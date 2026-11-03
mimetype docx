--- v0 (2026-10-14)
+++ v1 (2026-11-03)
@@ -1525,50 +1525,62 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">если люди знают, что их записывают, они начинают говорить иначе. Соответственно, чтобы записать аутентичную речь, надо записывать не подозревающих об этом людей. Это, конечно, неэтично, но Ричарда Никсона это не заботило. Так называемые Nixon tapes — плёнки Никсона — были записями разговоров в Белом доме, которые после Уотергейтского скандала с попыткой записать ещё и встречи демократов, привели к отставке Никсона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Stefanowitsch, Anatol. 2020. Corpus linguistics: A guide to the methodology (Textbooks in Language Sciences 7). Berlin: Language Science Press. С. 27
 2. https://en.wikipedia.org/wiki/Nixon_White_House_tapes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Автор: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Филипп Тучак</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Одна американская афиша времён Перестройки предлагала посмотреть на выступление советских теледикторов. Ответьте, какие два слова в предыдущем предложении мы заменили одним, и напишите звукоподражание, которое также присутствовало на этой афише.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>