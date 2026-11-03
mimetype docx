--- v0 (2026-09-04)
+++ v1 (2026-11-03)
@@ -62,51 +62,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Полевой, Денис Рыбачук</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы благодарят за помощь в работе над пакетом Асю Само́йлову, Дмитрия Каря́кина, Сергея Тере́нтьева, Михаила Ивано́ва, Дмитрия Стальну́хина, Олега Михе́ева, Михаила Савченко́ва, Антона Саксо́нова, Андрея Скире́нко, Елену Ивано́ву, Дмитрия Сло́уща, Андрея Кра́вченко, Святослава Косо́вича, Елену и Александра Рожде́ствиных.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4191000" cy="3238500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -184,51 +184,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.cartoonstock.com/cartoon?searchID=CS596636</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Савченков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Had ’em</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Слова с раздаточного материала переводятся как «были они». У кого согласно короткому стихотворению Стри́кланда Ги́ллилана были блохи?</w:t>
       </w:r>
     </w:p>
@@ -273,51 +273,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Lines_on_the_Antiquity_of_Microbes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Полевой</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Фи́лип Карри рассказывает, что на решение стать ИМ повлияла фигурка определённого животного, найденная в коробке хлопьев. Кто ОН?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">палеонтолог.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -347,51 +347,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Карри,_Филип</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Полевой</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Маршал Мустафа́ Чакма́к был соратником Ататюрка в построении светского государства. Орхан Памук пишет, что Чакмак планировал избавиться от всех ИКСОВ, чтобы затруднить противнику обстрел территории. В одном венгерском городе от ИКСА пытались избавиться с помощью упряжки из сотен волов. Что такое ИКС?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">минарет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -422,51 +422,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Памук О. Черная книга. https://flibusta.is/b/536542/read#n169
 2. https://ru.wikipedia.org/wiki/Эгерский_минарет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Полевой</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В вопросе АЛЬФА – замена. Умаре́ллы – это итальянские пенсионеры, которые любят смотреть за стройкой и давать советы рабочим. В одном городе около строящегося здания установили несколько АЛЬФ для умаре́ллов. Какая АЛЬФА сначала была общей, но после драки была разделена на две?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">скамейка штрафников.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -497,51 +497,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Умарелл
 2. https://www.reddit.com/r/hockey/comments/xjoajj/history_of_separate_penalty_boxes_in_the_nhl_on/?tl=ru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Денис Рыбачук</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В первой половине двадцатого века дети канадских индейцев обучались в специальных школах, где их всячески старались лишить идентичности. Уи́лли Ли́ттлчайлд вспоминает, что учеников били клюшками и что у каждого ученика, как и у хоккеиста, был ОН. Что такое ОН?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">номер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -571,51 +571,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.bbc.com/audio/play/w3ct8r38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Полевой</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">После нескольких лет плавания матросов иногда селили в вербовочных пунктах, где те нередко сидели около входа. Когда прохожий останавливался, вербовщик рассказывал ему о преимуществах службы на флоте. Какое слово в вопросе мы заменили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">котов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -645,51 +645,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://sergeytsvetkov.livejournal.com/3464419.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Полевой</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">При дворе китайского императора от одной ЕЁ некоторое время скрывали смерть дочери. Кто такая ОНА?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">кормилица.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -719,51 +719,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://china-history.ru/books/item/f00/s00/z0000005/st012.shtml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Денис Рыбачук</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Однажды известная американка заблудилась и была вынуждена СДЕЛАТЬ ЭТО в маленьком городе, чтобы заправиться. В мемуарах она писала, что значительно превысила указанную на дорожном знаке скорость. Какой глагол мы заменили на «СДЕЛАТЬ ЭТО»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">приземлиться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -793,51 +793,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Эрхарт А. Счастье летать.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Денис Рыбачук</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Считается, что ОНИ повышают эффективность работы и предотвращают хищения материалов. Поэтому для НИХ было создано специальное приложение с картами городов. Кто ОНИ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">умаре́ллы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -867,51 +867,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Умарелл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Денис Рыбачук</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном комиксе изображены владельцы двух горящих домов и пожарный. Какую «птицу» называет один из владельцев?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">орла.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -942,51 +942,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">вкладыш №738 к жевательной резинке TipiTip.
 https://pikabu.ru/story/vkladyishi_tipitip_s_perevodom_2_8831892</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Денис Рыбачук</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Когда на концерте Queen [Куи́н] в Японии зрители стали бросать на сцену разные мелкие предметы, Фре́дди Ме́ркьюри использовал микрофонную стойку в качестве ЕЁ, что понравилось зрителям. Назовите ЕЁ двумя словами, начинающимися на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">бейсбольная бита.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1016,51 +1016,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Хинс П. Неизвестные QUEEN. Моя жизнь с величайшей рок-группой XX века.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Денис Рыбачук</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герои мультфильма «В Африке жарко» совершают далекое путешествие и привозят ЕГО. Мультфильм был снят в 1930-х годах, когда на фабриках СССР началось ЕГО производство. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">мороженого.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1117,51 +1117,51 @@
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дарья Фирсова</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор второго тура: Дарья Фи́рсова (Ташкент).
 Редактор благодарит за тестирование и ценные замечания: Диану Аге́йченкову, Дарью Гвоздёву, Дмитрия Каря́кина, Илью Клю́жина, Дарью Люби́нскую, Игоря Музы́кина, Алису Пло́тникову, Семёна Попо́ва, Михаила Савченко́ва, Асю Само́йлову, Варвару Сраго́, Михаила Сраго́, Эльма́на Талы́бова и Антона Фили́ппова.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В начале одного из эпизодов сериала «Покерфейс» убийца душит жертву, после чего по полу катится ОН. Назовите его двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">стеклянный глаз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1191,51 +1191,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сериал Poker Face / «Покерфейс», s02e11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дарья Фирсова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Фильм «Прыжок» рассказывает об убийстве, совершённом в горах. По сюжету адвокат пытается доказать, что у подсудимого не было при себе орудия, соответствовавшего форме раны. Забавно, что ранее режиссёр «Прыжка» сыграл в фильме об убийстве... кого?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Лев Давидович] Троцкий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1266,51 +1266,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1.	фильм «Прыжок» / Jump! (https://www.imdb.com/title/tt0816544/)
 2.	https://en.wikipedia.org/wiki/The_Assassination_of_Trotsky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дарья Фирсова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В передаче, вышедшей в мае 2025 года, историк Алексей Кузнецов иронично замечает, что в смутные времена число Пи могло достигать трёх. В одном из слов вопроса мы заменили две буквы одной. Напишите это слово в исходном виде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пап.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1328,51 +1328,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Церковный суд Констанцского собора над «антипапой» Иоанном XXIII. Не так / 15.05.25 (https://www.youtube.com/watch?v=jn4JTM0sphA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дарья Фирсова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цитата из статьи: «Можно приобрести кошачье дерево, чтобы животному было где реализовывать свои навыки прыжков и ПРОПУСК». Автор вопроса вспомнил одного кота и прочитал слово «ПРОПУСК» с неверным ударением. Какое слово мы заменили словом ПРОПУСК?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ла́занья.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1391,51 +1391,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.hillspet.ru/cat-care/resources/do-cats-really-have-nine-lives
 2. https://ru.wikipedia.org/wiki/Гарфилд</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дарья Фирсова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Автор одного подкаста отмечает, что, находясь в бегах, Бонни и Клайд чаще брали в руки шприц, чем оружие. Какое слово мы заменили в предыдущем предложении?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">отвёртку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1453,51 +1453,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Подкаст «Трукрайм на диване», эпизод 62: «Бонни Паркер и Клайд Бэрроу. Часть 2» (https://music.yandex.uz/album/13453463/track/137384158)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дарья Фирсова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В эпизоде американского сериала врач говорит студенту, повредившему артерию пациента: «А теперь, Дже́ксон, можешь переодеться». Какое слово мы пропустили в цитате из сериала?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">По́ллок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1515,51 +1515,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сериал The Pitt / «Больница Питт», s01e05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дарья Фирсова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой юмористического скетча Райана Джорджа возмущается тем, что друг приглашал его в шикарный ресторан, а привёл в фастфуд. Владелец заведения объясняет, что просто подпирает фритюрницу круглым предметом. Назовите этот круглый предмет, использовав имя собственное.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">шина Мишле́н.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1589,51 +1589,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.youtube.com/watch?v=OgRx5J1Q5M8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дарья Фирсова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Указание ведущему: чётко прочитать слово «форму».
 В одном американском фильме подросток идёт в новую школу, в которой его мать работает замдиректора. Каждое утро мать даёт сыну форму. Какое слово мы немного изменили в тексте вопроса?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">фору.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1664,51 +1664,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">фильм «Ужастики» / Goosebumps (https://www.imdb.com/title/tt1051904)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дарья Фирсова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Персонаж известного современного детектива, противник монархии, изготовил ИКСов в виде членов королевской семьи. Какое слово мы заменили словом ИКС?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">снеговик.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1726,51 +1726,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ю Несбё. Снеговик</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дарья Фирсова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Богатый персонаж романа Ха́рлана Ко́бена говорит, что люди смотрят на него и представляют не только АЛЬФУ, но и сервиз на двенадцать персон. Назовите АЛЬФУ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">серебряная ложка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1800,51 +1800,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кобен, Х. Победитель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дарья Фирсова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Недавнее выступление Шаки́ры в тёмных очках породило теорию о двойнике. Авторы статьи на сайте Euronews [евронью́с] отвергают эту теорию. Напишите три слова, которыми заканчивается эта статья, либо их перевод на русский.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">hips don’t lie [хипс донт лай]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1874,51 +1874,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.euronews.com/culture/2026/06/12/did-shakira-use-a-body-double-at-the-2026-world-cup-opening-ceremony</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дарья Фирсова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Автор детской книги «Дневник Блю́мки» говорит: «Взрослые знают, куда поехал вагон с последней страницы». О деятельности какого человека рассказывает эта книга?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Януш] Ко́рчак.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1962,51 +1962,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Савченков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит команды «Детективы для элит» и «Мир», а также Дмитрия Каря́кина, Эльмана Талы́бова и Николая Ру́сскина.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ювелирный бренд «Пандо́ра» выпускает подвески, которые можно носить на цепочке. В начале 20 века в России своеобразным аналогом этих подвесок были маленькие ОНИ. Назовите ИХ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пасхальные яйца.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2038,51 +2038,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://us.pandora.net/en/necklaces/necklace-pendants/
 https://www.sothebys.com/en/articles/the-charming-tradition-of-faberge-egg-pendant-necklaces
 https://www.christies.com/zh/lot/lot-6559094</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Савченков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном отеле на морском курорте Нянча́нг автору вопроса выдали ИХ, в отличие, например, от Ту́рции и Еги́пта. Назовите ИХ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">вьетнамки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2113,51 +2113,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Вьетнамки
 2. ЛОАВ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Савченков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1609 году корабль потерпел крушение на Берму́дских островах. Выжившие долго трудились и, преодолев всё, уплыли на построенных ими кораблях «Спасение» и «ОНО». Назовите ЕГО одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">терпение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2187,51 +2187,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Sea_Venture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Савченков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Укусы клопов часто сгруппированы на коже по три укуса. Такой знак врачи называют: ПЕРВЫЙ, ВТОРОЙ и ТРЕТИЙ. Какие слова мы заменили на ПЕРВЫЙ, ВТОРОЙ и ТРЕТИЙ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">завтрак, обед, ужин.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2261,51 +2261,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://pmc.ncbi.nlm.nih.gov/articles/PMC3505421/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Савченков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1952 году в Ве́нгрии запретили известную американскую игру, но вместо неё выпустили игру «Выполни ЕГО!». Назовите ЕГО одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">план</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2335,51 +2335,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://hu.wikipedia.org/wiki/Gazdálkodj_okosan!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Савченков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 14 веке придворный врач короля Фили́ппа написал трактат, в котором целый раздел был посвящён косметологии. Какое слово мы пропустили в предыдущем предложении?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Красивого.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2409,51 +2409,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://journals.openedition.org/medievales/869</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Савченков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1701 году после НЕЁ Фридрих ввёл штраф за слово «курфю́рст». «ОНА» входит в название романа 2000 года. Назовите ЕЁ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">коронация.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2484,51 +2484,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. C. Clark Iron Kingdom: The Rise and Downfall of Prussia, 1600–1947
 2. https://en.wikipedia.org/wiki/The_Coronation_(novel)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Савченков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном номере журнала «Крокоди́л» многоэтажный дом, изображённый на обложке, был ещё и ИМ. Назовите ЕГО словом английского происхождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">кроссворд.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2558,51 +2558,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">журнал «Крокодил», 1986, №3; https://www.krokodil.info/Крокодил 1986/Крокодил, 1986 , № 03.pdf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Савченков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Послушайте отрывок из стихотворения Ферна́на Си́львы Вальде́са.
 Красиво,
 смотрите, как красиво:
 посреди улицы звезда упала,
 и человек в маске…
 горит внутри.
 Если вы последуете призыву поэта, то нарушите ЕЁ. Назовите ЕЁ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
@@ -2638,51 +2638,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.thomasventimiglia.com/ha-caido-una-estrella-by-fernan-silva-valdes/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Савченков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ники́та Сюндюко́в пишет, что из русской философии никак нельзя исключить хомяков. Ответьте коротко, что мы пропустили в предыдущем предложении.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">а.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2712,51 +2712,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Н. Сюндюков. «Немота наших лиц».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Савченков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В рамках перформанса «Стирая границы» художница А́на Тере́са Ферна́ндес выкрасила фрагмент стены между США и Ме́ксикой. По словам художницы, она выкрасила стену в цвет НЕГО. Назовите ЕГО одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">небо.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2788,51 +2788,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Ana_Teresa_Fern%C3%A1ndez
 2. https://ecotonemagazine.org/art/erasing-the-border/
 3. https://www.instituteforpublicart.org/case-studies/borrando-la-frontera/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Савченков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В этом вопросе вы получите плюсик за «НЕГО». Однажды Гре́та Ту́нберг сменила имя в Тви́ттере на Шэ́рон. Это произошло из-за НЕГО актрисы Ама́нды Хе́ндерсон на телепередаче. Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">неправильный ответ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3239,51 +3239,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3cb6ec0301ca33730b0bf74597838ad76218cc09.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3cb6ec0301ca33730b0bf74597838ad76218cc09.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 