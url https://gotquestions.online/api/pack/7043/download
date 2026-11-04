--- v0 (2026-09-02)
+++ v1 (2026-11-04)
@@ -62,51 +62,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Рева</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Автор выражает благодарность игрокам, которые тестировали этот тур и помогли сделать вопросы лучше: Арсению Вы́борнову, Андрию Гахуну́, Андрию Грищуку́, Ирине Данилюк, Дмитрию Литви́нову, Яроми́ру Ма́ричу и Евгению Филатову. Постоянная и неустанная благодарность Вооруженным Силам Украины, благодаря которым мы можем жить и писать вопросы.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5400675" cy="1981200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -171,51 +171,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.economist.com/europe/2026/05/21/bre-entry-may-be-the-next-drama-to-grip-the-european-union</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Рева</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2371725" cy="1943100"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -329,51 +329,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://fr.wikipedia.org/wiki/Professeur_Tournesol
 2. https://tintinomania.com/tintin-cornet-acoustique-tournesol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Рева</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Май 2026 года выдался рекордно тёплым во многих европейских городах. Некоторые климатоске́птики жаловались на телеканалы, считая, что ТАКИЕ АЛЬФЫ, которые зрители видят ежедневно, негативно влияют на психику. ТАКИЕ АЛЬФЫ можно увидеть, например, на форме сборной Англии по футболу. Какие два слова мы заменили на ТАКИЕ АЛЬФЫ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Красные цифры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -441,51 +441,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.huffingtonpost.fr/medias/article/ce-journaliste-meteo-de-bfm-denonce-a-l-antenne-des-dizaines-d-insultes-et-menaces_264119.html
 2.
 https://abcnews.com/Sports/wireStory/harry-kane-ties-englands-record-world-cup-goals-133981579</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Рева</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4876800" cy="2076450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -562,51 +562,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://fr.wikipedia.org/wiki/Centre_géographique_de_l'Europe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Рева</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Па́уль Цела́н — выдающийся поэт, который среди прочего перевёл немало классических французских стихов. По злой иронии судьбы, определённое событие произошло ТАМ. Назовите, где именно ТАМ, двумя словами, которые начинаются на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мост Мирабо́</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -624,51 +624,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://chytomo.com/en/paul-celan-avant-garde-poet-after-auschwitz/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Рева</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В тексте вопроса ПРОПУСК заменяет односложное слово. То́го когда-то было немецкой колонией. Самых богатых продавщиц на крупнейшем рынке Ло́ме до сих пор называют «Мама ПРОПУСК». Другая женщина, родившаяся в Вене в 1889 году, тесно связана с ПРОПУСКОМ. Назовите имя этой женщины.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мерсе́дес</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -686,51 +686,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://africanlanders.com/en/togo-en/togo-curiosities/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Рева</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В последние годы в центре Берлина вырубили десятки АЛЬФ. Экологи сообщают, что одним из долгосрочных последствий может быть разрушение озонового слоя. В названии какой песни 2003 года упоминаются АЛЬФЫ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dragostea din tei [дра́гостя дин тей]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -762,51 +762,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.tagesspiegel.de/berlin/bezirke/berlins-prachtboulevard-macht-sich-fit-fur-den-klimawandel-unter-den-linden-sollen-mehr-als-80-baume-gefallt-werden-9186033.html
 2. https://www.jetir.org/papers/JETIR2501161.pdf
 3. https://en.wikipedia.org/wiki/Dragostea_din_tei</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Рева</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В тексте вопроса мы заменили однокоренное слово другим. Тере́за Ави́льская умерла в ночь с четырнадцатого на пятнадцатое октября 1582 года. Дело в том, что именно тогда в Испании произошел ОН. Назовите ЕГО четырьмя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Переход на Григорианский календарь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -824,51 +824,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Teresa_of_Ávila</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Рева</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Противники независимости Косово иногда пренебрежительно сравнивают флаг Косово с отельным ИКСОМ. В ответ косова́ры иронизируют, что учитывая наличие шести звезд на флаге, это не такое уж и оскорбление. Назовите любого из двух украинцев, которые в 1950-х годах написали произведение об ИКСЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Малышко</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -900,51 +900,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Общение автора вопроса с косоварами в Приштине
 2. https://insajderi.org/en/veton-surroi-krahason-flamurin-e-kosoves-peshqiret-e-hoteleve-ne-turqi/
 3. https://uk.wikipedia.org/wiki/%D0%9F%D1%96%D1%81%D0%BD%D1%8F_%D0%BF%D1%80%D0%BE_%D1%80%D1%83%D1%88%D0%BD%D0%B8%D0%BA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Рева</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Когда криминальная банда совершила ряд преступлений, забив до смерти своих жертв лопатами, один обозреватель сказал, что ситуация требует кулебиза́ции борьбы с преступностью. Напишите в исходном виде окказионализм, который мы изменили.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Букелеза́ция</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -974,51 +974,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.youtube.com/watch?v=oRu3Fyp7nQc&amp;t=21s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Рева</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Уроженец Э́ттербека любил шампанское «Броше́ Эрвьё». Поэтому именно это шампанское побывало на Луне в 1952 году и пользуется большой популярностью среди любителей винта́жа. Восстановите в исходном виде слово, в котором мы заменили три буквы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тинти́на</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1084,51 +1084,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.ivinio.com/en/herges-favorite-champagne-tintin/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Рева</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В тексте вопроса АЛЬФА заменяет два слова. В романе Мише́ля Уэльбе́ка одним из персонажей является Мише́ль Уэльбе́к. Позже Уэльбек рассказывал, что описывать АЛЬФУ было одним из самых интересных моментов в его творчестве. АЛЬФА АЛЬФЫ произошла в 1980 году. Назовите АЛЬФУ АЛЬФЫ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Смерть автора «Смерти автора»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1163,51 +1163,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ирина Данилюк</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Помогли сделать вопросы лучше: Арсений Вы́борнов, Андрий Гаху́н, Андрий Грищу́к, Алексей Жидки́х, Евгений Капиту́льский, Яромир Ма́рич, Сергей Ре́ва, Дмитрий Степане́нко, Мария Тимо́хова и Евгений Фила́тов. Спасибо!</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3076575" cy="1857375"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1280,51 +1280,51 @@
 2. https://uk.wikipedia.org/wiki/Дор_(почуття)
 3. https://www.facebook.com/magazin.critic/photos/cuvântul-dor-este-considerat-aproape-intraductibil-în-alte-limbi-deoarece-exprim/1481681073964235/
 4. https://www.youtube.com/watch?v=8C3S-Dj_ysk
 5. https://basilica.ro/cuvantul-intraductibil-dor-explicat-de-un-copil-in-clipul-de-promovare-a-romaniei-in-ue/
 6. https://www.facebook.com/atlasgeografic/posts/cuv%C3%A2ntul-dor-este-recunoscut-ca-fiind-unul-dintre-cei-mai-expresivi-din-limba-ro/1191719838991947/
 7. https://ecreator.ro/index.php?option=com_content&amp;view=article&amp;id=3467:dorul-fericirea-durerii&amp;catid=14&amp;Itemid=117
 8. https://cabalinkabul.com/2020/05/18/dorul-povestea-unei-imposturi/
 9. https://www.lipsum.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ирина Данилюк</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Только что вы узнали новое слово, давайте продолжим о Румынии. Жители румынского региона Олте́ния говорят о себе, что они просты и совершенны. Причиной такой самоуверенности всегда была характерная только для Олте́нии форма ЕГО. Назовите ЕГО достаточно точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">прошедшее время [глагола]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1343,51 +1343,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://adevarul.ro/stiri-locale/slatina/de-ce-vorbesc-oltenii-la-perfectul-simplu-cum-au-1599681.html
 2. https://www.shtiu.ro/de-ce-oltenii-vorbesc-perfectul-simplu-5238.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ирина Данилюк</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Картины Гео́рга Ба́зелица обладают интересной особенностью, а сам художник был представителем поколения, требовавшего суда над прошлым. По этим двум причинам на картинах Базелица часто можно увидеть ИКСА, который ДЕЛАЕТ ЭТО. Какие два слова, начинающиеся на соседние буквы алфавита, были заменены словами ИКС ДЕЛАЕТ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">орёл падает</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1405,51 +1405,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.theguardian.com/artanddesign/2026/apr/30/german-artist-georg-baselitz-dies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ирина Данилюк</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5457825" cy="1495425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1514,51 +1514,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://dumskaya.net/news/v-deltu-dunaya-vernuli-korolya-nochi-hishchnye-p-190820/ua/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ирина Данилюк</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В романе 1957 года главный герой забирается на дерево и живет в лесу, не спускаясь на землю, много лет. Уроженец какого европейского города рассказывал в интервью, что этот роман, прочитанный в детстве, стал для него источником вдохновения?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Милан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1628,51 +1628,51 @@
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Bosco_Verticale
 2. https://it.wikipedia.org/wiki/Bosco_Verticale
 3. https://www.stefanoboeriarchitetti.net/en/press-release/ansa-bosco-verticale/
 4. https://edition.cnn.com/style/article/riba-vertical-forest-stefano-boeri
 5. https://it.wikipedia.org/wiki/Il_barone_rampante</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ирина Данилюк</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Жёлтый галстук в одноименном фильме про Се́рджиу Челибида́ке подарил тому отец за успехи в учёбе. Отец же не разрешил забрать подарок с собой, когда будущий великий дирижер выбрал музыку и уехал в Германию. По словам режиссера, жёлтый галстук в названии фильма символизирует ЭТО. Назовите ЭТО одним коротким словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">dor [dor]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1702,51 +1702,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://culturaladuba.ro/interviu-serge-celebidachi-tata-a-trait-cu-dorul-de-romania-si-de-familie-cravata-galbena-asta-simbolizeaza/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ирина Данилюк</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Энри́ко Кару́зо однажды услышал тенор набиравшего популярность Ка́рлоса Гарде́ля и дал тому неожиданный совет. Спустя время это позволило легендарному Гарде́лю записать дуэт с... кем?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">с самим собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1778,51 +1778,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://es.wikipedia.org/wiki/Carlos_Gardel
 2. https://m.imdb.com/name/nm0306624/bio/
 3. https://media.unesco.org/sites/default/files/webform/mtd001/uruguay_records_carlos_gardel.pdf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ирина Данилюк</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Электрический Ferrari [ферра́ри] скептично настроенные итальянцы сравнивают с ИКСОМ без чеснока. На чемпионате мира по приготовлению ИКСА запрещено пользоваться ИГРЕКОМ. Назовите ИКС и ИГРЕК словами, начинающимися на парные согласные.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">песто, блендер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1842,51 +1842,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.giornaledibrescia.it/lettere-al-direttore/ferrari-elettrica-e-come-il-pesto-senza-laglio-d7e3a275
 2. https://gopesto.co.uk/blogs/pesto/championship
 3. https://www.bbc.com/news/magazine-36014143</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ирина Данилюк</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Из-за большого количества случаев фанаты дали одному из этапов «Формулы-1» 2021 года прозвище Гран-при Карата. Какие два слова были заменены одним в тексте вопроса?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Саудовской аварии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1904,51 +1904,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://champion.com.ua/ukr/autosport/Formala-one/yakim-buv-sezon-formuli-1-2021-roku-ta-chomu-vin-unikalniy-1019492/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Сахарук</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В тексте вопроса есть замена. В честь 120-летнего юбилея марка была напечатана на зелёной бумаге, а не на привычной …какой?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">розовой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1979,51 +1979,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/La_Gazzetta_dello_Sport
 2. https://en.wikipedia.org/wiki/Marca_(newspaper)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ирина Данилюк</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Одесский бар под названием «Шифер» сейчас позиционирует себя как спикизи, но определить шифр новым посетителям было сложнее, когда заведение являлось арт-кафе. Какие два слова были заменены в тексте вопроса?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Выход, вход</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2044,51 +2044,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.instagram.com/exit.art.club/
 2. https://prnt.sc/kFRwZ3YsKSAZ
 3. https://zruchno.travel/ObjectEntity/ObjectEntity?idCrm=20ae4967-31d4-f31d-5c12-5880c20705a7
 4. Личный опыт автора вопроса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ирина Данилюк</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Однажды, 8 мая 1945 года, с наступлением темноты, принцесса Елизавета покинула дворец и смешалась на улице с толпой, празднующей победу в войне. В одной книге этот случай назван моментом ЕЁ наоборот. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Золушка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2132,51 +2132,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Арсений Выборнов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит всех, кто тестировал эти вопросы и вносил свои замечания и предложения. Вот эти замечательные люди: Андри́й Гаху́н, Андри́й Грищу́к, Ири́на Данилю́к, Алексе́й Жидки́х, Яроми́р Ма́рич, Серге́й Ре́ва, Мари́я Тимо́хова, Евге́ний Фила́тов.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Покинув родное франкфуртское гнездо, основатель известной компании переехал в Лоза́нну. Именно тогда в его фамилии появился ИКС. Назовите ИКС точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">аку́т [над буквой e].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2206,51 +2206,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Henri_Nestlé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Арсений Выборнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На этот вопрос будет засчитан очень точный описательный ответ. 
 В 1972 году на острове Гуам ОН напал на двоих местных жителей, которые ЕГО нашли. Кто ОН?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сёи́ти Ёко́и.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2281,51 +2281,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Shoichi_Yokoi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Арсений Выборнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В этом вопросе ИКС заменяет несколько слов. Неустановленное количество людей во фланелевых кепках — красных или синих. Иногда толкаются, но не хватаются друг за друга. Что именно представляет собой цель — неизвестно. Вот то, что, исходя из шеффилдского документа, можно рассказать про ИКС. Какой нобелевский лауреат написал «ИКС»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кэндзабуро́ О́э.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2356,51 +2356,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Sheffield_Rules
 2. https://ru.wikipedia.org/wiki/%D0%A4%D1%83%D1%82%D0%B1%D0%BE%D0%BB_1860_%D0%B3%D0%BE%D0%B4%D0%B0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Арсений Выборнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Водохранилище имени Жакли́н Ке́ннеди достаточно большое, так что с ним кое-что не происходит. Именно это водохранилище упоминает администрация, отвечая на вопрос, известный с 1951 года. Кто задал этот вопрос?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Хо́лден Ко́лфилд.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2431,51 +2431,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.centralparknyc.org/articles/winter-stories-wildlife
 2. https://en.wikipedia.org/wiki/Jacqueline_Kennedy_Onassis_Reservoir#Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Арсений Выборнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5715000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2541,51 +2541,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.artsy.net/artwork/john-latham-one-second-drawing-01-0913-zeittakt-1-5
 2. https://www.tate.org.uk/art/artworks/latham-one-second-drawing-17-2002-time-signature-5-1-t02070</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Арсений Выборнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном скетче прошлого века двое продают пластинки. Торговля не идёт, и один предлагает другому: «Может, присыпать пластинку крахмалом и сказать, что это ТАКАЯ АЛЬФА?». Напишите слова, которые мы заменили на ТАКУЮ АЛЬФУ, а также две буквы, до которых эти слова можно сократить по-английски.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">лакричная пицца, LP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2616,51 +2616,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://thefilmstage.com/paul-thomas-andersons-soggy-bottom-gets-a-new-vinyl-inspired-title-licorice-pizza/
 2. https://en.wiktionary.org/wiki/licorice_pizza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Арсений Выборнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: логическое ударение в первом предложении нужно сделать на слове «уничтожить».]
 Персонаж карикатуры 1948 года размышляет, что и уничто́жить мир можно за пять минут. Источником вдохновения для этой карикатуры была альфа. Что мы пропустили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">-бета-гамма-статья.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2692,51 +2692,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://arxiv.org/pdf/1301.0219
 2. Джіно Сеґре «Звичайні генії: Як два диваки творили сучасну науку»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Арсений Выборнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: чётко прочитать слово «неточно».]
 По задумке Джима Эванса, предложенный ним символ полиамо́рии не будет привлекать нежелательное внимание, поскольку обозначает не только полиаморию. Напишите неточно то, что также обозначает этот символ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">3,14 [три целых четырнадцать сотых].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2767,51 +2767,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.lgbtqnation.com/2022/06/polyamorous-flag-look-like/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Арсений Выборнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дуплет. Два вопроса по тридцать секунд на каждый.
 1. В 1822 году Руа́нский собор утратил деревянный шпиль. Назовите причину этого разрушения.
 2. В 1940 году от одного собора остался практически один только шпиль. Назовите причину этого разрушения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. в шпиль попала молния; 2. собор был разбомблён немцами во время «Блица».</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2844,51 +2844,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Rouen_Cathedral#19th_century
 2. https://en.wikipedia.org/wiki/Coventry_Cathedral#St_Michael's_Cathedral</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Арсений Выборнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1950-тые годы Георгий Гамов перешёл к изучению ДНК. Гамов шутил, что всё равно остался НИМ. Назовите ЕГО одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ядерщик.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2906,51 +2906,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Джіно Сеґре «Звичайні генії: Як два диваки творили сучасну науку»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Арсений Выборнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В музыкальном произведении о некоем Клегге есть пародия на военный марш. По совпадению, человеку по фамилии Клегг приписывают изобретение… Дайте ответ коротким несклоняемым словом: чего?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">казу́.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2969,51 +2969,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Kazoo
 2. https://en.wikipedia.org/wiki/Thaddeus_von_Clegg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Арсений Выборнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ИКС в вопросе — замена. Приключенческая видеоигра 2024 года, разработанная А́ре Су́нднесом, основана на серии произведений об ИКСАХ. Основная способность главного героя игры — музицирование. Главный герой игры — не ИКС, а… Кто?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Снусму́мрик.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3420,51 +3420,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60cdb77c34bd47b4ad8cd0a572dc7254c1bc1407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1227f8b0ae15eefbd3dd958f893c010098501b05.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be7e1adfd4dfef3bd1c6db7ffa1c607193ea6714.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d3c43c8a34d12a0958f510cee464a308a618e8d.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8b1ceef53c145200022bb8fc45df0aef773193e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02a9eee73be06a5541d9eadb9b07f5f5fb02e326.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ac5bc900d1ad7e712ec5a5db1d667b919d86aac.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a28708407d07cfc3e684a0a2c70d32a6d0e3d6b5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bac2a2c72749a473688256d0a53d1e3f7109559c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cdd7aa3da4a7074d14f61a032b7b03552071972.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60cdb77c34bd47b4ad8cd0a572dc7254c1bc1407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1227f8b0ae15eefbd3dd958f893c010098501b05.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be7e1adfd4dfef3bd1c6db7ffa1c607193ea6714.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d3c43c8a34d12a0958f510cee464a308a618e8d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8b1ceef53c145200022bb8fc45df0aef773193e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02a9eee73be06a5541d9eadb9b07f5f5fb02e326.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ac5bc900d1ad7e712ec5a5db1d667b919d86aac.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a28708407d07cfc3e684a0a2c70d32a6d0e3d6b5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bac2a2c72749a473688256d0a53d1e3f7109559c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cdd7aa3da4a7074d14f61a032b7b03552071972.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 