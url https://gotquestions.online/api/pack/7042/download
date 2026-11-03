--- v0 (2026-09-01)
+++ v1 (2026-11-03)
@@ -67,51 +67,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">За помощь в работе над вопросами редактор благодарит Ярослава Куды́мова, Михаила Науго́льнова, Максима Няшина, Михаила Папкова, Кристину Прокопьеву, Наи́ля Фару́кшина, Михаила Федосеева, Андрея Я́русова, команды «Ко́рюшка» и «Синдром ёжика».</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Vezetői engedély</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Поездивший по Балканам Ник Торп заметил, что мальчики в провинции заканчивают лишь восемь классов, да и то из-за официального требования, связанного с ЭТИМ. На предъявленном вам раздаточном материале — «ЭТО» по-венгерски. Что такое ЭТО?</w:t>
       </w:r>
     </w:p>
@@ -157,51 +157,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Thorpe N. The Danube: A Journey Upriver from the Black Sea to the Black Forest, https://ibb.co/Q7PyDCkd
 2. https://hu.wikipedia.org/wiki/Vezetői_engedély</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В битве на Ко́совом поле Вук Бра́нкович не пришёл на помощь царю Лазарю Хребеля́новичу, а тот ценой жизни спас отечество. Один выросший при социализме серб считал, что на НЕЙ в числе прочих — Хребелянович и Бранкович. Назовите ЕЁ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Тайная ве́черя».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -219,51 +219,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Seierstad A. With Their Backs to The World: Portraits of Serbia, https://ibb.co/vvR0cmHz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Память уме́ршего Ти́то увековечили, пообещав, что ничего уже не превзойдёт значимость президента для югославского народа. Но через несколько лет ОНА резко обнулила данное обещание. Назовите ЕЁ сложным словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">гиперинфляция.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -281,51 +281,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Hall B. The Impossible Country: A Journey Through the Last Days of Yugoslavia, https://ibb.co/d4JyYpTj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Словами ДЕЛАТЬ ЭТО мы заменили в вопросе два слова.
 В Румынии импортные сигареты были немыслимым дефицитом. Поэтому на закурившего в ресторане после ужина иностранца смотрели как на человека, который ДЕЛАЕТ ЭТО. Про кого в начале 90-х стали рассказывать, что он СДЕЛАЛ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Пабло] Эскобар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -345,51 +345,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Thorpe N. The Danube: A Journey Upriver from the Black Sea to the Black Forest, https://ibb.co/5x1JS4p2
 2. https://www.hnn.us/article/pablo-escobar-burnt-cash-to-keep-warm-on-the-run.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Пентаблиц. Пять вопросов по 12 секунд обсуждения каждый.
 1. На Балканах ВТОРЫЕ юной девушки могли проводиться в виде ПЕРВОЙ с деревом. Назовите ПЕРВУЮ.
 2. На Балканах ВТОРЫЕ юной девушки могли проводиться в виде ПЕРВОЙ с деревом. Назовите ПЕРВУЮ.
 3. На Балканах ВТОРЫЕ юной девушки могли проводиться в виде ПЕРВОЙ с деревом. Назовите ПЕРВУЮ.
 4. На Балканах ВТОРЫЕ юной девушки могли проводиться в виде ПЕРВОЙ с деревом. Назовите ПЕРВУЮ.
 5. На Балканах ВТОРЫЕ юной девушки могли проводиться в виде ПЕРВОЙ с деревом. Назовите ВТОРЫЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. свадьба, 2. свадьба, 3. свадьба, 4. свадьба, 5. похороны.</w:t>
@@ -424,51 +424,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Осояну Н. Балканские мифы. От Волчьего пастыря и Златорога до Змея-Деспота и рыбы-миродержца, https://ibb.co/h12mKcBw</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">društvostaj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Хорваты предпочитают заимствованным словам неологизмы из славянских корней. Поэтому несколько лет назад для НЕГО в Хорватии предложили термин društvostaj [друшствоста́й], образованный от слов društvo [дру́шство] — общество и staj [стай]. Назовите ЕГО англицизмом.</w:t>
       </w:r>
     </w:p>
@@ -501,51 +501,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Nove hrvatske riječi: Znate li što su društvostaj, obustavka ili velepošast?, https://bit.ly/4ujFexf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Среди документов, использованных в монографии об итальянском побережье, есть подготовленные одним югославским ведомством инструкции для участников ЭТОГО. Ответьте словом французского происхождения: что такое ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">десант.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -563,51 +563,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ivetic E. Storia dell'Adriatico. Un mare e la sua civiltà, https://ibb.co/xtXhb2Kp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В начале XX века правительство Сербии контролировало даже личную жизнь монарха. Историк рассказывает, как король Александр заменил несогласных с его предложением министров на ТАКОЙ кабинет. Одного из членов ТАКОГО кабинета — Ми́лоша Ва́сича — можно буквально назвать ТАКИМ ИМ. Что мы заменили словами ТАКОЙ ОН?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">свадебный генерал.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -626,51 +626,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Кларк К. Сомнамбулы: Как Европа пришла к войне в 1914 году, https://ibb.co/B59yztdk
 2. https://sr.wikipedia.org/wiki/Прва_влада_Алексе_Јовановића</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Долгое время считалось, что по крови босняки́ тоже сербы. И лишь после войны, рассчитывая на выгодные международные сделки, босняко́в провозгласили в Югославии отдельной нацией. Какое двухкоренное слово мы пропустили в предыдущем предложении?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Шестидневной.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -700,51 +700,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пирьевец Й. Тито и товарищи, https://ibb.co/HL7HPpvG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Когда путешествовавшая по Балканам Ребекка Уэст восторженно поинтересовалась некой старинной иконой, её местная спутница саркастично упомянула ЕГО. Ответьте двумя словами: что такое ОН?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Британский музей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -774,51 +774,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">West R. Black Lamb and Grey Falcon: A Journey Through Yugoslavia, https://ibb.co/whq2hzDg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Триле́че — популярный в Сербии десерт с тремя видами молока. Считается, что на Балканах трилече стали готовить около 30 лет назад из-за большой популярности ИХ. Ответьте словом, получившим распространение в середине прошлого века: что такое ОНИ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">телесериалы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -848,51 +848,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">How a South American Soap Opera Created a Turkish Dessert, https://bit.ly/3PKVhVT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Леа́ Ю́пи вспоминает своего отца, наблюдавшего за событием 1991 года как за конкурсом песни, где победитель болен раком горла. При этом под победителем подразумевается ОНА. Назовите ЕЁ, использовав два слова на парные согласные.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[мужская] сборная Югославии по баскетболу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -936,51 +936,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Кудряшова</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">За помощь в подготовке тура и ценные замечания редактор благодарит Дарию́ Жылкыба́еву, Ульяну Фабри́чнину, Ивана Киселёва, Дмитрия Рыжкова, Юлию Дидбари́дзе, Дмитрия Власенкова, Александра Сидоренкова, Андрея Кругова, Михаила Науго́льнова, Юрия Выменца и Давида Выменца.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">«Римский колодец» — это одна из достопримечательностей белградской крепости. В статье Википедии об этой достопримечательности сначала сообщаются два факта. Какие?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Не колодец и не римский.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1010,51 +1010,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Belgrade_Fortress#Roman_well_(ca_1720s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Кудряшова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Для приготовления бу́река — балканского слоёного пирога — начинку заворачивают в длинный кусок теста, а потом полученную «колбаску» складывают по кругу «улиткой». На одном сербском меме фотография куска бу́река сопровождается утверждением, что ИКС максимален. Назовите ИКС словом латинского происхождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сигнал.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1086,51 +1086,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://t.me/c/2205410815/29582
 2. https://ru.wiktionary.org/wiki/сигнал</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Кудряшова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2667000" cy="4029075"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1210,51 +1210,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://n1info.rs/vesti/beogradski-krivi-toranj-plan-sanacije-temelja-uradjen-jos-2022-od-radova-nista-a-sve-se-vise-naginje/
 2. https://ru.wikipedia.org/wiki/Церковь_Святого_Антония_Падуанского_(Белград)
 3. https://ru.wikipedia.org/wiki/Антоний_Падуанский</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Кудряшова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Хорватский поэт семнадцатого века И́ван Гу́ндулич в Италии известен как Джованни АЛЬФА. Какое слово мы заменили АЛЬФОЙ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Гондола.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1285,51 +1285,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://it.wikipedia.org/wiki/Giovanni_Francesco_Gondola
 2. https://hr.wikipedia.org/wiki/Ivan_Gundulić</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Кудряшова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Журналист пишет, что из-за НЕЁ около ста тысяч солдат были отправлены сгребать снег с окрестных гор. Назовите ЕЁ словом, происходящим от топонима.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Олимпиада.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1361,51 +1361,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. А. Шарый. Балканы: окраины империй. https://flibusta.is/b/538447/read (Шарый ссылается на газеты Oslobođenje и Narodna armija)
 2. https://en.wikipedia.org/wiki/1984_Winter_Olympics
 3. https://en.wiktionary.org/wiki/Olympiad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Кудряшова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ми́лан Дими́триевич с коллегами предполагают, что в Библии имеется описание катастрофы, вызванной падением на Землю распавшейся на фрагменты кометы. Напишите то, что, по их мнению, изначально могло быть изображающим эту комету рисунком.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">666.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1435,51 +1435,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Еди Бон, Милан С. Димитријевић и др. «Мотиви астрономских појава у хришћанској уметности». Зборник радова конференциjе «Развоj астрономиje код Срба VI» Београд, 22-26. април 2010, с. 935. https://www.academia.edu/14065365/МОТИВИ_АСТРОНОМСКИХ_ПОЈАВА_У_ХРИШЋАНСКОЈ_УМЕТНОСТИ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Кудряшова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Знаток балканской культуры Андрей Ша́рый признался, что, когда его сын был простужен, он дразнил его, называя… Кем?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Гундуличем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1509,51 +1509,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">А. Шарый. Балканы: окраины империй. https://flibusta.is/b/538447/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Кудряшова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В албанской сказке портной отказывается шить ЕЙ одежду, поскольку не может определиться с размером. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Луна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1583,51 +1583,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Албанская сказка «Сам с кувшин, борода с аршин» из сборника албанских народных сказок. http://flibusta.is/b/806791/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Кудряшова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Чехослова́цкие автопутешественники Га́нзелка и Зи́кмунд сетовали, что могли провезти с собой в Югославию так мало наличных, что их хватило бы только на хлеб и ЕГО. Назовите ЕГО двумя словами, которые начинаются на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Моторное масло.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1658,51 +1658,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мирослав Зикмунд, Иржи Ганзелка. Перевёрнутый полумесяц.
 http://flibusta.is/b/307601</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Кудряшова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Первым воздушным боем первой мировой войны называют встречу австрийского и сербского пилотов летом 1914 года над Сербией. В рассказах об этом бое упоминают ДЖЕНТЛЬМЕНОВ. Какое слово мы заменили словом ДЖЕНТЛЬМЕНЫ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Револьвер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1734,51 +1734,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Miodrag_Tomić
 2. https://en.wikipedia.org/wiki/Revolver_(2005_film)
 3. https://en.wikipedia.org/wiki/The_Gentlemen_(2019_film)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Кудряшова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Па́ра — это название сотой части сербского динара. Прилагательное, образованное от слов «пять па́ра», фигурирует в сербском переводе названия произведения конца двадцатого века. Назовите это произведение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Криминальное чтиво.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1810,51 +1810,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://sr.wikipedia.org/wiki/Петпарачке_приче
 2. https://jezikoslovac.com/word/tvu2
 3. https://ru.wikipedia.org/wiki/Пара_(денежная_единица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Выменец, Давид Выменец</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">После знакомства Мо́мо Ка́пор признался Елизавете Карагео́ргиевич, что в детстве регулярно ДЕЛАЛ ЭТО на всякий случай. ДЕЛАТЬ ЭТО может быть чревато отравлением. Какие два слова мы заменили словами ДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Целовать лягушек.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1911,51 +1911,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Наугольнов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Вопросы тестировали и помогали сделать лучше Яна Азриэ́ль, Юлия Дидбари́дзе, Ига́ль Карли́нский, Наталья Кудряшова, Михаил Малкин, Алла Мезина, Вадим Раскума́ндрин, Валерий Сатыбалды́ев и Ульяна Фабри́чнина.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ураган в Сербии в 2023 году нанёс сильный ущерб популяции аистов. Чтобы помочь аистам, жители одной деревни разместили на крышах старые АЛЬФЫ. В России АЛЬФЫ могут превратиться в других птиц. Назовите АЛЬФЫ словом с приставкой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">покрышки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1974,51 +1974,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://informer.rs/drustvo/srbija/901370/srbija-selo-ljepojevice-rode
 https://ru.wikipedia.org/wiki/ЖЭК-арт</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Наугольнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В XXI веке румыны стали задумываться о былом величии. Однако памятник Трампу, поставленный в Бухаресте в 2012 году, был раскритикован за излишнюю наготу. Какое слово изменено в предыдущем предложении?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Трая́ну</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2048,51 +2048,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.hurriyetdailynews.com/statue-of-naked-emperor-sparks-mockery-in-romania-19785</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Наугольнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">печенье</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1885 году Болгария обвинила Сербию в том, что сербские пограничники нарушили границу и оказались на территории Болгарии. Однако на самом деле те никуда не перемещались. Дело было в том, что Ти́мок немного СДЕЛАЛ ЭТО. Мы тоже немного СДЕЛАЛИ ЭТО на раздаточном материале. Что именно?</w:t>
       </w:r>
     </w:p>
@@ -2137,51 +2137,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Сербско-болгарская_война_1885</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Наугольнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В Болгарии считают, что ОНИ просят больше и больше крови, и называют ИХ гробовщиками. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">во́роны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2200,51 +2200,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Е. Леквиевская. Мифы русского народа, https://modernlib.net/books/e_e_levkievskaya/mifi_russkogo_naroda/read_9/
 https://bg.wikipedia.org/wiki/Гарван</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Наугольнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1940-е Италия оккупировала часть Югославии и ввела свою валюту. В 1960-е инженеры одного белградского предприятия, к своему удивлению, стали находить много итальянских лир образца 1941 года... Где именно?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в телефонных автоматах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2274,51 +2274,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://kaldrma.rs/narod-varao-govornice-pare-na-kanapu-zileti-i-turski-novac-u-telefonu/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Наугольнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1638300" cy="352425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2383,51 +2383,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://sr.wikipedia.org/wiki/Аутошовинизам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Наугольнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В сельских регионах Сербии популярны духовые оркестры. Музыкальный сюжет, когда солирующий трубач сперва исчезает со сцены, но через некоторое время возвращается в оркестр, называется ОНА. Упоминания о НЕЙ у Марка не найти. Назовите ЕЁ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">заблудшая овца</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2458,51 +2458,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.youtube.com/watch?v=ji-wNv7hPwY
 2. https://ru.wikipedia.org/wiki/Притча_о_заблудившейся_овце</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Наугольнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Книга «Минус один» современного боснийского писателя Миле́нко Е́рговича рассказывает о юношеских воспоминаниях и ожиданиях чего-то грандиозного. Что мы заменили на «Минус один»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«1983»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2532,51 +2532,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Миленко Ергович, «1983», https://fraktura.hr/proizvod/1983/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Наугольнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Натовские бомбардировки Югославии не отличались высокой точностью. Рассказывают, что в Нови-Саде, чтобы избежать бо́льших жертв, сербы сами СДЕЛАЛИ ЭТО. В известном романе, когда ЭТО СДЕЛАЛИ австрийцы, бык раздавил лавку. Какие два слова заменены словами СДЕЛАЛИ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">разрушили мост</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2607,51 +2607,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Беседы с новосаджанами, свидетелями бомбардировок.
 Иво Андрич, «Мост на Дрине», глава 24.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Наугольнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Узкое русло Дуная в Дже́рдапском ущелье в некоторых местах сильно расширяется, образуя водовороты, а затем снова сужается. Во времена Османской империи эти участки прозвали ИМИ. ОН, согласно распространённой версии, дал название городу на другой крупной реке. Что такое ОН?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">казан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2670,51 +2670,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://sr.wikipedia.org/wiki/Клисура_Казан
 2. https://ru.wikipedia.org/wiki/Казань</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Наугольнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Рассказывая о расставании с возлюбленной, лирический герой Джо́рдже Бала́шевича утверждает, будто на постели остался ОН. На Балканах ИХ называют Иису́сиками. Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">снежный ангел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2732,51 +2732,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Джордже Балашевич – «Напослетку…»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Наугольнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Надеемся, вам понравился турнир. Гргур [Гы́ргур] Ни́нский – средневековый хорватский просветитель – отличался блестящим умом. Автор вопроса обратил внимание, что популярный у хорватов Гргур [Гы́ргур] сейчас отличается блестящим... Закончите двумя словами на парные согласные.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">большим пальцем</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>