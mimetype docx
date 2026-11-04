--- v0 (2026-08-30)
+++ v1 (2026-11-04)
@@ -49,51 +49,51 @@
       <w:r>
         <w:t xml:space="preserve">Василий Корягин, Андрей Хромов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">«ВолКам: мартовский гон»
 (очередная игра серии турниров «Лига ВолКа»)
 Синхрон: с 15 по 22 марта (рейтингуется)
 Асинхрон/онлайн: с 23 марта по 23 апреля (не рейтингуется)
 Редакторы благодарят за помощь в подготовке турнира, ценные идеи и важные замечания группу тестеров в составе: Елена Бадаре́у (Солнечногорск), Эвелина Бара́нская (Холон), Екатерина Дубровская (Омск), Жаннетта Кат (Берлин), Александр Мищенко (Белгород), Андрей Погасеев (Тверь), Антон Романов, (Дубна), Наталья Ткаченко (Балашиха), Наталья Бородавкина, Ирина Медноногова и Сергей Смирнов (все — Санкт-Петербург), Марина Борисова, Сталина Гуревич, Максим Кожече́нков, Андрей Кравченко и Элина Куприна́ (все — Москва).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одной шутке ворвавшийся к трём поросятам волк поздоровался, и те облегчённо вздохнули. Ответьте достаточно точно, как звучало приветствие.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ас-саля́му але́йкум!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -123,51 +123,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://anekdoty.ru/pro-volkov/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Хромов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Автор вопроса сказочно удивился, что текстовый редактор «Word» [ворд] не знает этого слова и предлагает исправить его на «младе́нец». По одной из версий этимологию связывают с латинским gladius [гла́диус]. Напишите это слово.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">кладене́ц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -197,51 +197,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Меч-кладенец</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Хромов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Чтобы сосредоточиться при съёмках сцены молитвы, Инна Чу́рикова попросила держать перед ней какое-нибудь изображение. На съёмочной площадке нашлась репродукция известной всем троицы. Глядя на какого святого, молилась актриса?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Муромец</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -261,51 +261,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Начало» 1970 г. Реж. Глеб Панфилов (62 минута).
 https://ru.wikipedia.org/wiki/Богатыри_(картина_Васнецова)
 https://favorgora.ru/articles/378425</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Василий Корягин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В ток-шоу, посвящённом фильму «Новогодние приключения Маши и Вити», сыгравшая бабу Ягу актриса появилась в студии одной из последних. Она не знала, рядом с кем ей следует сесть, а потому была отправлена ведущим… К кому?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">к лешему</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -335,51 +335,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">телепрограмма «Сегодня вечером» (Первый канал) от 11 ноября 2022 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Хромов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В средней полосе ОН начинается ещё зимой, а, например, в Карелии и лесной зоне Кольского полуострова нередок и ТАКОЙ ОН. Ответьте, что мы заменили на ТАКОЙ ОН.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">мартовский гон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -410,51 +410,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://welcome-karelia.ru/articles/zveri-v-karelii/volk
 https://irkdetzoo.ru/tpost/bldeu44jg1-volk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Хромов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном из интервью бард Александр Городни́цкий согласился с первой строчкой стихотворения своего земляка и современника, также известного как режиссёр и сценарист. Напишите эту строчку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">поэт в России — больше, чем поэт</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -485,51 +485,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://mirnov.ru/otkroveniya-zvezd/aleksandr-gorodnickii-priznaki-vseobschei-debilizacii-nalico.html
 https://www.culture.ru/poems/26277/poet-v-rossii-bolshe-chem-poet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Хромов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Мы попытались заложить в этот вопрос немного логики, но оказалось, что между количеством бардов и экономическим уровнем страны нет никакой связи. В данном вопросе мы воспользовались приёмом «пропуск букв». Напишите пропущенные буквы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">лом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -560,51 +560,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://cbr.ru/analytics/microfinance/lombard/2023/
 https://www.bolshoyvopros.ru/questions/2962204-pochemu-tak-mnogo-lombardov-v-gorodah-o-chem-eto-govorit.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Василий Корягин, Андрей Хромов, Эвелина Баранская</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В танка Сайгё соловьи под дождем плачут, не ДЕЛАЯ ЭТО. Участники застолий нередко поют народные песни, тоже не ДЕЛАЯ ЭТО. Какое деепричастие мы заменили словами «ДЕЛАЯ ЭТО»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">просыхая</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -622,51 +622,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://stihi.ru/2007/05/05-888</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Хромов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На юмористической картинке собираются распить на пятерых. Но четвёртый, имени которого мы не знаем, выпить не может, поскольку скован ИМ. Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">обручальное кольцо</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -684,51 +684,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в комментарии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Хромов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Волнуетесь? Специалисты не советуют использовать большой палец, поскольку чужой можно попутать с собственным. С собственным чем? Засекаем минуту.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пульсом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -758,51 +758,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://medbalt.ru/kak-opredelit-puls-na-sonnoj-arterii-osnovy-i-poshagovaya-instrukcziya/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Хромов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном сериале можно было увидеть нечто похожее на РАЙ. Дело в том, что из-за неуклюжей девочки упали все участники хора. Восстановите слово, в котором мы пропустили буквы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">страйк</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -832,51 +832,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сериал «Бывает и хуже»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Эвелина Баранская</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1970-х годах коллега предупреждал Фи́липа Ху́ка перед командировкой, что у иностранок есть привычка ждать, когда им ВСЫПЛЮТ. Какие два слова мы заменили одним?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">дадут прикурить</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -915,51 +915,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Эвелина Баранская</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Однажды Николай Леско́в заказал себе штамп с надписью: «Подлец не уважает чужих тайн». Ответьте достаточно точно, куда он его ставил.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на внутреннюю сторону конверта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -989,51 +989,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://omiliya.org/article/harakter-ns-leskova-an-leskov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Василий Корягин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Название тольяттинского ресторана «Порт Оска́р» будто бы намекает, что он для людей с деньгами. Напишите фамилию, которую мы заменили на Оскар, только не ошибитесь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Моне́</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1052,51 +1052,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://portmonetlt.ru/
 https://ru.wikipedia.org/wiki/Моне,_Клод</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Василий Корягин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Употребление этих плодов способствует расщеплению белков. Получается, что чуть более века назад известный человек хоть и угрожал, но рекомендовал правильное питание. Кому?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">буржую</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1126,51 +1126,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.gastronom.ru/product/ananas-1402</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Эвелина Баранская</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В заметке для рыболовов утверждают, что карась ведёт себя как сом, поскольку клюёт на приманки с чесноком, корвалолом, валерьянкой и даже бензином. Какое слово мы сильно сократили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">токсикоман</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1188,51 +1188,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">отрывной календарь «Охотник, грибник, рыболов» за 2023-й год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Хромов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В статье 2012-го года регулярно симулирующих нападающих Английской Премьер-лиги назвали ИМИ её величества. Если вы даже поверхностно знакомы с группой «Ди́о», то знаете, что ОН святой. Назовите ЕГО одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">дайвер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1263,51 +1263,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.sovsport.ru/football/articles/562143-nyrjalschiki-ee-velichestva-ssf-rasskazyvaet-o-glavnyh-simuljantah-anglijskoj-premier-ligi
 https://ru.wikipedia.org/wiki/Holy_Diver</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Василий Корягин, Андрей Хромов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Михаил Ве́кслер назвал собаку-водолаза придуманным палиндромом. Один из корней палиндрома — латинский, а из-за второго кажется, будто это совсем не крупная порода. Напишите этот палиндром.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">акваша́вка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1337,51 +1337,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.livelib.ru/book/197949/readpart-odesskij-yumor-rasskazy-miniatyury-aforizmy-bez-avtora/~11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Хромов, Эвелина Баранская</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Учитель истории на вопрос, «как он представляет себе Москву 1607-го года», шутливо ответил: «ТАК». Как ТАК?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">смутно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1411,51 +1411,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://t.me/gillshem (телеграм-канал Джона Шемякина)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Марина Борисова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Бразильский футболист Уэ́ссли Пи́нто Бати́ста рос в бедной семье. В детстве ему приходилось играть в чужих бутсах, за что он и получил прозвище Пата́ти. Ведь Патати — это известный… Кто?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">клоун</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1474,51 +1474,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://tv.mail.ru/online/matchtv/ Кубок равноправия. "Сантос" (Бразилия) — "Шанхай Шеньхуа" (Китай). Трансляция из Катара. 04.02.2024
 https://en.wikipedia.org/wiki/Patati_Patatá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Василий Корягин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">С целью подъема рождаемости в Казани перед днём студента организовали праздник, на котором отвели несколько зон. В частности: хоккейную зону, зону кёрлинга, а также зону знакомств, название которой — глагол с приставкой. Напишите этот глагол.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">подкатил</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1548,51 +1548,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://inkazan.ru/news/2025-01-20/kazan-hochet-svatat-studentov-na-katke-i-protestirovat-ih-na-sovmestimost-5301958</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Елена Бадареу</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В английском слове, переводящемся как «использование ИХ», есть две идущие подряд буквы «i» [ай], которые немного напоминают ИХ. Ответьте, коротким словом, что такое ОНИ, да и курить тоже бросайте.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">лыжи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1610,51 +1610,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://dzen.ru/a/ZFOVepnBSEo62lNE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Хромов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Блиц. Три вопроса по 20 секунд обсуждения каждый. Ответы сдаются на одном бланке.
 Введённое Гиппа́рхом созвездие Малый ОН считается одним из наименьших. Восстановите в исходном виде слово, в котором мы пропустили две буквы.
 Селадо́н — разновидность китайского фарфора, покрытого специальной глазурью. Его особо ценили при дворе, поскольку считалось, что он меняет окраску, если в посуду попадает мышь. Какие две буквы мы пропустили?
 В 1808-м году персидский шах прислал ЕМУ среди драгоценных камней и безоа́ры, назначение которых ОН посчитал мракобесием. Возможно, безоары через несколько лет могли бы сохранить ЕМУ жизнь. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. конь 2. як 3. Наполеон</w:t>
       </w:r>
     </w:p>
@@ -1677,51 +1677,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Малый_Конь
 Т.Ю. Юренева «Музеи мира», ЭКСМО, 2011 г., стр. 385.
 https://dzen.ru/a/YbHa1CYbGirG2c9N</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Василий Корягин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Комментируя пост об ошибке, допущенной в трудовой книжке, один из читателей предложил карьерный рост для этой «ошибочной профессии», при котором одна из высших ступеней совпадала бы с именем первого президента Российской Федерации. Назовите эту профессию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">бари́ста</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1748,51 +1748,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Василий Корягин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Во второй половине шестнадцатого века Британское Адмиралтейство стало массово закупать для моряков некую ЕГО разновидность. Благодаря одной особенности, помимо прямого назначения, моряки использовали ЕГО как стол, стул и даже щит. Назовите ЕГО коротко.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сыр</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1810,51 +1810,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://dzen.ru/a/Xle2R1oKz1k82ckp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Василий Корягин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Некоторые советские лётчики сомневались в надёжности новой техники и с опаской интересовались: «Взлетит ли? Долетит ли?». Вопреки опасениям, самолёт исправно служил вплоть до 1970-х. Напишите его короткое название, используя цифру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ЛИ-2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1872,51 +1872,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://topwar.ru/78267-li-2-samolet-epoha.html (комментарии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Василий Корягин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На чемпионате мира по быстрым шахматам Ма́гнус Карлсен и Ян Непо́мнящий получили штрафы за несоблюдение дресс-кода, поскольку первый явился в джинсах, а второй — в кроссовках. Магнус проявил принципиальность и отказался от участия, а Ян не стал конфликтовать. В новостной статье действие Непомнящего сопровождают два слова на одну букву. Какие?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в воздухе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1934,51 +1934,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.championat.com/other/article-5842558-skandal-na-chempionate-mira-po-shahmatam-magnus-karlsen-diskvalificirovan-iz-za-narusheniya-dress-koda.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Хромов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">У самца морского конька, впрочем, как и у мужчин, выбор небогат. Поэтому в период ухаживания за самкой ему приходится открыть пошире… Что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[свой] карман</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1996,51 +1996,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Русский репортёр», 7-14 марта 2013 г., стр. 53.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Василий Корягин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Завести роман с женой Александра первого было немало ПРОПУСК, а любовником стал ротмистр кавалергардского полка Алексей ПРОПУСК. Заполните любой из пропусков, различающихся только капитализацией. Ни пуха вам, ни пера!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">охотников</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2070,51 +2070,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Все монархи России» К.Рыжов стр.18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Василий Корягин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Личность найденной через 17 лет ФА́НСКОЙ «Мо́ны Ли́зы» подтвердили при помощи биоме́трии. Мы не просим назвать её имя. Какое слово в тексте вопроса мы сократили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Афганской</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2132,51 +2132,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://dzen.ru/a/Zju5Q34Mm1SYH9Xb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Эвелина Баранская</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ирландские студенты иронично называют некое устройство «drink link» [дри́нк ли́нк], намекая на основное, по их мнению, предназначение. Современные типы этого устройства имеют нечто вроде зеркала заднего вида, чтобы помочь скрыть ЕГО от посторонних. Назовите и это устройство и ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">банкомат, пин-код</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2207,51 +2207,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://vk.com/wall-16986287_124569?w=wall-16986287_124569
 https://dzen.ru/a/XEay3Y_4-gCvtQc1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Василий Корягин, Андрей Хромов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ирландцы перед отъездом в Америку посещали источник на Ара́нских островах, вода из которого должна была помочь в борьбе с НЕЙ. В 1983-м году на Ка́ннском кинофестивале «ОНА» удостоилась приза за лучшую режиссерскую работу. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ностальгия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2282,51 +2282,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://samorez-shop.ru/edible-mushrooms/obshchestvennaya-zhizn-irlandcev-religiya-irlandiya-irlandcy/
 https://ru.wikipedia.org/wiki/Ностальгия_(фильм)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Василий Корягин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Находясь в эмиграции, Рена́та Григо́рьевна Му́ха говорила, что приобрела РОДИНУ, утратив РОДНЮ. Какие два слова, различающиеся одной буквой, мы заменили в тексте вопроса?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">отечество, отчество</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2356,51 +2356,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дина Рубина «Теплые штаны для вашей мами: повести, рассказы».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Эвелина Баранская</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Анонсируя показ известного фильма, один из телеканалов сделал ролик из начальных сцен, сопровождаемый песней со словами: «Яву», «Яву» взял я на халяву!». Назовите этот фильм.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Терминатор-2: Судный день</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2432,51 +2432,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://vk.com/video43124636_165281915
 2. https://stihi.ru/2022/09/04/2404
 3. https://dzen.ru/a/W56lisPLwACrFCT3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Василий Корягин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Во время репетиций в театре «Ла Ска́ла» Юрий Башме́т поинтересовался у одного из местных артистов, как по-итальянски будут птичка, утка, кошка. А заглавный герой, как оказалось, не имеет перевода. Назовите этого героя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Петя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2506,51 +2506,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://smotrim.ru/video/1660461 24 мин.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Василий Корягин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Однажды деревенскому гармонисту пришлось дать сольный концерт на свежем воздухе. Некоторые из слушателей даже подпевали. Какое слово в тексте вопроса мы немного изменили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">подвывали</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>