--- v0 (2026-09-07)
+++ v1 (2026-10-19)
@@ -62,51 +62,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за помощь в подготовке пакета и ценные замечания Иделию Айзятулову, Бориса Гуревича, Олега Залялова, Станислава Мереминского, Евгения Миротина, Константина Науменко, Александра и Елену Рождествиных, Артема Рожкова, Антона Саксонова и команду "Заговор лемуров".</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Татьяна де Роне́ в своей биографии Тамары де Лемпи́цка задается вопросом – может, Тамара прицепила ЕЁ как брошку к слишком скучному платью? Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Де.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -126,51 +126,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мужем урожденной Тамары Гурвич-Гурской был Тадеуш Лемпицкий, польский дворянин, и потому после свадьбы она стала Тамарой Лемпицкой. "Де" в ее фамилии появляется только после эмиграции, когда Лемпицкие оказались в Париже. Аналогичная частица в фамилии биографа могла вам помочь.
 Ист. https://www.delempicka.org/tamaras-life/
 Т. де Роне. Тамара де Лемпицка. (Ctrl+F "брошь")</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4343400" cy="3990975"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -226,51 +226,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пирожное украшено маргариткой из марципана в честь королевы Маргрете II и так и называется Margrethekage [маргре́теке́е]. Несмотря на то, что королева отреклась от престола, рецепт пользуется популярностью, так что едва ли оно исчезнет из продажи. В честь короля Фредерика, разумеется, тоже сделали именное пирожное – украшенное королевской печатью с его именем.
 Ист. https://laglace.dk/en/kage/margrethekage/
 https://www.bbc.com/news/world-europe-67979999
 https://spisbedre.dk/opskrifter/margrethekager</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Когда победителя спросили, что он думает о месте проведения, тот саркастически ответил: "Слава богу, что мой прадед попал на тот корабль!". Назовите этого победителя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мухаммед Али.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -289,102 +289,102 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дело было после проходившего в Киншасе знаменитого боя между Мухаммедом Али и Джорджем Форменом, известного под названием "Rumble in the Jungle" [рамбл ин зе джангл]. Потомку привезенных в Америку рабов почему-то не понравился Заир.
 Ист. https://www.washingtontimes.com/news/2003/jun/16/20030616-093350-3933r/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Тинто́й Чо́у говорит: чтобы у традиционного малайского театра теней появилась ОНА, нужно заинтересовать молодежь. Поэтому он поставил спектакль по мотивам известного произведения, благо основные персонажи соответствуют канонам театра. Назовите ЕЁ двумя словами, начинающимися на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Новая надежда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Чоу объяснил старому мастеру театра вайа́н кули́т сюжет классических "Звездных войн", и тот дает спектакли по мотивам "Эпизода IV: Новая надежда", что Тинтой Чоу и обыграл в своей фразе. Джордж Лукас построил сюжет фильма по классическим шаблонам о пути героя, потому аналоги его персонажей нашлись и в канонах малайского театра.
 Ист. https://greatbigstory.com/in-malaysia-darth-vader-is-leading-a-shadow-puppetry-revival/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Персонаж шуточного рисунка, подпись под которым обыгрывает называние известного фильма, держит в руках трезубец и газету. Назовите эту газету.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Правда".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -438,51 +438,51 @@
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Блиц. Три вопроса по 20 секунд обсуждения, все ответы сдаются на одном бланке.
 1. Холдинговая компания, основанная миллиардером Питером Тилем, получила название "делл", так как должна собирать средства из разных источников, чтобы затем пустить их на какое-то важное дело.  Напишите полностью название компании, в котором мы пропустили несколько букв.
 2. Ценные бумаги могут долго храниться, не теряя стоимости. Возможно, поэтому другая холдинговая компания Питера Тиля получила название "Лес". Напишите полностью название этой компании, в котором мы пропустили несколько букв.
 3. Инвестиционная компания, основанная Питером Тилем, получила название "Миф", так как ее поддержка защитит маленькие бизнесы от любых ударов. Напишите полностью название компании, в котором мы пропустили несколько букв.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. "Ривенделл"
 2. "Лембас"
 3. "Мифрил"</w:t>
@@ -508,102 +508,102 @@
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Питер Тиль любит произведения Толкина, и дает своим компаниям названия в честь реалий из этих книг. Ривенделл служил местом сбора отряда хранителей, из которого они отправились уничтожить Кольцо. Лембас – это эльфийский дорожный хлеб, который может храниться неделями, оставаясь свежим и питательным.  Мифрил – исключительно прочный металл, из которого делали непревзойденные доспехи. Пожалуй, наиболее известна еще одна компания Питера Тиля – "Палантир", производящая программные продукты для американской разведки.
 Ист. https://qz.com/1346926/the-hidden-logic-of-peter-thiels-lord-of-the-rings-inspired-company-names
 https://www.businessinsider.com/peter-thiel-tolkien-2012-8
 https://en.wikipedia.org/wiki/Peter_Thiel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Революционеры, захватившие власть в Гренаде в 1983 году, жесткими мерами быстро обратили против себя население страны. Поэтому в честь свержения революционного правительства учредили государственный праздник, который тоже называется… как?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">день благодарения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Новые власти, например, ввели круглосуточный комендантский час под угрозой расстрела, что не добавило им популярности в народе. Когда американская армия вторглась и свергла коммунистическую диктатуру, мировое сообщество было возмущено, но гренадцы были благодарны, и даже учредили праздник, названный так же, как один из самых известных праздников США.
 Ист. https://www.kommersant.ru/doc/6297780</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В годы Второй мировой войны Жозефина Герре́ра шпионила для филиппинского сопротивления, пользуясь тем, что японцы никогда её не обыскивали. В благодарность за помощь в освобождении Филиппин после войны Жозефина стала первым человеком с НЕЙ, получившим американскую визу. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">проказа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -622,51 +622,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Японские солдаты боялись её… ну, как прокаженной, и не рисковали обыскивать. Разведданные Герреры помогли американским войскам отвоевать Манилу, и она получила разрешение поехать в США для лечения, недоступного на Филиппинах.
 Ист.  https://www.nationalgeographic.com/premium/article/women-female-spies-world-war-ii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1903 году писатель Лу Синь предположил, что эта книга поможет заинтересовать молодежь Поднебесной заниматься наукой и инженерией. Назовите соотечественника её автора, обратившегося к этой же книге годом ранее.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Жорж] Мельес.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -678,51 +678,51 @@
       <w:r>
         <w:t xml:space="preserve">Чтобы молодежь заинтересовалась наукой, Лу Синь решил познакомить китайцев с научной фантастикой, и перевел "Из пушки на Луну" Жюля Верна.  Годом ранее Жорж Мельес снял свою знаменитую экранизацию этого романа.
 Ист. Han Song. Chinese Science Fiction: A Response to Modernization. - Science Fiction Studies, Vol. 40, No. 1, Chinese Science Fiction (March 2013), pp. 15-21 (7 pages). https://doi.org/10.5621/sciefictstud.40.1.0015
 https://www.jstor.org/stable/10.5621/sciefictstud.40.1.0015  P.15 
 https://en.wikipedia.org/wiki/Lu_Xun  
 https://www.jstor.org/stable/10.5621/sciefictstud.40.1.0001  Appendix: Milestones of Chinese Science Fiction.
 https://fantlab.ru/work7190
 https://en.wikipedia.org/wiki/A_Trip_to_the_Moon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Джефф Киселофф приводит курьезные примеры вмешательства американских спонсоров в содержание телепередач. Например, в одном шоу спонсор запретил сцену, в которой герой пересекал реку вброд. По аналогичной причине сценаристам передачи про Гражданскую войну пришлось ни разу не упомянуть ЕГО. Назовите ЕГО фамилию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Линкольн.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -730,153 +730,153 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В обоих случаях спонсорами были автомобильные компании, стремившиеся запретить упоминать марки конкурентов. Пересечь вброд по-английски – to ford. По аналогичной причине "Крайслер" запретил упоминать Линкольна – ведь это название одной из марок того же "Форда".
 Ист. Jeff Kisseloff. The Box: An Oral History of Television, 1920-1961.  
 https://slightlyintrepid.blogspot.com/2021/05/corporate-censorship-in-early-us.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Длительная засуха поставила главный источник доходов этой страны под угрозу. Дело в том, что чтобы предотвратить засоление озера – крупнейшего источника пресной воды в стране – приходится десятки раз в день сливать по 200 000 тонн воды. Назовите эту страну.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Панама.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Одной из причин выбора маршрута Панамского канала была возможность использовать для части маршрута озеро Гату́н. Чтобы морская вода из канала не попала из шлюза в озеро вместе с проходящим кораблем, необходимо выдавить ее встречным потоком пресной воды, что становится проблемой во время засухи – ведь в норме ежегодно каналом проходит более 15000 кораблей в год.
 Ист. https://www.bloomberg.com/news/features/2024-01-03/-270-billion-in-trade-rests-on-finding-a-fix-to-the-panama-canal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Недавно один британский драматург – несложно установить, что это Джеймс Грэхэм – отправился к НИМ, когда осознал, что едва ли не единственное, что его радует – это то, что в театрах Вест-Энда одновременно идут две его пьесы. Назовите тех, к кому он обратился, двумя словами, начинающимися на разные буквы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Анонимные трудоголики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Получать удовольствие от чего-то, кроме работы, у него не выходило, и он обратился за помощью. Образцом для программы анонимных трудоголиков послужили, разумеется, анонимные алкоголики.
 Ист. https://www.bbc.com/news/uk-68575101</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Чтобы уменьшить количество подсобных рабочих и ускорить возведение Эмпайр Стейт Билдинг, на каждом этаже обширного здания в первую очередь строили ЕЁ. Папа Григорий XVI [шестнадцатый] был категорически против НЕЁ из-за того, что ОНА созвучна с адом. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">железная дорога.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -884,102 +884,102 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Чтобы максимально быстро и с минимальными затратами труда перемещать стройматериалы по этажу, в первую очередь сооружали небольшую железную дорогу. Занимавший папский престол в первой половине XIX века Григорий XVI считал, что французские слова chemin de fer [шмен де фер] не случайно созвучны с chemin d'enfer [шмен д'анфер] – "дорога в ад". Но если вы уловили созвучие итальянских ferro и inferno, то тоже хорошо.
 Ист. https://www.construction-physics.com/p/building-fast-and-slow-the-empire
 https://en.wikipedia.org/wiki/Vatican_Railway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Биограф пишет, что, хотя по документам одно произведение было подписано в печать девятого июня 1964 года, а другое – одиннадцатого, вполне может быть, что на самом деле это произошло в один день. И добавляет: ведь все мы знаем, что… Закончите его фразу четырьмя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">понедельник начинается в субботу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Речь идет о двух произведениях братьев Стругацких: "Полдень, XXII век" и "Стажеры". Суббота тогда была рабочим днем, и Анту Скаландису нравится мысль, что на самом деле оба произведения подписали в один день, просто "Стажеров" оформили по бумагам лишь в понедельник. "Понедельник начинается в субботу" - название еще одной повести Стругацких.
 Ист. А. Скаландис. Братья Стругацкие. Гл. 10. (Ctrl+F "Ведь мы же с вами знаем: понедельник начинается в субботу ")</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Если какая-то область мозга не используется хотя бы несколько часов, то её участки захватываются другими областями, выполняющими более актуальные задачи. По одной из версий, мы ДЕЛАЕМ ЭТО, чтобы подобным образом не была захвачена область, отвечающая за важную функцию. Какие два слова мы заменили словами ДЕЛАЕМ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">видим сны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1013,51 +1013,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Миротин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Вопросы тестировали: Александр Коробейников, Андрей Скиренко, Сергей Терентьев, Татьяна Фёдорова, Наталья Кудряшова, Дмитрий Ожигов, Николай Лёгенький, Илья Немец, Мария Топа́ж, Инна Семёнова, Ирина Колесникова, Олег Богомолов, команда «Заговор лемуров».</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3448050" cy="1714500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1122,51 +1122,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Hashiwokakero</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Миротин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В произведении Стэна Сакаи господин по определённому случаю распорядился устроить большой праздник. Кроме желания повеселить народ, у него была ещё одна цель — чтобы гости утрамбовали землю. Какое произведение было написано по аналогичному, но более масштабному случаю?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Аида».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1184,51 +1184,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Усаги Ёдзимбо, Том 5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Миротин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В опере Верди доброжелатели предупреждают мужа, к жене которого проявляет интерес другой мужчина. Они говорят, что муж будет увенчан короной, которую когда-то носил ОН. О НЁМ писал Овидий. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Актеон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1247,51 +1247,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Верди, Фальстаф // https://www.opera-arias.com/verdi/falstaff/libretto/english/
 2. Овидий, Метаморфозы // https://ancientrome.ru/antlitr/t.htm?a=1303001003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Миротин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В США 1930-х было в ходу выражение «чикагское пальто». Аналогичное русскоязычное выражение известно, например, из фильма. В этом выражении упоминается другая одежда. Какая?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[деревянный] макинтош</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1312,51 +1312,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Chicago_Overcoat
 2. https://ru.wiktionary.org/wiki/деревянный_макинтош
 3. http://classic.gramota.ru/slovari/argo/53_3072
 4. https://ru.wiktionary.org/wiki/надеть_деревянный_макинтош</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ирина Колесникова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В XVIII–XIX веках модным среди богачей недугом стало то, что называли «английской болезнью». Пристрастившиеся к романам читатели переносили в реальный мир поведение и манеру изъясняться героев книг, с особым трепетом относясь к своему состоянию. Так Люси Уорсли пишет в книге, посвящённой… чьему творчеству?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Джейн] Остин.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1374,51 +1374,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.litres.ru/book/lusi-uorsli/v-gostyah-u-dzheyn-ostin-biografiya-skvoz-prizmu-byta-40230374/ С. 313-314 из 1101.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Голдов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Некоторые законы в Польше соблюдаются совсем не так строго, как в Германии. По замечанию автора вопроса, немцы ездят Австрию смотреть архитектуру Хундертвассера, в Хорватию, чтобы посетить город Риека, в Венгрию за штруделями, а в Польшу — ради НИХ. Назовите ИХ словом с удвоенной согласной.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">торренты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1436,51 +1436,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">мнение автора вопроса, основанное на общении с различными жителями Германии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Миротин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Мультфильм под названием «ПЕРВЫЙ» снят по мотивам известного шоу. Героиня этого мультфильма, переехавшая из южной Европы в северную, говорит неуклюжему персонажу: «Возможно, в тебе больше огня, чем воды», и предлагает научить ВТОРОМУ. Назовите ПЕРВЫЙ и ВТОРОЙ иностранными словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Риверда́нс, фламе́нко.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1510,51 +1510,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">м/ф «Риверданс»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Миротин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Мальчик из романа Мишеля Бюсси́ переехал, после чего постоянно мёрзнет в Нормандии. Играя, он ставит один на другой несколько стаканов и издаёт низкие звуки. Ответьте, где родился этот мальчик.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в Гвиане</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1584,51 +1584,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мишель Бюсси. Пока ты не спишь. – М.: Фантом Пресс, 2023. С. 392.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Голдов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Героиня романа Энтони Горовица, книжный редактор из Лондона, переехала в Грецию. Познакомившись с греческими НИМИ, героиня говорит, что они ведут себя совсем уж неприлично. До этого героиня знала ИХ, вероятно, около 200. Назовите ИХ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">неправильные глаголы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1648,51 +1648,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Горовиц Э. Совы охотятся ночью. – СПб.: Азбука, Азбука-Аттикус, 2022. С. 12.
 2. https://www.lsi.edu/en/irregular-verbs
 3. https://en.wikipedia.org/wiki/English_irregular_verbs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Голдов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На картине 1912 года изображён священник рядом со скрючившимся на кровати человеком.
 Не самое распространённое имя художника имеет древнегерманское происхождение, а названием картины стало слово греческого происхождения. Назовите этого художника и напишите название картины.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Эгон] Ши́ле, «Агония».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1713,51 +1713,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://muzei-mira.com/avstrijjskaja-zhivopis/1759-agoniya-egon-shile-1912.html
 2. https://www.thebump.com/b/egon-baby-name
 3. https://ru.wiktionary.org/wiki/агония</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Миротин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3562350" cy="1828800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1835,51 +1835,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Щербинина, Юлия. Видимая невидимая живопись. Книги на картинах. – Москва: Издательство АСТ, 2020. С. 112.
 2. https://en.wikipedia.org/wiki/Charles_Dickens</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Голдов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Журналисты, присутствовавшие на важных заседаниях лондонского уголовного суда в конце XIX века, прятали в шляпах фотоаппараты. Назовите фамилию прабабушки человека, который платил им за это.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тюссо́.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1897,51 +1897,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Уорсли Л. Чисто британское убийство /Удивительная история национальной одержимости. – М.: Синдбад, 2021. С. 70.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Голдов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: этот вопрос следует читать помедленнее, чётко акцентируя слова «Ти́тта» и «СОКРОЮ́С».]
 Римский палач Джованни Буга́тти получил прозвище мастер Ти́тта. Титта — это СОКРОЮ́С.
 Что мы заменили на СОКРОЮ́С?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сокращение от «юстиции».</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1973,51 +1973,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Giovanni_Battista_Bugatti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Миротин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В философском высказывании Алана Уоттса упоминается меню и трапеза. В более известной фразе с тем же смыслом речь идёт о ПЕРВОЙ и ВТОРОЙ. Назовите ПЕРВУЮ и ВТОРУЮ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">карта, территория.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2047,51 +2047,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Map–territory_relation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Миротин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Балет, созданный по мотивам произведения русской литературы, начинается с танца Пера́; среди других действующих лиц есть генерал и адъютанты. А вот заглавный персонаж на сцене не появляется. Напишите фамилию этого персонажа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Киже́.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2137,51 +2137,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега, Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы благодарят за тестирование и ценные замечания Дениса Галиакбе́рова, Егора Додо́нова, Виталия Куна́шко, Александра Рожде́ствина, Елену Рожде́ствину, Антона Саксо́нова, Александра Сно́вского, Андрея Солда́това, Эльмана Талы́бова, Александра Тобенга́уза, Булата Фатта́хова, Ивана Фроло́ва, Яну Хлю́стову, Дмитрия Хмы́рова, Кирилла Чернышёва, Юлию Шле́зингер и команду “That's what she said”.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Слово АЛЬФА в вопросе заменяет слово, все гласные в котором одинаковы.
 В романе, действие которого частично происходит в 90-е [девяностые], упоминается некий смотритель АЛЬФЫ, который жалуется, что из-за формальных критериев ему постоянно приходится иметь дело с бандитами и убийцами. Кто правит АЛЬФОЙ согласно более древнему источнику?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">О́дин.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2213,51 +2213,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. В. Пелевин. Чапаев и Пустота.(http://loveread.ec/read_book.php?id=2939&amp;p=59)
 2. 	https://ru.wikipedia.org/wiki/Вальхалла</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Второй вопрос нашего тура. Сказочная героиня из современного российского сериала отвергает обвинения в похищении малолетнего и уточняет, что была введена в заблуждение, и на самом деле это был ОН. Назовите ЕГО имя и фамилию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кай Метов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2289,51 +2289,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сериал “Волшебный участок”. Эпизод 7.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Brides signal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В сентябре 2016 года в рамках акции со слоганом “Brides signal” [Бра́йдс си́гнал] одна авиакомпания предложила скидку на билеты до Лос-Анджелеса в одну сторону. Словами “Brides signal” мы заменили другие три слова. Ответьте, использовав хотя бы одно имя собственное, результатом какого события стала эта акция?</w:t>
       </w:r>
     </w:p>
@@ -2378,51 +2378,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.campaignlive.co.uk/article/story-behind-norwegians-brad-single-ad/1410627</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В расположенном в Неваде Лас-Вегасе скоро будут разрешены только ТАКИЕ ОНИ. Неизвестно, действительно ли данный законопроект — инициатива домовладельцев. Какие два слова мы заменили на ТАКОЙ ОН?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">искусственный газон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2442,51 +2442,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1)	https://projects.propublica.org/turf-wars/#:~:text=In 2021, the Nevada Legislature,football fields) within six years.
 2)	https://clck.ru/39ojdY
 3)	en.wikipedia.org/wiki/Astroturfing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Для жителей одного из домов Ло́устофта ЭТО оказалось слишком затратным, ведь, например, нанять охранника им пришлось за свой счет. В итоге терпение жителей лопнуло, и они арендовали кран. Назовите ЭТО двумя словами, которые заканчиваются на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">граффи́ти Бэнкси.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2516,51 +2516,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://knife.media/remove-banksy/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Николас Дэли пишет, что популярный сюжетный ход отражал страх публики XIX века перед техническим прогрессом. В одной из первых пьес с данным сюжетным ходом простое решение, наоборот, принимала героиня, и сразу после этого на сцене появлялся ИКС. Назовите ИКС одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">поезд.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2591,51 +2591,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1)	Blood on the Tracks: Sensation Drama, the Railway, and the Dark Face of Modernity Author(s): Nicholas Daly
 2)	https://dp.la/primary-source-sets/theodore-dreiser-s-sister-carrie-and-the-urbanization-of-chicago/sources/1646</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">С этого вопроса правильнее было бы начать. В момент раздражения на лице человека может возникнуть соответствующая гримаса. Чтобы помочь коллегам освоить то, что придумала ОНА, Джозеф Баттерфилд предложил, в частности, “гримасу”. Напишите ЕЁ фамилию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">А́пгар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2665,51 +2665,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://profiles.nlm.nih.gov/spotlight/cp/catalog/nlm:nlmuid-101584647X94-doc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="942975" cy="2400300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2788,51 +2788,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1)	Thirza Vallois. Around and About Paris, глава “The 6th Arrondissement” (стр. 187)
 2)	https://en.wikipedia.org/wiki/Chartres_Cathedral#/media/File:Chartres_cathedral_023_martyrs_S_TTaylor.JPG
 3)	ru.m.wikipedia.org/wiki/Бернар_Шартрский</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1695450" cy="2247900"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2909,51 +2909,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Kantai Collection (TV series) - Wikipedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Квартиру, в которой происходит действие известного произведения, Александр Закуренко считает зловещей, ведь в ней за антирождеством следует антиОНО, а затем антипасха. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">преображение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2983,51 +2983,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://mel.fm/zhizn/razvlecheniya/8639017-screen_version2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[ВЕДУЩЕМУ: не озвучивать, что слово “хоббита” написано в кавычках]
 Упоминание ЕГО в эпизоде разговора о невозможном событии в фэнтезийном “Властелине колец” считается неудачным выбором переводчиков, хотя те, возможно, хотели намекнуть на происхождение “хоббита”. Выражение “ОНО” восходит к самому жесткому добровольному запрету. Назовите его двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">морковкино за́говенье</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -3060,51 +3060,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1)	https://www.livelib.ru/book/34211/readpart-vlastelin-kolets-hraniteli-koltsa-dzhon-r-r-tolkin/~9
 2)	https://tolkien.su/forum/index.php?topic=23363.0
 3)	Подкаст “Армен и Федор”. Эпизод “Лучший перевод Властелина Колец: в поисках настоящего Толкина” (https://www.youtube.com/watch?v=bign4IDyoRg)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Одним из требований к НЕМУ было отсутствие какого-либо смысла. Однако некоторые всё равно утверждают, что после деления клетки на три части стенки новых клеток некоторое время остаются сформированными неполностью. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">знак биологической опасности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3134,51 +3134,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Символы_опасности#Внешний_вид</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Известный человек специализировался на комментировании трудов философа, поэтому Ричард Готье предполагает, что имелись в виду именно ОНИ. Можно сказать, что ОНИ были достаточно вместительные. Назовите ИХ двумя словами, начинающимися одинаково.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">плечи Платона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3210,51 +3210,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1)	https://tspace.library.utoronto.ca/bitstream/1807/72904/1/Gauthier_Richard_201605_ThD_thesis.pdf
 2)	https://www.faithandculture.com/home/2019/2/12/standing-on-the-shoulders-of-giants
 3)	https://en.wikipedia.org/wiki/Plato</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Во время съемок фильма “Челюсти” макет акулы постоянно ломался. В результате Стивен Спилберг вынужден был воспользоваться методом человека, который впервые появился на экране в 1927 году. Назовите этого человека.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Альфред Хичкок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3272,51 +3272,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Michael Schulman. Oscar Wars.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Слово АЛЬФА в тексте вопроса заменяет другие слова.
 В одном произведении, чтобы подчеркнуть, насколько герой пьесы не интересен ни возлюбленной, ни сопернику, актёра просят игнорировать АЛЬФУ. В какой АЛЬФЕ упоминается животное?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">exit, pursued by a bear [экзит персьюд бай э бэа]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -3375,51 +3375,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за помощь в подготовке пакета Евгения Миро́тина, Станислава и Екатерину Мереми́нских, Александра Ма́ркова, Олега Михе́ева, Галину Преснякову, Юрия Ра́зумова Антона Саксонова, Владимира Сушко́ва, и команды «И остались голодными» и «Заговор лемуров».</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Половины японского стиха сэдо́ка нередко противопоставлялись друг другу. Некоторые исследователи предполагают, что сэдо́ка писались вдвоём и содержали сразу и ПЕРВЫЙ, и ВТОРОЙ. Напишите ВТОРОЙ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ответ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3437,51 +3437,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://arzamas.academy/mag/1212-kit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1860-х годах общество ожидало повторения некоего события, в связи с чем в моду вошли платья пунцово-оранжевого оттенка и украшения из необычных камней. Аналогичное событие стало темой произведения, появившегося тремя десятилетиями ранее. Назовите это произведение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Последний день Помпеи»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3500,51 +3500,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. О.Хорошилова, "Костюм и мода Российской империи. Эпоха Александра II и Александра III", М., Этерна, 2015, с.249
 2. https://ru.wikipedia.org/wiki/Последний_день_Помпеи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Действие известной повести происходит в Средние века, и автор обыгрывает несколько популярных сюжетов. Герой повести даже в безнадёжных ситуациях сражается за жизнь. Сначала герой захватывает лодку, которая его перевозит, а потом, взяв крепость, принуждает противника к сдаче. Какое слово мы дважды заменили в предыдущем предложении?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ладью</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3562,51 +3562,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В. Короткевич, "Ладдзя Роспачы" // https://flibusta.is/b/309383/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Немецкая шахматистка Соня Граф не разделяла взгляды нацистов, и на чемпионате мира выступала без флага и под табличкой libre [ли́бре] - "свободная". Граф СДЕЛАЛА ЭТО за несколько лет до некоторых своих соотечественников. Ответьте точно, что такое СДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">эмигрировать в Аргентину</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3637,51 +3637,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Sonja_Graf
 2. https://ruchess.ru/persons_of_day/sonya_graf_stivenson_pd/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Федор Катасо́нов замечает, что советская ОНА, в отличие от западной, подразумевала в своём названии фундаментальную науку, особенно уважаемую в СССР. В начале XX века американским специалистам в области НЕЁ присваивали звание "помощник по реконструкции". Назовите ЕЁ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">физиотерапия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3700,51 +3700,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. подкаст "Почему мы ещё живы", s05e09 // https://share.transistor.fm/s/a3af0094
 2. https://en.wikipedia.org/wiki/Physical_therapy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1842 году Уильям Бин, зарядив пистолет бумагой и табаком, совершил покушение на королеву. На суде Бин признал вину, но заявил, что не хотел никого убивать, а просто пытался попасть в Викторию. Какое слово мы заменили в предыдущем предложении?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Австралию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3762,51 +3762,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/John_William_Bean</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1285875" cy="371475"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -3883,51 +3883,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Самогоров В., Синельник А.,Пастушенко В., «Архитектурный путеводитель. Самара 1920-1940»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 2011 году эксперты, осмотрев установленную в доме Вано Квривишви́ли ЕЁ, подтвердили авторство Пиросма́ни. Так что данная конкретная ОНА красива и как материальный объект. Назовите ЕЁ двумя словами по-английски.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">cellar door</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3946,51 +3946,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ipress.ge/news/kultura/niko-phirosmanis-tilo-sot
 2. https://en.wikipedia.org/wiki/Phonaesthetics#Cellar_door</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой Шекспира советует приятелю, который хочет соблазнить девушку, СДЕЛАТЬ ЭТО. Сам Шекспир тоже ДЕЛАЛ ЭТО, впрочем, в большинстве случаев, он словно бы пытался соблазнить юношу. Что такое СДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">написать сонет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4009,51 +4009,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.litcharts.com/shakescleare/shakespeare-translations/the-two-gentlemen-of-verona/act-3-scene-2
 2. https://en.wikipedia.org/wiki/Shakespeare's_sonnets</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1438275" cy="647700"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -4118,51 +4118,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Canadian_five-dollar_note</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">команда Кубали́бра</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Когда один малоизвестный журнал в конце XIX века опубликовал шутку, его более известный конкурент напечатал у себя такую же. Начались ссоры и ругань из-за плагиата. Назовите оба этих журнала.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Джуди» и «Панч»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4193,51 +4193,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Curate's_egg
 2. https://en.wikipedia.org/wiki/Judy_(satirical_magazine)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Главный герой одного фильма читает детям сказку о Ге́нзеле и Гре́тель. Впрочем, детям не особо интересно, и к развязке они уже мирно спят. Назовите этот фильм.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Зона интересов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4267,51 +4267,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">х/ф "Зона интересов"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В повести Константина Воробьёва ОН "шприцем проколол небо". Вспоминая устроенный советскими властями взрыв, один из жителей белорусской деревни Фаще́вки писал, что снег вокруг НЕГО словно бы покрылся кровью. Назовите ЕГО словом, происходящим из латыни.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">костёл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4330,51 +4330,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Костёл_Посещения_Пресвятой_Девой_Марией_Св._Елизаветы_(Фащевка)
 2. К. Воробьёв, "Это мы, Господи!" // http://lib.ru/PROZA/WOROBIEW/gospodi.txt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Слово "махте́си" буквально переводится с армянского как "видел смерть" - точнее, тут имеется в виду гроб. Более известен своего рода аналог этого слова, распространённый в соседних странах. Напишите этот аналог.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">хаджи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4405,51 +4405,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.booksite.ru/fulltext/1/001/007/065/65163.htm
 2. https://ru.wikipedia.org/wiki/Хаджи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В мрачном стихотворении белорусского поэта упоминаются име́йлы, написанные ПРОПУСК. В переводе этого стихотворения име́йлы остались, но написаны они были ВТОРОЙ ПРОПУСК, что сохранило смысл, но сместило литературную отсылку примерно на 800 километров западнее. Заполните любой из ПРОПУСКОВ несколькими словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">з-пад шыбеніц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4507,51 +4507,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Павел Казначеев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за тестирование вопросов и ценные замечания Яну Азриэ́ль, Антона Береза́нского, Артура Бостонба́ева, Екатерину Виноградову, Максима Дрёмова, Романа Евдокимова, Александра Коробейникова, Сергея Нико́льского, Тему́ра Палла́ева, Александра Рождествина, Дмитрия Сахарова, Павла Смирнова, Андрея Солдатова, Дмитрия Стальну́хина, Ульяну Фабри́чнину и Тимура Юшко́</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 61</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Вспышки венерических болезней часто случались среди завсегдатаев клубов. Учёные, исследовавшие доксицикли́новые интервенции в качестве химиопрофила́ктики, так хотели получить АЛЬФУ, что даже выделили в «химиопрофилактике» букву О [о́у]. Какое словосочетание мы заменили АЛЬФОЙ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Аббревиатура DISCO [ди́ско].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4570,51 +4570,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.hivnet.ubc.ca/study/ctn-329-doxycycline-intervention-for-bacterial-sti-chemoprophylaxis-disco/
 2. https://bmcpublichealth.biomedcentral.com/articles/10.1186/s12889-018-5140-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Павел Казначеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 62</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В клипе на песню «Помогайте пожилым» Джа́рвис Ко́кер долго едет на подъёмнике для кресла-коляски. В черновом варианте клипа Кокер в конце попадал в НЕГО, но производитель подъёмников побоялся ассоциаций и потребовал изменить сценарий. Назовите ЕГО одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">рай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4633,51 +4633,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.youtube.com/watch?v=_bZjKC0EaY0
 2. https://en.wikipedia.org/wiki/Help_the_Aged_(song)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Павел Казначеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 63</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Spencer Krug</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Перед вами имя канадского музыканта. Он захотел избавиться от неоднозначности и дал своему лейблу название «производится Круг». Восстановите в исходном виде слово, в котором мы заменили две буквы.</w:t>
       </w:r>
     </w:p>
@@ -4710,51 +4710,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://pronouncedkroog.com/pages/about-pronounced-kroog</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Павел Казначеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 64</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Поликле́т создал на основе своих вычислений статую. По словам Гале́на, и статуя, и текст о вычислениях получили название «он», хотя судя по другим источникам, так назывался только текст. Поклонники творчества Поликлета спорили и о деталях его биографии. Напишите в исходном виде слово, в котором мы пропустили три буквы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Канон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4773,51 +4773,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Polykleitos  
 2. https://ru.wikipedia.org/wiki/Поликлет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Павел Казначеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 17 веке Яков I вёл долгие и сложные переговоры с целью женить своего сына и улучшить отношения с католиками. Эти события получили название ТАКАЯ ОНА. Другая ТАКАЯ ОНА на тот момент уже была известна. Назовите ТАКУЮ ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">испанская партия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4836,51 +4836,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Spanish_match
 2. https://en.wikipedia.org/wiki/Ruy_Lopez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Павел Казначеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 66</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дипломат граф Гондома́р так умело использовал интерес Якова I к испанской партии в своих целях, что по одной версии именно из-за Гондомара в английский обиход вошло прилагательное, образованное от фамилии. Напишите эту фамилию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Макиаве́лли.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4898,51 +4898,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Diego_Sarmiento_de_Acuña,_Count_of_Gondomar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Павел Казначеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 67</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1935 году Сталин назвал Маяковского лучшим поэтом эпохи. По одной версии, Сталин ПРОПУСК одобрил Маяковского, чтобы досадить Николаю Буха́рину, который считал Маяковского устаревшим и предпочитал ему другого поэта. Заполните ПРОПУСК и назовите этого другого поэта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">не читал, но, [Борис] Пастернак.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4972,51 +4972,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://lenta.ru/articles/2015/11/14/mayakovsky/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Павел Казначеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 68</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дуплет, два вопрос по 30 секунд обсуждения на каждый.
 1. Грейс Слик говорила, что Белый кролик из её песни конца 60-х символизирует любопытство, а путешествие вслед за ним помогает ДЕЛАТЬ ЭТО. Какие два слова, начинающиеся на соседние буквы алфавита, мы заменили словами ДЕЛАТЬ ЭТО?
 2. Гилберт Кит Че́стертон уделял огромное внимание воображению и парадоксально утверждал, что путешествия ДЕЛАЮТ ЭТО. Какие два слова, начинающиеся на одну и ту же букву, мы заменили словами ДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. расширять сознание, 2. сужать сознание.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5037,51 +5037,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://faroutmagazine.co.uk/grace-slick-white-rabbit-drug-anthem/
 2. https://www.ecatholic2000.com/gk/what/saw.shtml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Павел Казначеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 69</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Приехав в Кению, нигерийский писатель Чину́а Аче́бе счёл абсурдным, что в составленной ещё британцами анкете на вопрос об этнической принадлежности ему пришлось ответить ПРОПУСК. Пропущенное слово в другой грамматической форме совпадает с определением, которое в середине 20 века было дано… Чему?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ад.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5099,51 +5099,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Chinua_Achebe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Павел Казначеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Слова “СДЕЛАТЬ ЭТО” в вопросе заменяют четыре слова. Во время голода в Поволжье появился плакат, фигурально призывавший священников СДЕЛАТЬ ЭТО, но церковь не стала жертвовать использовавшиеся в богослужениях реликвии. Напишите имя персонажа, который, среди прочего, совершал и противоположное действие.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мида́с.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5161,51 +5161,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://youtu.be/rXi3kBXMWo8?si=S2k8ZigItp7Q8cr1&amp;t=3442</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Павел Казначеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 71</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Голод в Поволжье достигал ужасных масштабов. По словам автора антиклерикального плаката, настоящие ИКСЫ это те, кто отказывается обратить золото в хлеб. Назовите ИКСА одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">людоед.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5235,51 +5235,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://youtu.be/rXi3kBXMWo8?si=S2k8ZigItp7Q8cr1&amp;t=3442</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Павел Казначеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 72</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Персонажа романа Вьет Тхань Нгуена веселило, как уверенные в своём отсутствии расизма французы благосклонно называли его le abdulrazaque [лё Абдулра́зак]. Какое слово мы заменили в предыдущем предложении?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">chinois [чинуа́].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5309,51 +5309,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Вьет Тхань Нгуен – «Преданный» https://imgur.com/a/Q1BUKsC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Павел Казначеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одной рекламе ИКСА на старой фотографии среди десятков сотрудников NASA [на́са] легко заметить Кэтрин Джонсон, рассчитавшую траекторию полёта Аполлона-11. Назовите ИКС двукоренным словом или словом английского происхождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">текстовыделитель.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5383,51 +5383,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://t.me/bookninjachat/26381</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Павел Казначеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 74</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Надеемся, тур показался вам хорошим, хотя он и не отличный. В начале прошлого века две девочки сделали несколько фотографий фей, о которых долго велись споры. Через много лет одна из них сделала странное признание в том, что подделала фото. Какие три слова или три символа мы пропустили в предыдущем предложении?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">четыре из пяти.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5457,51 +5457,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Cottingley_Fairies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Павел Казначеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 75</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В фильме «Мо́нти Па́йтон и священный Грааль» оруженосцы стучали друг о друга половинками кокоса, имитируя цокот копыт. А в более раннем скетче офицер гестапо, присутствующий на допросе, время от времени ДЕЛАЕТ ЭТО. Ответьте тремя словами, что такое ДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">хлопать в ладоши.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5550,51 +5550,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор тура — Андрей Скире́нко — благодарит за тестирование
 Артёма Гуле́цкого, Павла Казначе́ева, Илью Матя́шина, Евгения Миро́тина, Олега Михе́ева,
 Марию Подря́дчикову, Дмитрия Пономарёва, Глеба Попо́ва, Александра Рожде́ствина,
 Елену Рожде́ствину, Андрея Рудя́, Антона Саксо́нова, Сергея Тере́нтьева, Вадима Ту́ха
 и Наиля Фару́кшина.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 76</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">******ана</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В древности родственное слово использовалось и в приземлённом контексте — так называлось появление актёра на сцене. Какие буквы мы пропустили в начале этого слова?</w:t>
       </w:r>
     </w:p>
@@ -5640,51 +5640,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. A. M. Henry. How Hinduism Inspired Pop-Culture Avatars; https://youtu.be/lIGTmZGfWMs?t=134
 2. J. T. Shipley. Dictionary Of World Literature — Criticism, Forms, Technique; https://clck.ru/39m6cH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 77</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В вопросе слово АЛЬФА заменяет другое слово.
 Реклама одного мебельного магазина утверждает, что единственная АЛЬФА, которая может понадобиться, состоит из двух компонентов в определённой пропорции. Назовите эти компоненты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">водка, апельсиновый сок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -5715,51 +5715,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">фото упомянутого рекламного плаката; https://imgur.com/a/zd167fK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Екатерина Беленко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 78</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В мире «Звёздного пути» ромула́не — раса, противостоящая Объединённой Федерации, хоть и не являющаяся основным противником. Святослав Иванов считает запрет в Федерации ромуланского эля аллюзией на ситуацию с НИМИ. Назовите ИХ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">кубинские сигары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5792,51 +5792,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Star Trek и холодная война; https://youtu.be/NBq1d3H4Zs8?t=1044
 2. Romulan ale is the in-universe version of Cuban cigars; https://shorturl.at/orxC9
 3. https://memory-alpha.fandom.com/wiki/Romulan_ale
 4. G. Manelski. Discover the History and Law of the Cuban Cigar in the United States; https://clck.ru/39n3br</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 79</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Слово АЛЬФА в вопросе заменяет два слова, начинающиеся на соседние буквы алфавита.
 Континентальная блокада, введённая во время Наполеоновских войн, создала сложности с поставками многих товаров в Европу. Джиджи Падовани пишет, что первые рецепты АЛЬФЫ появились как раз в результате этих событий. Название какого современного бренда отсылает к происхождению продукта от упомянутой АЛЬФЫ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Nutella</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -5867,51 +5867,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дж. Падовани. Nutella. Как создать обожаемый бренд; https://clck.ru/39mALt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 80</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: не сообщать о кавычках в вопросе]
 После покупки прав Гарольд Уоллис выбрал новое название, ориентируясь на недавний успех Уолтера Уэнджера с «Алжиром». Какое название?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Касабланка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -5943,51 +5943,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Casablanca_(film)
 2. https://ru.wikipedia.org/wiki/Уоллис,_Хэл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 81</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Пришедшие в конце 1990-х популярность и успех негативно сказывались на Сатоси, и он даже стал работать из дома. По словам одного автора, Сатоси словно и сам спрятался в НЕГО. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">покебол</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6018,51 +6018,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. А. Аддаден, Л. Лассина-Фубер. Поколения Pokemon. Как создавалась игровая сага, подарившая нам Пикачу; https://clck.ru/39mAJK
 2. замечание Андрея Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 82</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В вышедшей в 1990-х годах Grand Theft Auto игроку предлагалось заниматься антисоциальным поведением, нарушать закон, причинять городу ущерб, и в историю игра вошла как первая в новом жанре. Один из рецензентов писал, что, в отличие от прочих игр, GTA позволяла высвободить ЕГО. Можно сказать, что ОН есть и в этом вопросе. Назовите ЕГО двумя словами, начинающимися на соседние буквы алфавита.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В вышедшей в 1990-х годах Grand Theft Auto [грэнд тэфт о́уто] игроку предлагалось заниматься антисоциальным поведением, нарушать закон, причинять городу ущерб, и в историю игра вошла как первая в новом жанре. Один из рецензентов писал, что, в отличие от прочих игр, GTA позволяла высвободить ЕГО. Можно сказать, что ОН есть и в этом вопросе. Назовите ЕГО двумя словами, начинающимися на соседние буквы алфавита.</w:t>
       </w:r>
     </w:p>
@@ -6120,51 +6120,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Д. Кушнер. Потрачено. Беспредельная история GTA; https://clck.ru/39mAW8
 2. https://ru.wikipedia.org/wiki/Бивис_и_Баттхед</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 83</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Антон Нелихов пишет, что отличительной чертой костей динозавров было множество пустот и что скелет был лёгким и прочным словно ОНИ. Назовите ИХ создателя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Шухов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6195,51 +6195,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. А. Нелихов. Динозавры России: Прошлое, настоящее, будущее; https://clck.ru/39mAf7
 2. https://ru.wikipedia.org/wiki/Шуховская_башня_(значения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 84</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Около 5000 лет назад климат южнее Сахары стал суше, и примерно в то же время люди там освоили сельское хозяйство. Мишель Барбо́за-Рами́рез приводит гипотезу, что именно это сочетание привело ПЕРВЫХ к человеческой ВТОРОЙ. Назовите ПЕРВЫХ и ВТОРУЮ словами, начинающимися на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">комары, кровь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6271,51 +6271,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. We Helped Make Mosquitoes A Problem; https://youtu.be/aYH-KYdgXag
 2. https://ru.wikipedia.org/wiki/Африканское_просо
 3. https://ru.wikipedia.org/wiki/Комар_жёлтолихорадочный</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 85</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В «Осенней элегии» Джон Донн призывал ценить ЕЁ — ведь ЕЁ приходится добывать долго и с трудом. Назовите ЕЁ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">старость</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6334,51 +6334,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Европейская поэзия XVII века (антология); https://clck.ru/39mBgY
 2. J. Donne. Elegy IX: The Autumnal; https://clck.ru/39mBht</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Однажды Леонард поделился с Майклом Уэстом образцом своей кожи для эксперимента. Уэст считал символичным, что именно этот образец смог выйти за пределы ожиданий Леонарда. Напишите фамилию Леонарда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Хейфлик</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6409,51 +6409,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. С. Армстронг. Зачем мы стареем; https://clck.ru/39nUxT
 2. Lessons I’ve Learned, With Michael West; https://clck.ru/39nUy9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 87</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дуплет. Два вопроса по 30 секунд обсуждения каждый
 1. Один средневековый норвежский исторический труд получил название «ТАКАЯ АЛЬФА» за плохую сохранность одного из экземпляров. ТАКАЯ АЛЬФА стала пунктом обвинения для одного сапожника. Назовите ТАКУЮ АЛЬФУ двумя словами, начинающимися на парные согласные.
 2. Один средневековый норвежский исторический труд получил название «СЯКАЯ АЛЬФА» за хорошую сохранность одного из экземпляров. В современной книге под названием «СЯКАЯ АЛЬФА» рассказывается, в том числе, о масках. Назовите СЯКУЮ АЛЬФУ двумя словами, начинающимися на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. гнилая кожа 2. красивая кожа</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6488,51 +6488,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Красивая_кожа
 2. А. Эрманж. Красивая кожа; https://clck.ru/39mDkt
 3. https://ru.wikipedia.org/wiki/Гнилая_кожа
 4. https://wikilivres.ru/Зямка_Копач_(Марк_Наумович_Даниэль)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 88</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В мифе племени йоку́тс во время сотворения человека животные спорили, как он должен двигаться. В разных вариантах мифа койоту противостоят либо гризли, либо некий ма́йяк да́дач. Современный исследователь предостерегает от возможных интерпретаций, несмотря на то, что «майяк дадач» переводится на английский двумя короткими словами. Напишите эти слова.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">big foot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6562,51 +6562,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The Native Bigfoot; https://youtu.be/7zJhJsdoTYQ?t=3624</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 89</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2486025" cy="1076325"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -6685,51 +6685,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. В. Гуриев. Насколько русский Винни-Пух отличается от диснеевского; https://clck.ru/39mCLL / https://shorturl.at/aBIVZ
 2. https://ru.wikipedia.org/wiki/Если_Бога_нет,_всё_позволено
 3. Отдельное почтение блицу Бориса Гуревича с ответам «Русский Бог / Русский дух / Русский Винни-Пух»; https://gotquestions.online/question/147744</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 90</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Во время работы над картиной «Явление Христа народу» во второй трети девятнадцатого века в Риме Александр Ива́нов советовался с другом. По словам Ильи Доронченкова эта картина изображает ЕЁ. Назовите ЕЁ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">немая сцена</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6770,51 +6770,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перестрелка</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 91</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Известный художник уделял большое внимание национальной идентичности своего народа. Поэтому, по одной из версий, на известной картине с более темной кожей и в традиционном костюме изображена та ОНА, которую художник любит. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фрида Кало.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6834,51 +6834,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Художник, о котором говорится в вопросе – Диего Ривера, но картину написал не он. Речь о двойном автопортрете Фриды Кало, написанном незадолго до развода из-за очередной измены Диего. По одной из трактовок, одна Фрида – более похожая на мексиканку – это та, которую Диего любит, а вторая – в европейском платье и с более светлой кожей – та, которую Диего бросил: потому она и пытается остановить кровь, текущую из ее сердца.
 Ист. https://www.kahlo.org/two-fridas/
 Frida Kahlo's 'The Two Fridas’: Great Art Explained (https://www.youtube.com/watch?v=rxKR2cHmlPY)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 92</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В конце 1940-х годов простой немецкий рабочий Рольф Бе́ргер не удержался и выступил на собрании. ОНА не помогла, и этого человека в итоге приговорили к пожизненному заключению. Назовите ЕЁ двумя словами, начинающимися на соседние буквы алфавита.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пластическая операция.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6908,51 +6908,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Кох,_Эрих</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 93</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Современный исследователь замечает, что в Дельфах спокойно использовались светильники с открытым огнём, так что античные свидетельства не следует толковать буквально. Кроме того греческое слово, которое использовал Плутарх при описании оракула, в трудах Апостола Павла относилось к ТРЕТЬЕМУ. Назовите ТРЕТЬЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Святой Дух</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -7362,51 +7362,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42cc22cbcc54c64ed4f1dc2bec5c3663290c78f8.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b91c073f7c407558a321b4733afd5724ec02aae1.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b95860ea1326928696304b74a2b610267e25cef.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0301ae67bab1006bc6261dd721f1a10aab9ba47.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/356fccafdcf6482ce43673f8a56b20d7761078b2.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3849d6b995a1fd84bba9536df74fdee7789dd375.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f375eec8ee9d459a76b86b23c3c908c1fac6e867.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6d8fa9b26d7c0460f3db2ea57a05c6be59f7eda.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42cc22cbcc54c64ed4f1dc2bec5c3663290c78f8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b91c073f7c407558a321b4733afd5724ec02aae1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b95860ea1326928696304b74a2b610267e25cef.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0301ae67bab1006bc6261dd721f1a10aab9ba47.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/356fccafdcf6482ce43673f8a56b20d7761078b2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3849d6b995a1fd84bba9536df74fdee7789dd375.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f375eec8ee9d459a76b86b23c3c908c1fac6e867.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6d8fa9b26d7c0460f3db2ea57a05c6be59f7eda.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 