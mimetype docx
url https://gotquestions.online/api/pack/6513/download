--- v0 (2026-09-28)
+++ v1 (2026-10-24)
@@ -57,51 +57,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Онскуль</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за тестирование и ценные замечания следующих приятных людей: Иде́лию Айзяту́лову, Руслана Алиева, Антона Береза́нского, Никиту Воробьёва, Максима Горюнова, Дашу Жукову, Марию Иванову, Никиту Ио́ффе, Александра Карясова, Веру Мо́нину, Глеба Николаева, Андрея Петухова, Павла Семенюка́, Дмитрия Слободянюка́, Наи́ля Фару́кшина, Андрея Ярмо́лу и команды «или Вася» (Прага) и «Сборная того или иного рода» (Рига).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Colemak [колема́к] — это раскладка клавиатуры, придуманная для повышения скорости печати. Перейти на неё можно быстро, потому что создатели оставили неизменными большинство популярных ИХ. Назовите ИХ англицизмом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">шортка́т.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -131,51 +131,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://colemak.com/Easy_to_learn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Онскуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Персонаж писателя начала двадцатого века А́ртура Ри́ва рассуждает о расположении вен на тыльной стороне кистей рук. Этого персонажа иногда называют американским … Кем?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Шерлоком] Холмсом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -206,51 +206,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://rai.onlinelibrary.wiley.com/doi/10.1111/1467-9655.13999
 2. https://en.wikipedia.org/wiki/Arthur_B._Reeve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Онскуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном музее для иллюстрации эргономичности предлагается, действуя по инструкции, достать все ингредиенты и приборы и приготовить… Что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">фрикадельки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -280,51 +280,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Экспозиция в музее IKEA. https://ibb.co/XZShnTxj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Онскуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Образ гигантской коровы присутствует как в индийской, так и скандинавской мифологиях. Исландец А́ндри Снэр Ма́гнасон сравнивает питающую мир корову с НИМИ, которых достаточно и в Индии. Назовите ИХ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ледники.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -345,51 +345,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Kamadhenu
 2. https://ru.wikipedia.org/wiki/Аудумла
 3. Andri Snær Magnason. On Time and Water; https://ibb.co/VpPQhdjv
 4. https://lotusarise.com/important-glaciers-in-india-upsc/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Онскуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Владимиру Ре́меку перед полётом на орбитальную станцию приказали экстренно пройти курс пользования неким прибором. Впрочем, встретивший его на орбите Романе́нко, узнав об ускоренном обучении, от использования отказался. Назовите этот прибор.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">бормашина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -421,51 +421,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://zpravy.aktualne.cz/domaci/remek-letel-do-vesmiru-vrtat-kosmonautum-zuby/r~i:article:522753/
 2. https://www.startsmile.ru/news/171/37114/
 3. https://mgzt.ru/№-19-от-19-марта-2010г/георгий-гречко-я-здоровье-берегу-ночью-не-ем-днем-не-сплю</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Онскуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Концепция этих элементов с их простым и понятным стилем появилась достаточно поздно, в шестидесятые годы двадцатого века. Японские дизайнеры создали их, чтобы ради гостей не пришлось переводить надписи на множество языков. Назовите эти элементы достаточно точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пиктограммы [олимпийских] видов спорта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -496,51 +496,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ibb.co/VcT1873W
 2. https://www.olympics.com/ioc/news/the-olympic-pictograms-a-long-and-fascinating-story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Никита Иоффе</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Согласно одному исследованию, в определённых случаях люди изъясняются более многословно, чем обычно. Какое имя входит в название этого эффекта?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пиноккио</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -558,51 +558,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.hbs.edu/faculty/Pages/item.aspx?num=44221</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Онскуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Для случая, когда вы хотите съесть торт, существует аналогичный вариант, в название которого входит слово «ви́лочный». Аналогичный чему?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пробковый сбор.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -634,51 +634,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://liveberlin.ru/articles/2017/08/11/tochki-nad-o-kak-prinyato-davat-na-chaj-v-germanii/
 2. https://de.wikipedia.org/wiki/Korkengeld
 3. https://en.pons.com/translate/dictionary-of-german-spelling/Gabelgeld</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Владимирский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: максимально чётко прочитать название городка.]
 Шведский городок Höör [хёр] пришлось переименовать во избежание путаницы. Дело в том, что в Швеции конверты для некоей категории писем было принято подписывать определённым образом. Опишите эту категорию писем достаточно точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">письма, [отправляемые] в пределах одного города.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -710,51 +710,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Höör
 2. https://raa.diva-portal.org/smash/get/diva2:1234651/FULLTEXT01.pdf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Онскуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Согласно историческому анекдоту, во время Второй мировой британцы хотели использовать более старое орудие. Они обратили внимание, что, действуя по инструкции, двое из солдат расчёта останавливаются на три секунды, а после выстрела возвращаются к управлению пушкой. Кто упоминается в объяснении такого поведения?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">лошадь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -785,51 +785,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://fromthegreennotebook.com/2017/12/02/lets-stop-the-100-hour-work-week-letting-the-horses-go/
 2. Elting Morison. Gunfire at Sea: A Case Study of Innovation. https://ibb.co/nMNjbN8R</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Слободянюк</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Индие́ны — это дешёвые и яркие хлопковые ткани, появившиеся в семнадцатом веке. Чтобы защитить традиционные производства, Франция запретила изготавливать и ввозить индиены. В качестве исключения ткани можно было купить на специальных аукционах, чтобы потом обменять на НИХ. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">рабы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -861,51 +861,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Indienne
 2. https://textilemuseum.ca/collection/cotton-colonialism-and-consumerism-how-indian-cotton-shaped-global-trade/
 3. https://artsandculture.google.com/story/nantes-and-the-atlantic-slave-trade-château-des-ducs-de-bretagne/8gUxHNkP-SnbIQ?hl=en</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Онскуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Художник и модель Гэ́ри Барнс был известен своим экстравагантным поведением и образами. Однажды, раздражённый тем, что люди подражали ему, он даже попытался совершить некоторое действие. Кто совершил аналогичное действие в конце девятнадцатого века?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Винсент] Ван Гог.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -950,51 +950,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев, Игорь Кулешов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы благодарят за тестирование вопросов и ценные замечания следующих замечательных людей: Иде́лия Айзяту́лова, Антон Береза́нский, Алексей Бороне́нко, Антон Бу́дник, Екатерина Виногра́дова, Юлия Дидбари́дзе, Алексей Ко́вба, Валентин Копоче́ль, Максим Мерзляко́в, Олег Михе́ев, Илья О́нскуль, Дмитрий Селя́нин, Александр Середа́, Дмитрий Стальну́хин, Наиль Фару́кшин, Дмитрий Хачату́ров, Арина Шепова́лова, Сергей Шереме́т, Алексей Шматко́в, Анна Циле́вич, Наталья Я́ковлева и Лев Януше́вич.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном произведении наследник монарха подозревает, что его отца заставляют отречься, а вскоре ему приносят манифест о его восшествии на престол. Наследник спрашивает, не должен ли он СДЕЛАТЬ с документом ЭТО. Ответьте несколькими словами: что такое СДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">подписать кровью.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1024,51 +1024,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Мережковский. «Павел Первый»; https://flibusta.is/b/168724/read (скрин — https://imgur.com/a/DzUvJ1M)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Игорь Кулешов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одной постановке пьесы «Павел Первый» есть диалоги заглавного героя с его матерью Екатериной Второй. В рецензии Натальи Баба́хиной на этот спектакль упоминается персонаж другой пьесы. Назовите эту другую пьесу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Гамлет».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1098,51 +1098,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.gazetametro.ru/articles/pavel-i-vstretilsja-s-prizrakom-svoej-materi-ekateriny-ii-v-teatre-imeni-vahtangova-31-03-2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Игорь Кулешов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В японском пропагандистском мультфильме 1945 года один из противостоящих японцам героев, сдаваясь, роняет банку... Чего?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">шпината.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1172,51 +1172,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.latimes.com/entertainment/movies/la-ca-mn-japanese-animation-momotaro-20170530-story.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Игорь Кулешов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В шестом веке Византи́я регулярно конфликтовала с Персией. То, что произошло вскоре после закрытия платоновской академии императором Юстиниа́ном, называют одним из первых примеров некоего явления. По-английски это явление называется двумя рифмующимися словами. Назовите это явление.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">утечка мозгов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1247,51 +1247,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Римско-персидские_войны
 2. https://en.wikipedia.org/wiki/Human_capital_flight</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой одного романа — врач, которого вызывают к девочке из мусульманской семьи. Чтобы врач мог осмотреть её больные места, семья приносит в комнату АЛЬФУ. В известном детском произведении АЛЬФУ использовали с другой целью. Назовите АЛЬФУ несколькими словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">продырявленная простыня.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1322,51 +1322,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Салман Рушди. «Дети полуночи»; https://flibusta.is/b/99037/read (скрин — https://postimg.cc/nsFRrbJk)
 2. Астрид Линдгрен. «Малыш и Карлсон, который живёт на крыше»; https://flibusta.is/b/473933/read (скрин — https://postimg.cc/JsZVZWSC)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Один автор пишет, что разработка определённых средств личной защиты от насекомых в 1940-е годы косвенно привела к тому, что через пару десятилетий стало сильно проще создавать ИХ. Назовите ИХ словом итальянского происхождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">граффи́ти.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1397,51 +1397,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Магда Даниш. «Антология стрит-арта»; https://flibusta.is/b/833354/read (скрин — https://postimg.cc/0zxZXRbs)
 2. https://en.wikipedia.org/wiki/Aerosol_spray_dispenser</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Персонажи произведения Мицу́ё Сэ́о, как ни странно, довольно аутентичны. Согласно одной гипотезе, при создании этого произведения были записаны ОНИ. Вероятно, это произошло не вполне добровольно. Назовите ИХ достаточно точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">голоса военнопленных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1471,51 +1471,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.latimes.com/entertainment/movies/la-ca-mn-japanese-animation-momotaro-20170530-story.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев, Игорь Кулешов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Тим Хант дал название неким белкам просто потому, что любил ДЕЛАТЬ ЭТО. Затем оказалось, что название подходит, ведь белки связаны с постоянно повторяющимся фазами клеточного деления. Человек, который ДЕЛАЛ ЭТО в апреле 1943 года, изучал другие органические вещества. Что такое ДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ездить на велосипеде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1546,51 +1546,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Сиддхартха Мукерджи. «Песнь клетки. Медицинские исследования и новый человек»; https://flibusta.is/b/815653/read (скрин — https://postimg.cc/Js8bqNtY)
 2. https://ru.wikipedia.org/wiki/День_велосипеда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Одна компания производит аналог фильтров для заваривания кофе, который можно использовать много раз. В названии этого аналога фигурирует некий предмет. В произведении 1998 года этот предмет радикально изменил... Чью жизнь?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">До́бби.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1622,51 +1622,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://tea.ru/article/kofeynyy-nosok-novyy-staryy-sposob-prigotovleniya-kofe/?ysclid=mfn294ddz6856298531 
 2. Джоан Роулинг. «Гарри Поттер и Тайная комната»; https://flibusta.is/b/562874/read (скрин — https://postimg.cc/0rTwZYbR)
 3. https://ru.wikipedia.org/wiki/Гарри_Поттер_и_Тайная_комната</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Игорь Кулешов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В рассказе Рина́та Гази́зова описывается, как люди рано утром по очереди отправляются по своим делам. С чем писатель сравнивает первый этаж дома, в котором горят огни кофеен?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">с посадочной полосой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1696,51 +1696,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ринат Газизов. «Баланс белого» (скрин — https://imgur.com/a/OXPFSox)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Игорь Кулешов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Публичные вскрытия тел считались развлекательным мероприятием, но помогали и некоторым нидерландцам, которые хотели всерьёз заняться медициной. По словам Евгения Жа́ринова, дело в том, что из-за развлекательного характера при публичных вскрытиях не использовали... что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">латынь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1770,51 +1770,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Жаринов. «Безобразное барокко»; https://flibusta.is/b/559267/read (скрин — https://postimg.cc/xqzR0TmQ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Done</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В статье под розданным вам названием Кри́стофер Уи́лсон радуется, что всё наконец закончилось, и делится опытом, например, по работе с источниками. Какие две буквы мы пропустили в этом названии?</w:t>
       </w:r>
     </w:p>
@@ -1885,51 +1885,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за помощь в подготовке вопросов Иде́лию Айзяту́лову, Руслана Али́ева, Антона Береза́нского, Максима Боло́нкина, Алексея Бороне́нко, Артёма Гуле́цкого, Юлию Дидбари́дзе, Дарию́ Жылкыба́еву, Андрея Забавина, Мансу́ра Зиятди́нова, Михаила Иванова, Диану Ильягу́еву, Александра Ли, Максима Мерзляко́ва, Олега Михе́ева, Александра Печеного, Дмитрия Пономарёва, Илью О́нскуля, Александра и Елену Рожде́ствиных, Анастасию Рубашкину, Антона Саксонова, Дмитрия Стальнухина и Ивана Фролова.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">У сестры Ви́ма Оубо́тера одна нога была короче другой. Начиная с 1990-х годов благодаря Оуботеру ОНИ стали набирать популярность и среди взрослых. Назовите ИХ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">самокаты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1949,51 +1949,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. O’Connell D. Travel innovator: Wim Ouboter, inventor of the Micro scooter. // The Guardian. //  https://archive.ph/lLz5p#selection-1121.0-1131.995  
 2. The History of Scooters. // Varla. // https://archive.ph/gsYCE#selection-2215.153-2215.431 
 3. The Rise of the Razor Scooter: A 21st Century Revolution. // Levy Electric. // https://archive.ph/wSfED#selection-423.0-423.179</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 2019 году, незадолго до финала, одна британская компания решила страховать клиентов от НИХ. Назовите ИХ словом английского происхождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">спойлеры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2013,51 +2013,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Fed up of Game of Thrones spoilers? Don’t worry, the UK’s first SPOILER INSURANCE now exists! // Endsleigh. // https://archive.ph/DNyly#selection-701.0-735.146 
 2. The Iron Throne (Game of Thrones). // Wikipedia. // https://archive.ph/oP2bi#selection-2019.0-2060.0 
 3. Spoiler Cover. // WPR Agency. // https://archive.ph/I9lcE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ольга Ману́йлова вспоминала, как однажды во время выступления некий артист неожиданно достал нечто и под аккомпанемент своеобразных кастаньет запел, что был стар, но вновь стал молодым. Что именно он достал?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[искусственную] челюсть.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2088,51 +2088,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Мануйлова О.П. Страницы воспоминаний. — Фрунзе: Кыргызстан, 1980. — С. 66. // https://archive.ph/xZvYU 
 2. Там же. — С. 67. // https://archive.ph/x7ZMx</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Анна Паруль, Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Рассказывают, что однажды на необычном концерте певец очень душевно исполнил композицию под названием Home Sweet Home [хоум суи́т хоум]. В результате той же ночью произошло семь ИХ. В основе какой экранизации 1990-х годов лежит история одного из НИХ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Побег из Шо́ушенка».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2163,51 +2163,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Slonimsky N. A Thing or Two About Music. — NY: Allen, Towne &amp; Heath, 1948. — PP. 45–46. // https://archive.ph/ptYCD 
 2. The Shawshank Redemption. // Wikipedia. // https://archive.ph/9kGKN#selection-2911.0-2935.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дуплет. Два вопроса по 30 секунд обсуждения на каждый. Ответы сдаются на одном бланке.
 1. Человек, который в будущем стал выдающимся британским арахнологом, родился в многодетной семье. Какое имя латинского происхождения ему дали?
 2. В 2016 году И́нки совершил побег через трубу диаметром 15 сантиметров. Кто такой И́нки?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Окта́виус. 2. Осьминог.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2243,51 +2243,51 @@
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Octavius Pickard-Cambridge. // Wikipedia. // https://archive.ph/WKMb9#selection-1677.0-1702.0 
 2. George Pickard-Cambridge (1790 - 1868). Family. // Wiki Tree. //  https://archive.ph/riGAC#selection-581.0-639.1  
 3. Octavius (praenomen). // Wikipedia. // https://archive.ph/arQ8N#selection-1471.0-1506.0 
 4. Inky (octopus). // Wikipedia. // https://archive.ph/DnpQX#selection-1535.0-1670.0 
 5. Octopus. // Wikipedia. // https://archive.ph/AXBh7#selection-3639.126-3671.34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Назначая место, скандалист Боша́н Ба́гнел часто предлагал определённую локацию, но не только чтобы заставить понервничать. Дело в том, что Багнел был хромым, и там он мог встать, оперевшись… На что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[на] надгробие.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2318,51 +2318,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Beauchamp Bagenal. // Wikipedia. // https://archive.ph/xshR6#selection-1491.117-1491.213 
 2. The Story of Beauchamp Bagenal. // Irish Identity. // https://archive.ph/NoV6R#selection-191.23-150.42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Пожилой персонаж одного романа собирается заказать себе перчатку со свинцовой подкладкой. Известный человек, узнавший об аналогичной проблеме в 1984 году, не считал, что та связана с его профессиональной деятельностью. Назовите этого известного человека.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Мухаммед] Али.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2395,51 +2395,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Лорен А. Влюблённый астроном. — М.: Синдбад, 2024. // https://archive.ph/K8FI2
 2. Laurain A. Les Caprices d'un Astre. — Paris: Flammarion, 2022. // https://archive.ph/L9zgD 
 3. Muhammad Ali. // Wikipedia. // https://archive.ph/12163#selection-5387.171-5391.264
 4. Tedeschi B. Muhammad Ali and Parkinson’s disease: Was boxing to blame? // STAT News. // https://archive.ph/BFLLm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ресторатор Ка́рой Гу́ндель хотел наилучшим образом представить венгерскую кухню на Всемирной выставке 1939 года, которая проходила в Нью-Йорке. За год до выставки Гундель отправил в США посылку с набором разнообразных ИХ. Назовите ИХ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">семена.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2469,51 +2469,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Vass A. The Return of Gundel: The Birthplace of Hungarian Dining. // Hungary Today. // https://archive.ph/gc5oM#selection-795.0-795.673</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Рассказывали, что в 1606 году на амстердамской ярмарке Ян Адриа́нсзон продержался целых 45 минут, причём за это время он якобы поиграл на флейте и съел несколько груш. Впечатлённые посетители ярмарки вряд ли знали, что ранее Адриансзон запатентовал некое изобретение. По совпадению, позже инженер получал заказы и от нескольких церквей. Назовите это изобретение двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">водолазный колокол.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2534,51 +2534,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Voogd F. Leeghwater was een waterkunstenaar. // Historisch Nieuwsblad. // https://archive.ph/fUmkq#selection-325.62-400.0 
 2. Jan Adriaanszoon Leeghwater. // Wikipedia. // https://archive.ph/cMnil#selection-1719.2-1735.1 
 3. Ibid. // https://archive.ph/cMnil#selection-2059.0-2066.0 
 4. Diving bell. // Wikipedia. // https://archive.ph/saKMJ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Слово Божие иногда проповедуют необычными способами. Например, в 1924 году перед воскресной проповедью священник Джордж Макэ́лвин предложил прихожанам кое-что сделать. В результате некоторые из них заранее узнали, о чём будет проповедь. Что именно Макэлвин предложил сделать прихожанам?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">разгадать кроссворд.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2608,51 +2608,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Cross Words’ Hit Pulpit. Baptist Pastor Puts His Text Into Puzzle for Congregation. // New York Times. // https://archive.ph/EwrEk#selection-615.0-620.0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Согласно древней рукописи, император Хуа́н-ди после победы приказал набить желудок своего врага его же волосами. В связи с этим в 2004 году глава международной организации признал первенство Китая. Назовите эту организацию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">FIFA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2684,51 +2684,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Lin Yang. Chinese Ju and World Football. // Proceedings of the 2017 World Conference on Management Science and Human Social Development (MSHSD 2017). // doi:10.2991/mshsd-17.2018.52 // https://archive.ph/gyEjC 
 2. Culture Insider: China, Birthplace of Football. // China Daily. // https://archive.ph/Qc9q1#selection-89.0-96.0 
 3. Origins – Cuju in China. // FIFA Museum. // https://archive.ph/gWFNg#selection-773.0-782.0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном из номеров журнала Musical Times [мью́зикал таймс] за 1940 год говорилось, что в НИХ преобладают ноты ре и си, и что по музыкальности ОНИ превосходят многие современные произведения. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сирены [воздушной тревоги].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>