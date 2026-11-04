--- v0 (2026-09-07)
+++ v1 (2026-11-04)
@@ -67,51 +67,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Служивший в королевской гвардии Обелиск страдал маниакальным поведением: Обелиск просыпа́л ЕГО, после чего затаптывал до смерти голубей. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">овёс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -129,51 +129,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://thefield.co.uk/country-house/queens-horses-black-beauties-knightsbridge-31908</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Чтобы лошади отдыхали в тени и не убегали, в Вашингтоне вдоль дорог высаживали деревья, к которым и привязывали животных. Какой термин, как считается, появился благодаря этой практике?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">парковка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -203,51 +203,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://arnoldia.arboretum.harvard.edu/pdf/articles/2015-73-2-the-etymology-of-parking.pdf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Из-за полученных травм героиня компьютерной игры «Metal Gear Solid V» [метал гир солид файв] питается при помощи фотосинтеза и не может дышать лёгкими. Это один из редких случаев, когда небольшое количество ЕЁ обосновано сюжетом. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">одежда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -277,51 +277,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://metalgear.fandom.com/ru/wiki/Metal_Gear_Solid_V:_The_Phantom_Pain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В игре мика́до надо вытаскивать бамбуковые палочки из кучки, не задевая остальные. Усложнённая версия этой игры была популярна у НИХ. Одного из НИХ наняла художественная ярмарка для необычного распространения небольших скульптурок. Назовите ИХ как можно точнее.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">карманники.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -353,51 +353,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://letidor.livejournal.com/139339.html 
 2. https://en.wikipedia.org/wiki/Mikado_(game) 
 3. https://observer.com/2016/05/frieze-hired-a-pickpocket-to-roam-their-art-fair-heres-why/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Baby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">После безуспешных попыток завести ребёнка, Стефани Тейлор оформила необычный заказ и в итоге смогла забеременеть. В прозвище родившегося малыша мы пропустили одну букву. Напишите это прозвище целиком.</w:t>
       </w:r>
     </w:p>
@@ -442,51 +442,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://mazainside.com/british-woman-gives-birth-ebaby-after-buying-sperm/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Говоря о страсти своей свекрови, известная женщина назвала ИХ движущимся ковром. Назовите ИХ несклоняемым словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">корги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -504,51 +504,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://thegaze.media/news/first-statue-of-queen-elizabeth-ii-with-beloved-corgi-installed-on-monarchs-98th-birthday-in-the-uk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5962650"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -613,51 +613,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.cathaypacific.com/cx/en_HK/inspiration/hong-kong/tailor-bonny-yuen-hongkong-tartan.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1924 году одна газета нашла ответ на вопрос «Почему каждое воскресенье стала падать посещаемость церквей?». Им оказался ИКС. Назовите ИКС словом из девяти букв.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">кроссворд.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -675,51 +675,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://crosswordcraze.today/april-26-1924-church-attendance/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Томас Винтер завербовал ЕГО из-за знания военных хитростей, в частности, за умение рыть туннели. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Гай Фокс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -737,51 +737,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.britain-magazine.com/features/guy-fawkes-story/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Один из видов уличных фонарей в Лондоне получал бесплатное топливо и уменьшал вероятность опасных ситуаций. Из-за неприятного побочного эффекта в народном названии переулка, где сохранился такой фонарь, можно услышать название монеты. Какой?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">фартинг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -826,51 +826,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Ильин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы: 13-16 вопросы — Константин Ильин, 17-24 вопросы — Артём Матухно</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дэн Цинми́н любит играть в пинг-понг. Ему приходится играть мячом, закрепленным на гибкой конструкции. Назовите профессию Цинминя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">тайконавт.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -947,51 +947,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://universemagazine.com/en/astronauts-ping-pong-game-in-space-puzzles-the-internet-community</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Ильин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По словам Дмитрия Комаро́ва, одной из причин того, что правительство Бразилии не ДЕЛАЕТ ЭТО возле населённого пункта является опасение, что тогда браконьеры начнут вырубать лес. Персонажи какого произведения пятидесятых ДЕЛАЮТ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мост через реку Квай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1022,51 +1022,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://youtu.be/S9sPivoDY-U?si=rdJVqN6PVtqw5pBx  
 2. https://en.wikipedia.org/wiki/The_Bridge_over_the_River_Kwai</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Ильин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Во время натурных съёмок одного фильма ОН заглушал актёров, поэтому наняли человека, который ловил и пересаживал животных в другое место. В античном произведении пение ЕГО сопровождает пересечение реки. Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">хор лягушек.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1085,51 +1085,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Аристофан. «Лягушки». https://www.ukrlib.com.ua/world/printit.php?tid=9118 
 2. https://www.mileswithvibes.com/hobbiton/30-crazy-fun-facts-about-hobbiton-new-zealand/#Move_along_frogs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Ильин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Существуют необычные ПЕРВЫЕ, имеющие форму ВТОРОГО. Внутри находятся несколько утяжелителей, благодаря которым ПЕРВЫЕ останавливаются только в определенных положениях. Назовите ПЕРВЫЕ и ВТОРОЙ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">кубики, шар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1207,51 +1207,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1.	https://youtu.be/dmFUxkVX_VE?si=cHoSZD3NEivyEaIH 
 2.	https://www.clockshop.com.au/round-dice-assorted-colours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Ильин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В настольной экономической игре участники становятся управляющими. Некоторые посетители достаточно требовательны, например, сенаторы не сядут рядом с рабами. Каким античным крылатым выражением называется эта игра?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Pecunia non olet [пеку́нья нон о́лет].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1281,51 +1281,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://boardgamegeek.com/boardgame/209672/pecunia-non-olet-second-edition</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Ильин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В приложениях существует разновидность судоку с ИКСОМ, наличие которого позволяет концентрировать внимание на определенных частях головоломки. В восьмидесятых годах Крис Кро́уфорд писал, что ИКС компенсирует превосходство человека над компьютером. Назовите ИКС двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">туман войны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1412,51 +1412,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Матухно</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В Японии «бэ́нто» – это порция еды, компактно помещённая в разделённую на несколько секций коробку. Рассказывая об искусстве фасовки бэ́нто, публицист вспоминает ПРОПУСК. Так называемая «ПРОПУСК-архитектура» характеризуется простотой и минимализмом. Заполните ПРОПУСК несклоняемым словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">хайку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1488,51 +1488,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Matt Alt. «Pure Invention: How Japan Made the Modern World». 
 2. https://en.wikipedia.org/wiki/Bento 
 3. https://architizer.com/blog/inspiration/collections/haiku-architecture-poetic-simplicity-minimalist-design-alternative/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Матухно</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В трагедии «Дрого́бычская АЛЬФА» описывается мученическая смерть священников в застенках НКВД. Панорама «АЛЬФА» некоторое время находилась на Владимирской горке в Киеве. Назовите АЛЬФУ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Голгофа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1563,51 +1563,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://uk.wikipedia.org/wiki/Дрогобицька_Голгофа 
 2. https://uk.wikipedia.org/wiki/Голгофа_(Київ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Матухно</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На картинах современного абстракциониста Гидео́на Ру́бина каждый персонаж изображён ПРОПУСК, чтобы зритель мог представить себя героем произведения. Руководитель внешней разведки ГДР Маркус Вольф получил прозвище «Человек ПРОПУСК». Заполните ПРОПУСК двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">без лица.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1638,51 +1638,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.gideonrubin.com/press 
 2. https://en.wikipedia.org/wiki/Markus_Wolf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Матухно</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В книге «Большое ТАКОЕ ОНО» американец Бен Дже́рви учит сочетать жизнь в мегаполисе с экофилософией. К юбилею известного человека ТАКОЕ ОНО было установлено на крыше здания в европейской столице. Ответьте двумя словами на одну и ту же букву: что находится в этом здании?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">музей Магритта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1714,51 +1714,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Ben Jervey. «Big Green Apple: Your Guide To Eco-Friendly Living In New York City». 
 2. https://www.buecher.de/artikel/buch/big-green-apple/22294449/ 
 3. https://welovebrussels.org/2023/10/magritte-museum-brussels-giant-apple/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Матухно</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Сперва ИХ было меньше. Считается, что ОНИ символизировали родственные связи, хотя на самом деле были разработаны для лучшего скрепления продукции. Назовите ИХ несколькими словами, одно из которых – имя собственное.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">полосы Адидас.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1790,51 +1790,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://tinyurl.com/4z6na5u5 
 2. https://medium.com/@gduncandoo/hitler-adidas-us-history-and-a-dog-8003db6943dd 
 3. https://www.adidas-group.com/en/about/history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Матухно</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">11 сентября 2001 года ОН был в Нью-Йорке, где на месте трагедии нашёл обезображенные детские игрушки. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Гидеон Рубин.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1865,51 +1865,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.gideonrubin.com/press 
 2. https://en.wikipedia.org/wiki/Gideon_Rubin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Матухно</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="8391525"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1975,51 +1975,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.newyorker.com/culture/cover-story/cover-story-2021-09-13 
 2. https://en.wikipedia.org/wiki/Philippe_Petit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Матухно</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4343400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2119,51 +2119,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Кудрявцев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В вопросе пропущено несколько букв. Недавно во время задержания преступника впервые был ранен полицейский пёс: Роско следил за бандитом, пока тот трижды не выстрелил из винтовки. В каком городе «родился» Роско?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Бостон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2193,51 +2193,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://businessinsider.com/boston-dynamics-robot-police-dog-takes-bullet-first-time-2024-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Вадим Воловой</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В Нидерландах проходят велогонки, во время которых спортсменам приходится соревноваться ещё и с НИМ. Интересно, что в 2017 и 2023 годах соревнования не состоялись по противоположным причинам. Каким сооружениям ОН дал название?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ветряные мельницы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2267,51 +2267,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Dutch_Headwind_Cycling_Championships</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Кудрявцев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5429250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2388,51 +2388,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://for-driver.info/news/zapret-na-negabaritnyi-transport-v-state-texas-iz-za-solnecnogo-zatmeniya.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Вадим Воловой</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Американка Сара Пэйлин называет женщин с консервативными взглядами ИМИ, хотя такое сравнение эксплуатирует гендерные стереотипы и намекает на лишний вес и женский алкоголизм. Назовите ИХ двумя словами, начинающимися на соседние буквы алфавита.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">розовые слоны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2464,51 +2464,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Seeing_pink_elephants
 2. https://ru.wikipedia.org/wiki/Республиканская_партия_(США)
 3. https://uk.wikipedia.org/wiki/Біла_гарячка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Кудрявцев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В вопросе кое-что пропущено. Шутят, что версия, которая до сих пор смущает многих киноманов, объясняется тем, что в режиссёрском кресле сидел ОН. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Йода.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2539,51 +2539,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.boredpanda.com/star-wars-jokes/
 2. https://ru.wikipedia.org/wiki/Йода</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Кудрявцев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ЭТО ДЕЛАЮТ амебы, нематоды и сосальщики, причиняя дискомфорт заразившемуся человеку. Кстати, множественное число существительного связано с тем, что когда-то слово употреблялось в обобщённом значении – так называли разные внутренности, которые можно было печь и есть. Какие три слова мы заменили словами ДЕЛАЮТ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сидят в печёнках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2614,51 +2614,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://rb.gy/du6vvu 
 2. https://ua-etymology.livejournal.com/309212.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Кудрявцев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В произведении Жюля Верна рассказывается о семействе Ван-Трикасс, в котором овдовевшая женщина выходила замуж за младшего родственника покойного мужа, а когда умирала женщина, вдовец делал то же самое. Статья об этом произведении завершается ссылкой на статью «ИКС». Какие два слова мы заменили ИКСом?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Корабль Тесея.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2689,51 +2689,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.futilitycloset.com/2013/04/20/jeannots-knife/
 2. https://uk.wikipedia.org/wiki/Корабель_Тесея</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Кудрявцев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По словам Тома Сливовски, после разгрома восставших в Белогорском сражении 1620 года для чехов на два столетия закрылось ЭТО. Идиома «ЭТО» проиллюстрирована роликом, в котором изобретательная антилопа использует встречу с автотуристами, чтобы спастись от гепардов. Назовите ЭТО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">окно возможностей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2786,51 +2786,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Эдуард Голуб</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Авторка книги «Женщина в Берлине» рассказала о насилии советских солдат над немками. Одна европейская журналистка сказала, что у этой книги должна быть ОНА, чтобы составить мнение и удивилась, что ЕЁ нет. В какой книге 1984 года ОНА есть?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Хазарский словарь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2849,51 +2849,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Марта Гіллерс. «Жінка в Берліні»       
 2. Лекція «Подивитися на проблему з обох боків».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Эдуард Голуб</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Иностранный журналист осознал, насколько украинцы любят домашних животных, поняв, что даже у многих НИХ в домах украинцев есть имена. Приехавший с фронта домой украинский сапёр сначала осторожно ЕГО обходил. Назовите ЕГО, используя дефис.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">робот-пылесос.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2912,51 +2912,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. «Ми, наші улюбленці та війна». Реж. Антон Птушкін.
 2. Людина на війні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Эдуард Голуб</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Если вы ответили на несколько вопросов, то, возможно, уже думаете о победе. В украинском авангардном фильме 1927 года бедный герой продает ЕГО богачу, ведь хороший ОН герою ни при чем, а богаче всего мало. Назовите ЕГО словом латинского происхождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">аппетит.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2974,51 +2974,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://amnesia.in.ua/animation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Эдуард Голуб</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Во время хоккейной трансляции комментатор Сергей Савéлий ошибся: Сергей неправильно прочитал англоязычную надпись на экране и воспринял её как имя и фамилию тренера, который в этот момент что-то говорил игрокам. Какие короткие имя и фамилия, по мнению Савéлия, были у тренера?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тим Оут.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3426,51 +3426,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e1716930e7e2232b2bf867d4efbd4fc9aa5b5da.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a2982ac9cc050fe1175b1cd650cb3cab55e829a2.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e3ed8eeeae5606985485e6c65577985f6ff0744.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8770832321a279dfa573263daeb9fac257fac804.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/edce7f851a8581eedf5b75da565da72bdc078f8b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2835f6d7643d6ec0faa0716fcc5c6c44ca1f7d5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4571a80914d36d2f762a0e83618542515b98fa4d.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e1716930e7e2232b2bf867d4efbd4fc9aa5b5da.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a2982ac9cc050fe1175b1cd650cb3cab55e829a2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e3ed8eeeae5606985485e6c65577985f6ff0744.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8770832321a279dfa573263daeb9fac257fac804.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/edce7f851a8581eedf5b75da565da72bdc078f8b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2835f6d7643d6ec0faa0716fcc5c6c44ca1f7d5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4571a80914d36d2f762a0e83618542515b98fa4d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 