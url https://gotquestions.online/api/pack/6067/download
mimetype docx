--- v0 (2026-09-07)
+++ v1 (2026-10-19)
@@ -49,51 +49,51 @@
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков, Артём Рожков, Наталья Комар, Ольга Сарницкая, Наиль Фарукшин, Артём Семёнов, Темирлан Сафаргалиев, Дмитрий Макаров, Илья Орлов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Фестиваль Nevermore–4
 Алматы, Батуми, Белград, Минск, Рига, Санкт-Петербург 
 21–22 сентября 2024 года
 Редакторы: Наталья Ко́мар и Ольга Сарни́цкая, Дмитрий Макаров и Илья Орлов, Максим Мерзляко́в, Артём Рожков, Темирла́н Сафаргали́ев, Артём Семёнов и Наиль Фарукшин. 
 Шеф-редактор: Наиль Фарукшин.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Разминка</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В вопросе слова СДЕЛАТЬ ЭТО заменяют два других слова. В августе 1973 года Фре́дди Ме́ркьюри и Джон Ди́кон СДЕЛАЛИ ЭТО в Ре-миноре. В каком городе можно СДЕЛАТЬ ЭТО в сентябре 2024 года?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Санкт-Петербург</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -152,51 +152,51 @@
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Темирлан Сафаргалиев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор: Темирла́н Сафаргали́ев (Караганда́ — Алматы́ — Астана́)
 Редактор благодарит за тестирование и ценные замечания: Иде́лию Айзяту́лову, Антона Береза́нского, Максима Боло́нкина, Екатерину Виногра́дову, Павла Деревя́нкина, Мансура Зиятди́нова, Максима Карачуна́, Наталью Ко́мар, Анну Коро́бкину, Сергея Кру́пника, Наталью Ле́хнер, Максима Мерзляко́ва, Вадима Молда́вского, Дмитрия Па́влова, Александра Петрако́ва, Дмитрия Пономарёва, Адле́та Раимбе́кова, Антона Саксо́нова, Дмитрия Стальну́хина, Наиля Фару́кшина, Романа Цурка́на, Максима Шило́вского, Алексея Шматко́ва и Валерия Юдачёва.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ра́йнхольд Ме́сснер — первый человек, которому удалось покорить все четырнадцать восьмитысячников. Кстати, впереди вас ждёт ещё четырнадцать вопросов, и редактор желает вам успешно с ними справиться. Так вот, размышляя о секрете своего успеха, Месснер говорит об одиннадцати ИХ. Владимир Матве́енко называет это рекордом из числа тех, которые редко упоминают. Назовите ИХ словом с приставкой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">отступления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -214,51 +214,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://flibusta.site/b/68984/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Темирлан Сафаргалиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, слова ИКС и ИГРЕК заменяют в этом вопросе два слова, начинающиеся на одну и ту же букву. Ра́йнхольд Ме́сснер говорил, что ИКС — это постоянный ИГРЕК альпиниста. Другой ИКС является ИГРЕКОМ … Чего?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Марса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -277,51 +277,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://flibusta.site/b/68984/read
 2. https://ru.wikipedia.org/wiki/Фобос</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Темирлан Сафаргалиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Lost (T)....</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Альбом, в названии которого мы пропустили 4 буквы, собран из ранних демо-записей середины 90-х. Какая группа выпустила этот альбом?</w:t>
       </w:r>
     </w:p>
@@ -354,51 +354,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Guano_Apes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Темирлан Сафаргалиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Скупость фраз в репликах главного героя одной из пьес Елена Дунаева объясняет слабостью ИХ. Назовите ИХ двумя словами, начинающимися на соседние буквы алфавита.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">лёгкие Мольера</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -416,51 +416,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.mk.ru/culture/2022/01/13/400-let-molera-desyat-maloizvestnykh-faktov-o-velikom-komediografe.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Темирлан Сафаргалиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В своих записках писатель упоминал, например, семидесятилетие премьер-министра Вьетнама, пятидесятилетие установления советской власти в Актюбинске, двадцатипятилетие львовско-сандомирской операции. Назовите этого писателя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Венедикт] Ерофе́ев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -478,51 +478,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://arzamas.academy/mag/537-vipiski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Темирлан Сафаргалиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1912 году Игорь посетил известный город и восторга вегетарианцев не разделил, в ходе мероприятия больше думая о сосисках и пиве. Догадавшись, какое слово мы изменили в предыдущем предложении, назовите этот город.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Байрёйт</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -552,51 +552,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://arzamas.academy/mag/839-stravinsky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Темирлан Сафаргалиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На рекламном плакате 1920-x годов дядя Сэм добирается из США на Кубу на НЕЙ. Назовите ЕЁ двумя словами, начинающимися на соседние буквы алфавита.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">летучая мышь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -614,51 +614,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://88bamboo.co/blogs/prints/bacardi-rum-flying-from-the-desert-1920s?srsltid=AfmBOor3QoCbdNNtwXfWtzWMbYlT5ZFGaoMF7BeZG33hahIFlMN2vVs8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Темирлан Сафаргалиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">.i.  ...o...i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Догадавшись, название какого фильма мы от вас частично скрыли, ответьте названием другого фильма, какую ситуацию так зашифровал автор вопроса?</w:t>
       </w:r>
     </w:p>
@@ -693,51 +693,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/The_Big_Lebowski
 2. https://en.wikipedia.org/wiki/Split_(2016_American_film)
 3. https://en.wikipedia.org/wiki/Split_(bowling)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Темирлан Сафаргалиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Прослушайте хокку. 
 «Тут, в саду камней, 
 Поймано сердце моё
 Сетью ЭТОГО …»
 Продажи ЭТОГО сильно возросли в 2016 году после события, номинированного на премию журнала Science [сайнс]. Назовите ЭТО одним или несколькими словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">гоба́н</w:t>
       </w:r>
@@ -773,51 +773,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://proza.ru/2014/01/23/1997
 2. https://youtu.be/WXuK6gekU1Y?t=5242
 3. https://en.wikipedia.org/wiki/AlphaGo_versus_Lee_Sedol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Темирлан Сафаргалиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном романе рассказывается, как цесаревич Павел, познакомившись в Вене с известным человеком, уговаривал того приехать в Петербург. Павла забавляла мысль, что можно будет сказать, что не только Потёмкин ПРОПУСК, но и Потёмкина тоже ПРОПУСК. Заполните двумя словами любой из пропусков, неотличимых на слух.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">побеждает турок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -847,51 +847,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ruchess.ru/news/report/koroli_i_peshki/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Темирлан Сафаргалиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Виктор Хенкин пишет, что первые баталии Наполеона проходили в Балтии. Какие два слова мы заменили в этом вопросе?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сражения, Режа́нсе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -921,51 +921,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ruchess.ru/news/report/parizh_trebuetsya_sensatsiya/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Темирлан Сафаргалиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I wrote a novel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Чтобы привлечь внимание к своему фонду, Говард Уикс опубликовал автобиографию. Он был рад, что в подборке Amazon [амазо́н] его книга находится рядом с произведением конца прошлого века. Напишите слово, которое мы заменили в розданном вам названии статьи о Говарде.</w:t>
       </w:r>
     </w:p>
@@ -1013,51 +1013,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.magzter.com/nb/stories/newspaper/Daily-Mirror-UK/EYE-WROTE-A-NOVEL?srsltid=AfmBOooYKi6iwG1aCrLUU69xZTKMAObf-mH98DEjapP2uk0ETt9XzTlh
 2. https://www.dailymail.co.uk/health/article-13571281/Man-locked-syndrome-writes-book-using-just-EYES.html
 3. https://www.facebook.com/share/p/Uaw5FLFvHGpZscBY/
 4. https://ru.wikipedia.org/wiki/Скафандр_и_бабочка_(книга)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Темирлан Сафаргалиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: не обращать внимания команд на то, что слово «роман» написано в кавычках]
 Внимание, в этом вопросе слово ИКС заменяет другие два слова. Томас Манн называл опубликованный в 1919 году графический роман своим ИКСОМ. ИКС автора вопроса — другой «роман», главный герой которого совсем не Казанова. Назовите этот другой «роман».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Служебный [роман]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1079,51 +1079,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Мой_часослов
 2. https://ru.wikipedia.org/wiki/Немой_кинематограф
 3. х/ф “Служебный роман”
 4. https://context.reverso.net/перевод/итальянский-русский/la+casa+nuova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Темирлан Сафаргалиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">1. ……. ….s over the bar
 2. Game of ……
 3. ..p.. .oom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Блиц. Три вопроса по 20 секунд обсуждения каждый. Ответы сдаются на одном бланке. Вы получили раздаточный материал к каждому вопросу блица. Пожалуйста, переворачивайте раздаточный материал к каждому вопросу только перед самим вопросом.
@@ -1186,51 +1186,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://apnews.com/article/fosbury-flop-death-high-jump-eb1dee13fb2fec4072b9955545466d86
 2. личный опыт автора вопроса при просмотре сериала “Игра престолов”
 3. https://ru.wikipedia.org/wiki/Viper_Room
 4. https://www.westhollywoodhistory.org/excavating-the-viper-room-early-history-of-one-of-the-sunset-strips-oldest-buildings/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Темирлан Сафаргалиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: делать небольшие промежутки между словами стихотворения, чтобы было понятно, что это разные строки]
 Послушайте начало необычного десятистрочного стихотворения: «Я им — как воск маски …». В описании этого стихотворения упоминается анаграмматическая ОНА. Слово ОНА и фамилия, которой заканчивается это стихотворение, начинаются на соседние буквы алфавита. Назовите ЕЁ и эту фамилию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">лесенка, Маяковский</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1298,51 +1298,51 @@
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар, Ольга Сарницкая</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы: Ольга Сарни́цкая (Тбилиси) и Наталья Ко́мар (Киров — Ереван)
 Редакторы благодарят за помощь в подготовке тура Иде́лию Айзяту́лову, Дмитрия Диде́нко, Фёдора Жельне́, Мансу́ра Зиятди́нова, Родиона Ивано́ва, Марию Ивано́ву, Максима Карачуна́, Александра Карче́вского, Дмитрия Кобыжчу́, Екатерину Мордвину́, Екатерину Но́викову, Александра Печеного, Светлану Смолоно́гову, Наи́ля Фару́кшина, Романа Цурка́на.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Недавно у Мариинского театра обнаружили половину старинного надгробия. Надгробие более сотни лет не замечали, потому что оно использовалось в качестве ИКСА. Давайте назовём ИКС абсолютно правильно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">поребрик</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1372,51 +1372,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://t.me/whatiscemetery/1418</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По выражению Джона Те́мплтона, ОН рождается из пессимизма, а умирает от эйфории. Другой ОН, согласно одной статье, растет за счёт усилий молочных хозяйств. Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">бычий рынок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1447,51 +1447,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://t.ly/haNlJ
 2. https://www.nbcnews.com/news/amp/wbna13939201</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Судья из пьесы Брехта говорит, что стараниями врача-мошенника обычное разлитие желчи превратилось в настоящий ИКС. Мы не просим вас продемонстрировать ИКС. Назовите ИКС двумя словами, все гласные в которых одинаковы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">золотой дождь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1509,51 +1509,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Бертольд Брехт. Кавказский меловой круг, https://www.lib.ru/INPROZ/BREHT/breht4_4.txt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ольга Сарницкая</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В игре Hogwarts Mystery [хогвартс мистери] есть квест, в котором можно обучить игрока команды соперника техническому приёму, а взамен получить помощь с тренировками. Этот квест называется Quidditch [квиддич]. Какие два коротких слова мы пропустили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">pro, quo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1583,51 +1583,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://harrypotter.fandom.com/wiki/Quidditch_in_Harry_Potter:_Hogwarts_Mystery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: сделать логическую паузу между словами «пустыне» и «Эрнесто»]
 На раскопках в пустыне Эрнесто сделал редкую находку — фрагменты тканей с запечатлёнными на них изображениями реки и лодок. По совпадению Эрнесто носил такую фамилию. Какую?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Скиапарелли</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1647,51 +1647,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1)	Виктор Солкин. Искусство Древнего Египта. 56:14. https://youtu.be/sRPC3TjTv_c?t=3374 
 2)	https://en.wikipedia.org/wiki/Ernesto_Schiaparelli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ольга Сарницкая</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5715000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1769,51 +1769,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1)	https://coffeeshop.ua/blog/pervaya-v-mire-cerkov-konopli-v-ssha
 2)	https://en.wikipedia.org/wiki/International_Church_of_Cannabis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ольга Сарницкая</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Александра Архипова пишет, что ОН помогает перенести ответственность за определённую проблему с самого человека на внешние факторы. По одной из версий, ОН назван так потому, что представляет собой сгустки негативной энергии в верхней чакре. Назовите ЕГО двумя словами, начинающимися на соседние буквы алфавита.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">венец безбрачия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1832,51 +1832,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://t.me/anthro_fun/2973
 2. https://t.me/anthro_fun/2973?comment=169140</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 2012 году перед концертом известной группы по халатности инженера произошла авария со смертельным исходом. Позднее, выступая в том же месте, музыканты с негодованием отметили, что за эту аварию никто не понёс ответственности, а потом исполнили ЕЁ. Напишите ЕЁ название, состоящее из двух слов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Karma Police</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1894,51 +1894,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://t.ly/kmMZF</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в тексте вопроса словом «ОНИ» мы заменили другие слова.
 Образ Рэмбо был настолько популярен в сербских военизированных формированиях, что один боснийский режиссёр не вполне серьёзно связывал Сильвестра Сталлоне с НИМИ. Какой знаменитости, родившейся в 2017 году, приписывают множество ИХ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[каракал] Гоша</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1970,51 +1970,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. John Mueller. The Remnants of War. https://ibb.co/C9WWMS2
 2. https://t.ly/xRZyc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Марко ван Ба́стен за изящество получил прозвище Утрехтский лебедь. Джон Са́ндерс пишет, что в комнате ван Бастена висел портрет известного человека. Назовите этого человека, который умер в том же году, в котором ван Бастен сыграл свой последний матч.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Рудольф] Нуреев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2032,51 +2032,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.footballparadise.com/the-ballet-of-the-masses-football-and-dance-from-shostakovich-to-pop-robson/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Балетный банда́ж — это специализированное нижнее белье для классических танцев. Ранние модели были довольно неудобными, из-за чего в английском языке они получили прозвище, которое можно перевести как «ИКС». Какое слово мы заменили на «ИКС»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">щелкунчик</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2094,51 +2094,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.dancebelt.info/17165091C1D94631B10E/vintage-dance-belts.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ольга Сарницкая</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В известном сериале, каждый раз, когда герои отправляются на выезд в некий город, в небе можно увидеть ЩЕЛКУНЧИКА. Какие два слова в тексте вопроса заменены на «ЩЕЛКУНЧИК»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Голубая луна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2159,51 +2159,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Ted Lasso, s01e10. The Hope That Kills You.
 2. Ted Lasso, s02e9. Beard After Hours.
 3. Ted Lasso, s03e11. Mom City.
 4. https://en.wikipedia.org/wiki/Blue_Moon_(1934_song)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, ИКС в тексте вопроса — замена. В конце 1910-х некоторые люди отказывались от жизненно важного продукта, потому что «ИКС» работал на военную промышленность. Что другой «ИКС» сделал впервые в 2024 году?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выиграл Бундеслигу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2234,51 +2234,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.medicalnewstoday.com/articles/the-flu-pandemic-of-1918-and-early-conspiracy-theories
 2. https://www.cbssports.com/soccer/news/bayer-leverkusen-win-bundesliga-for-first-time-in-119-year-history-after-beating-werder-bremen-5-0/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в тексте вопроса изменено одно слово. Триатлонистка Даниэла Риф пять раз выигрывала чемпионаты мира в дисциплине Ironman [айронмэн] и установила действующий рекорд мира на этой дистанции. По наблюдению автора вопроса, из НИХ под постом Риф об уходе из спорта можно собрать стадион. Кто ОНИ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">козлы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2309,51 +2309,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.instagram.com/p/C-16MlsNXTi/
 2. Наблюдения автора вопроса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дуплет. Два вопроса по тридцать секунд обсуждения.
 1. Первый вопрос дуплета
 ТАКОЙ дипломатией некоторые исследователи называют политику, в рамках которой Китай в начале 2020-х годов поставлял в развивающиеся страны медицинское оборудование и лекарства. Какое слово заменено на слово «ТАКАЯ»?
 2. Второй вопрос дуплета
 Ми́хал Люби́на отмечает, что в начале 1980-х годов СЯКАЯ дипломатия парадоксальным образом реанимировала советско-китайские отношения. Какое слово заменено на слово «СЯКАЯ»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. коронная, 2. похоронная</w:t>
       </w:r>
@@ -2388,51 +2388,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ecdpm.org/work/testing-the-relationship-chinas-corona-diplomacy-in-africa
 2. Michał Lubina: Niedźwiedź w objęciach smoka. Jak Rosja została młodszym bratem Chin, https://ibb.co/3dW1Ky3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В фильме Але́на Рене́ француженка приезжает в другую страну и заводит короткий роман с местным мужчиной. Героиня понимает, что больше не увидится с возлюбленным, и постоянно повторяет, что не хочет возвращаться в родной город. Напишите название этого небольшого города, обе гласные в котором одинаковы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Неве́р</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2492,51 +2492,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор: Артём Рожков (Ульяновск)
 Преамбула к туру (обязательно огласить командам):
 Вам предстоит сыграть концептуальный тур. В его основе лежит книга Юкиты Аяцудзи в жанре хонкаку. Хонкаку – это классический детектив, написанный по всем канонам жанра, но действие разворачивается в Японии. Вместе с героями романа вам предстоит раскрыть дело, отвечая на 15 вопросов и постепенно двигаясь от завязки к кульминации. Необходимые детали сюжета будут изложены текстом между вопросами – этот текст ведущий будет читать бегло, не под запись. Также для вашего удобства будет раздаточный материал – прежде всего, карта места действия и список персонажей. Раздаточный материал будет относиться не к отдельным вопросам, а к туру в целом – его вы получите в определённые моменты сюжета.
 Редактор благодарит за тестирование и ценные замечания Иделию Айзятуллову, Кирилла Андреева, Антона Березанского, Екатерину Виноградову, Павла Деревянкина, Елизавету Иванову, Майка Иванова, Анну Коробкину, Михаила Лазарева, Дмитрия Павлова, Александра Петракова, Михаила Пожарова, Андрея Скиренко, Дмитрия Стальнухина, Наиля Фарукшина, Олега Христенко, Максима Шиловского и Алексея Шматкова. Особая благодарность – Максиму Янке, ведь именно после его турнира «Убийство в Дотехино» редактор задумал написать свой детективный тур КВРМ, но без комаров, фикусов и секса с собаками.
 [Примечание: при отыгрыше тура в рамках фестиваля между вопросами давалась информация не под запись и раздаточный материал. При публикации пакета в базу эта информация была оформлена как раздаточный материал.]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Действие разворачивается в городе О. одной японской префектуры, а также на расположенном неподалёку небольшом скалистом острове Цунодзи́ма. Эксцентричный архитектор Сэ́йдзи Накаму́ра выстроил на острове Голубую виллу, в которой жил вместе со своей семьёй, однако в сентябре 1985 года случилась страшная трагедия: вилла сгорела, а на её руинах полиция нашла два трупа – самого Сэйдзи и его жены Кадзу́э. В телах погибших обнаружили высокое содержание снотворного, а оба трупа обгорели, что несколько затруднило опознание. Кадзуэ нашли в той же комнате. Она умерла от удушья – орудием убийства стала верёвка или шнурок. Кроме того, у неё была отрублена левая кисть. Обнаружить руку на пожарище не удалось.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
@@ -2616,51 +2616,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юкито Аяцудзи, «Убийства в десятиугольном доме».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Полгода на острове никто не появлялся. Начало марта 1986 года. На остров приезжает убийца.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
@@ -2740,51 +2740,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юкито Аяцудзи, «Убийства в десятиугольном доме».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В университете города О. много лет действует детективный клуб. Студенты собираются после занятий, читают и обсуждают остросюжетную литературу, а также сочиняют детективные рассказы. Дядя одного из них покупает землю на Цунодзиме, чтобы в дальнейшем застроить её для туристов. Однако работы начнутся ещё не скоро. Поэтому семь членов клуба решают провести на острове каникулы и отправляются туда в последнюю неделю марта 1986 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Члены детективного клуба – японцы, но называть друг друга предпочитают заграничными именами. Так, в псевдониме одного из них можно найти реку, протекающую в Южной Европе. А какой полудрагоценный камень можно откопать в псевдониме другой студентки?</w:t>
       </w:r>
     </w:p>
@@ -2817,51 +2817,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юкито Аяцудзи, «Убийства в десятиугольном доме».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Детективы нанимают местных рыбаков, которые отвозят их на остров и договариваются забрать через неделю. Детективы решают поселиться в десятиугольном доме.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
@@ -2953,51 +2953,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юкито Аяцудзи, «Убийства в десятиугольном доме».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внешние стены дома имели форму правильного десятиугольника. Внутри находится холл – малый декагон, образованный прилегающими друг к другу отдельными блоками – десятью комнатами трапецевидной формы. Накамура не только спроектировал дом, но и продумал до мельчайших деталей его интерьер, мебель и даже кухонную утварь. В потолке холла было сделано десятиугольное окно, поэтому днём он освещался солнечным светом. В центре холла стоял большой деревянный стол – разумеется, тоже десятиугольный, за которым было десять стульев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
@@ -3089,51 +3089,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юкито Аяцудзи, «Убийства в десятиугольном доме».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Утром этого же дня на Большой Земле выпускник университета и бывший член детективного клуба Такаа́ки Кавамина́ми получил письмо. Письмо состояло из одной фразы – «Тио́ри, которую вы убили – моя дочь». Письмо было напечатано на принтере. Адреса отправителя не было, а на конверте стояло лишь имя – Сэйдзи Накамура. 
 Больше года назад, в январе 1985 года, Клуб детективов устроил новогоднюю вечеринку, куда пригласили и Тиори. Причиной её смерти стал сердечный приступ, спровоцированный алкогольным отравлением. Но Такааки ушёл раньше и не смог предотвратить несчастный случай. Получается, ему предъявил обвинение… покойник?! Такааки обзвонил членов детективного клуба. Их родители рассказали, что те тоже получили какие-то письма, но поговорить ни с кем из студентов не получилось, потому что все уехали на остров. 
 Тогда Такааки отправился к Кодзи́ро – младшему брату Сэйдзи. Оказалось, что тот получил такое же письмо, но в нём было только два слова: «Тиори убили». Также Кодзиро рассказал, что после смерти брата земля и постройки на Цунодзиме достались ему, но месяц назад он продал их какому-то риэлтору.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В первый день своего расследования Такаа́ки Кавамина́ми выглядел усталым и невыспавшимся, и ему постоянно мерещился стук костей, поскольку всю ночь Ван Гог ждал мир. Какие три слова мы заменили в предыдущем предложении?</w:t>
@@ -3168,51 +3168,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юкито Аяцудзи, «Убийства в десятиугольном доме».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ночью Такааки отправился к Кёити Морису́ – ещё одному члену детективного клуба. Тот сказал, что не поехал на остров со всеми, так как за каникулы планировал написать картину. Как раз сегодня он был в горах и сделал набросок. Выяснилось, что Морису́ также получил письмо – оно состояло из фразы «Вы убили Тиори». Морису рассказал, что был влюблён в Тиори и считает себя одним из виновников её смерти, так как был на той вечеринке и мог отговорить её от употребления алкоголя, но не стал этого делать. Кёити присоединился к расследованию, но сказал, что из-за недостатка свободного времени не сможет ездить с Такааки, и будет вести его из своего дома. Они договорились, что днём Такааки будет опрашивать свидетелей и собирать улики, а по ночам они будут встречаться и обсуждать ход дела. 
 На острове же в первый день никаких происшествий не было. Эллери показывал карточные фокусы. Вану нездоровилось, и он ушёл спать пораньше. Остальные остались беседовать в холле.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Вечером первого дня Орци рассказывает друзьям, что до 12 века Япония находилась под влиянием Китая, поэтому в «Манъёсю́» ПЕРВАЯ упоминается в несколько раз чаще, чем ВТОРАЯ. Назовите ПЕРВУЮ и ВТОРУЮ словами, которые начинаются на одну и ту же букву.</w:t>
       </w:r>
@@ -3258,51 +3258,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юкито Аяцудзи, «Убийства в десятиугольном доме».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Второй день, Большая Земля. Такааки нанёс визит жене садовника Сэйити Ёсикавы. Та опровергла информацию о том, что у Сэйити был роман с Кадзуэ Накамурой, но рассказала, что телосложение у садовника было такое же, как у хозяина дома, и группы крови тоже совпадали. После этого Такааки предположил, что садовник скорее всего убийцей не является, а Сэйдзи Накамура мог инсценировать свою смерть. Также Такааки выяснил, что Сэйдзи почему-то недолюбливал свою дочь и даже не пришёл на её похороны.
 Второй день, Цунодзима. Агата, проснувшись первой, обнаружила, что дверь в комнату Орци приоткрыта, окно распахнуто, а сама Орци лежит мёртвая на кровати, а на левой руке отсутствует кисть. Осмотрев тело, По констатировал, что смерть наступила ранним утром, жертва была задушена нейлоновой верёвкой, а кисть была отрезана уже после смерти. Саму кисть найти не удалось.
 В компании повисла атмосфера недоверия, детективы начали подозревать друг друга.
 Третий день, Цунодзима. Шестёрка детективов пьёт кофе. Внезапно Карр упал и задёргался в конвульсиях, и вскоре умер. Сомнений не оставалось – его отравили. В ходе обсуждения выяснилось, что яд мог подбросить кто угодно и когда угодно. Однако чашки принесли с кухни одновременно, и на вид казались абсолютно одинаковыми, поэтому возник вопрос – а как убийце удалось подстроить, чтобы яд достался именно Карру? И как убийца (если это кто-то из присутствующих) сам не получил отравленный кофе?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -3338,51 +3338,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юкито Аяцудзи, «Убийства в десятиугольном доме».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Третий день, Большая Земля. Такааки едет на побережье и опрашивает рыбаков. Те рассказали, что сразу после пожара на Голубой вилле неоднократно видели, как в Десятиугольном доме горит свет, а по острову бродит фигура в белом. Рыбаки предположили, что это призрак Сэйдзи Накамуры. 
 Четвёртый день, остров. Детективы предполагают, что, возможно, убийца не среди них, а кто-то извне. Эллери говорит, что в Голубой вилле может быть подвал, где убийца мог бы прятаться. После завтрака детективы идут осматривать руины виллы. И подвал действительно находят.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В этом вопросе ИКС и АЛЬФА заменяют другие слова. Спускаясь в подвал Голубой виллы, Эллери споткнулся и едва не сломал шею. Впоследствии выяснилось, что у ИКСА пропала АЛЬФА. Автор вопроса назвал словом ИКСАЛЬФА героиню советской песни. Как звали эту героиню?</w:t>
       </w:r>
@@ -3416,51 +3416,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юкито Аяцудзи, «Убийства в десятиугольном доме».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Однако никаких следов пребывания человека в подвале не нашли. 
 Четвёртый день, Большая земля. Такааки вновь поехал к Кодзиро и поделился своими подозрениями, что Накамура мог инсценировать собственную смерть. Кодзиро признаётся, что всё было не так, а трагедия, развернувшаяся в сентябре – это не два убийства, а убийство и самоубийство. Оказывается, Кадзуэ любила не Сэйдзи, а его брата, а Тиори на самом деле является дочерью Кодзиро. После её смерти Кадзуэ совсем отдалилась от мужа. Терзаемый ревностью и неразделённой любовью, он убил сначала её, а потом и себя, устроив пожар в Голубой вилле. Чтобы не чувствовать боли, Сэйдзи выпил снотворное. Перед самоубийством Сэйдзи отрезал левую кисть руки Кадзуэ, на которой та носила обручальное кольцо, и отправил брату по почте. Напоследок Кодзиро показывает глицинию в своём саду, которую он посадил в день рождения Тиори. Именно под ней Кодзиро и закопал руку Кадзуэ. 
 День пятый, остров. Утром в умывальной комнате найдена мёртвой Агата.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Агата следила за своей внешностью, а макияж выбирала в зависимости от настроения. Вот почему, обсуждая причину смерти Агаты, один из студентов сравнил ТАКУЮ ЕЁ с бомбой замедленного действия. Назовите ТАКУЮ ЕЁ двумя словами, которые начинаются на соседние буквы алфавита.</w:t>
@@ -3507,51 +3507,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юкито Аяцудзи, «Убийства в десятиугольном доме».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Леру исчез. Днём его находят на улице с проломленной головой. В живых остаются Эллери, Ван и По. Ребята обвиняют друг друга, пока Эллери не говорит, что, вероятно, убийца не один из них: его нужно найти, вычислить и обезвредить. 
 По курит сигарету. Внезапно он падает и через минуту умирает – сигарета оказывается отравленной. Ещё одна бомба замедленного действия… Тело По переносят в его комнату. И тут Эллери озаряет догадка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В этом вопросе слова ИКС и ВТОРАЯ являются заменами. Эллери предположил, что 11-угольная чашка в 10-угольном доме – это намёк на ВТОРУЮ, причём чашка служит ИКСОМ.  В произведении конца XX века ИКСОМ ко ВТОРОЙ становится фраза… На каком языке?</w:t>
       </w:r>
@@ -3597,51 +3597,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юкито Аяцудзи, «Убийства в десятиугольном доме».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Пятый день, вечер, остров. Ван и Эллери спускаются в подвал. Оказывается, что из него хорошо просматривается и прослушивается холл – человек, скрывающийся в подвале, был бы в курсе всех разговоров и планов детективов. Эллери предполагает, что в подвал можно попасть снаружи через тайный ход. И действительно, ребята находят дверь. Эллери открывает её и кричит. За дверью скрывается ход наружу, но на полу лежит полуразложившееся тело. Кто это – неизвестно, но детективы почти уверены, что перед ними пропавший садовник – Сэйити Ёсикава. Внезапно раздаётся глухой удар и повествование прерывается… Через полчаса Десятиугольный дом уже объят пламенем.
 Шестой день, утро, Большая Земля. Такааки узнаёт, что Десятиугольный дом сгорел, и все члены детективного клуба найдены мёртвыми. Он звонит Морису́.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Когда Такааки Каваминами позвонил Кёиси Морису и сообщил, что десятиугольный дом сгорел, а все члены детективного клуба погибли, тот был шокирован и даже сказал, что ЭТО ещё не наступило. Назовите ЭТО.</w:t>
       </w:r>
@@ -3675,51 +3675,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юкито Аяцудзи, «Убийства в десятиугольном доме».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Такааки и Морису едут на остров. Он полон людьми – полиция, родители убитых. Полицейские сообщают, что в доме найдено семь обгоревших трупов. Почти все они были убиты до того, как сгорели. Исключение – тело Эллери: он погиб от огня и дыма. Морису предполагает, что всех убил Эллери, а после совершил самоубийство.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Так кто же всё-таки убил всех детективов на острове? Напишите или того, кто находится в поле «ответ», или того, кто находится в поле «зачёт».</w:t>
       </w:r>
     </w:p>
@@ -3764,51 +3764,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юкито Аяцудзи, «Убийства в десятиугольном доме».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Почему же Орци лишилась кисти? Дело в том, что она была близкой подругой Тиори, и после её смерти взяла кое-что на память. Впрочем, проблема была не в самом предмете, а в НИХ. Назовите ИХ словом латинского происхождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">инициалы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3827,51 +3827,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юкито Аяцудзи, «Убийства в десятиугольном доме».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: кавычки и заглавную букву в слове «Полиция» не озвучивать] 
 Поначалу убийце всё сошло с рук, однако в итоге полиция неожиданно получает доказательства. Дело в том, что, готовя преступление, сомневающийся Ван изложил свой план в ЭТОМ, тем самым как бы доверив свою судьбу стихии. ЭТО появилось благодаря «Полиции». Назовите ЭТО по-русски или по-английски.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">письмо в бутылке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -3929,51 +3929,51 @@
       <w:r>
         <w:t xml:space="preserve">Тур 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин, Артём Семёнов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы: Артём Семёнов, Наиль Фарукшин.
 Редакторы благодарят за помощь в подготовке пакета Иде́лию Айзяту́лову, Антона Береза́нского, Дмитрия Бо́рока, Александра Булавчука́, Алексея Виноку́рова, Людмилу Губа́еву, Мансу́ра Зиятди́нова, Майка Иванова, Максима Карачуна́, Александра Каря́сова, Наталью Ко́мар, Сергея Кру́пника, Николая Лёгенького, Максима Мерзляко́ва, Игоря Мо́кина, Веру Мо́нину, Александра Печёного, Владиславу Пло́хих, Дмитрия Пономарёва, Жанну Подоля́к, Юрия Ра́зумова, Анастасию Рубашкину, Антона Саксо́нова, Андрея Скире́нко, Дмитрия Стальну́хина, Дмитрия Тарары́кова, Антона Тахта́рова, Ивана Фролова, Романа Цурка́на и Валерия Юдачёва.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Персонаж фильма «Шоссе в никуда» ожидает исполнения приговора за убийство. Однако вскоре герой оказывается на свободе. В самом конце фильма у персонажа неожиданно начинает дымиться голова. Николай Пономарёв отмечает, что один из участков этого шоссе проходит по НЕМУ. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мост через Совиный ручей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4006,51 +4006,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. «Шоссе в никуда» (Lost Highway), реж. Д. Линч, 1997. 
 2. Шоссе в никуда. // Википедия. // https://archive.ph/SbrZM#selection-1099.235-1111.23; https://archive.ph/SbrZM#selection-1131.257-1131.410 
 3. Bierce A. An Occurrence at Owl Creek Bridge. // https://archive.ph/uLVpr
 4. Пономарёв Н. Совы не то, чем кажутся. // Medium. // https://medium.com/@for_noone/a368965c1f9f/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Семёнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: сделать интонационную паузу после слова «состава»]
 В Минске проблему решали иначе. Для этого специально собрали состав из десятка плацкартных вагонов и не менее пяти вагонов-ресторанов, а затем перегнали его на одну из тупиковых веток и оставили там на некоторое время. На следующий день после отправления этого состава на центральный вокзал города приехал другой, специальный поезд. Что он привёз?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">олимпийский огонь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -4084,51 +4084,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Селенкова М. Зачистка Москвы перед Олимпиадой-80: выслали бомжей и преступников за 101-й километр, но оставили проституток-шпионок. // Sports.ru. // https://archive.ph/LHroj 
 2. За 101 километр: как Минск избавлялся от путан перед Олимпиадой-80. // Sputnik Беларусь. // https://archive.ph/AFm8F 
 3. Москва–1980. Факел. // Olympics.com. // https://archive.ph/y9JMT#selection-477.0-477.267 
 4. Летние Олимпийские игры 1980. // Википедия. // https://archive.ph/pakxW#selection-693.3-721.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Анна Сидельникова пишет, что Эдуа́р Мане́ будто бы обвиняет зрителя картины «Расстрел императора Максимилиана» в бездействии. По мнению Сидельниковой, в нижней части картины зритель мог увидеть ЕЁ. Назовите ЕЁ двумя словами, которые начинаются на соседние буквы алфавита.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">свою тень</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4159,51 +4159,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Сидельникова А. Расстрел императора Максимилиана I. // Артхив. // https://archive.ph/Fk1j0, https://archive.ph/bycsJ 
 2. Вторая Мексиканская империя. // Википедия. // https://archive.ph/l4njl#selection-1515.0-1667.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Семёнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Gigantic mess
 Kiddi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В рецензии на одну книгу Станислав Лем отмечает, что главного героя постигает большая беда. Друг этого героя носит фамилию Кидди. На какую английскую букву начинается имя этого друга?</w:t>
       </w:r>
@@ -4249,51 +4249,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Лем С. Абсолютная пустота. — Гигамеш. // https://archive.ph/QM2Fc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Семёнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Из-за кризиса, который случился в Японии после Второй мировой войны, суды разбирали много дел о торговле на чёрном рынке. Рассказывают, будто один принципиальный судья решил поставить эксперимент и через некоторое время... Закончите предложение тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">умер от голода</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4323,51 +4323,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Stalker N.K. Japan. History and Culture from Classical to Cool. — Oakland: University of California Press, 2018. — PP. 331–332. // https://archive.ph/2gXG1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Семёнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По словам публициста, ещё в XIV [четырнадцатом] веке участник народного восстания Нико́ла Габри́ни однажды прикинулся ИМ, чтобы остаться неузнанным. Назовите ЕГО одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">угольщик</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4399,51 +4399,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Cola di Rienzo. // Wikipedia. // https://archive.ph/sq3H2#selection-2365.0-2409.1 
 2. Тозо Феи А. Римские тайны. — М.: ОГИ, 2023. — Вторая ночь. — Последний из трибунов. // https://archive.ph/rd9qC
 3. Carbonari. // Wikipedia. // https://archive.ph/Et1vh#selection-2309.0-2339.42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Биограф отмечает, что известный уроженец Нюрнберга мог с полным основанием повторить цитату «Аз есмь дверь», и обращает внимание на стилистику его самого известного ИКСА. Назовите ИКС одним словом, а также этого человека.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[авто]портрет, [Альбрехт] Дюрер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4464,51 +4464,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Вчерашняя А. Альбрехт Дюрер. // Артхив. // https://archive.ph/p7G9l, https://archive.ph/WKVzc 
 2. Евангелие от Иоанна. 10:9. // https://archive.ph/L1AnU 
 3. Albrecht Dürer. // Wikipedia. // https://archive.ph/gtvhn#selection-3921.1-3947.1 
 4. Self-Portrait (Dürer, Munich). // Wikipedia. // https://archive.ph/VjTw0#selection-1847.108-1857.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Семёнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По словам Фила Мэ́сси, современные астрономы по ИХ длине пытаются заранее определить, будут ли условия для работы благоприятными. На НИХ обращают внимание и совсем далёкие от науки люди. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">инверсионные следы [самолётов]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4540,51 +4540,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Levesque E. The Last Stargazers. The Enduring Story of Astronomy’s Vanishing Explorers. — Naperville, Illinois: Sourcebooks, 2020. — Chapter One. First Light. // https://archive.ph/mzd4O 
 2. Contrail. // Wikipedia. // https://archive.ph/ldPZL#selection-2123.0-2123.209 
 3. Chemtrail conspiracy theory. // Wikipedia. // https://archive.ph/9rPNM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Однажды жена красавца-лётчика Никоди́ма Поляко́ва нашла его записную книжку. Оправдываясь, Поляков сказал, что ДЕЛАЛ ЭТО. Уильям и Фанни, ДЕЛАЯ ЭТО в первой половине XIX века, остановились на европейском городе. Назовите фамилию Уильяма и Фанни.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Найтингейл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4615,51 +4615,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Лайба А. Квадратура полярного круга. Арктика и Антарктика глазами очевидцев. 1937 – 2004. — М.: Центрполиграф, 2015. — С. 39–40.
 2. Florence Nightingale. // Wikipedia. // https://archive.ph/ftF7a#selection-3693.0-3725.60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3590925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -4737,51 +4737,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Kearse S. The Misguided Satire of American Fiction. // The Nation. // https://archive.ph/BcRzR#selection-1281.24-1285.187 
 2. Grabar H. Nabe or Hood? A Brief History of Shortening 'Neighborhood'. // Bloomberg. // https://archive.ph/Hhar3#selection-1777.132-1789.91</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Накануне известный человек совершил ночную прогулку. По совпадению, в это время ему вспомнилась сцена из фильма более чем столетней давности, в которой наглядно показывается прибытие. Назовите этого человека.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Салма́н] Ру́шди</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4800,51 +4800,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Rushdie S. Knife. Meditations After an Attempted Murder. – New York: Random House, 2024. — 1. Knife. // https://archive.ph/IpePk
 2. «Путешествие на Луну» (Le Voyage dans la Lune), реж. Ж. Мельес, 1902. — 7-я минута. // https://youtu.be/25SDZJ_5R0k?t=379</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Данные о большом количестве калия в звёздных вспышках, полученные одной группой астрономов в 1960-х годах, другие их коллеги подтвердить не смогли. Чтобы найти источник ошибки, астрономы с помощью научного оборудования исследовали ЕГО. Назовите ЕГО, использовав два слова, которые начинаются одинаково.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">спектр [пламени] спичек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4875,51 +4875,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Barbier, D. &amp; Morguleff, N. A Potassium-Flare Star. // Astrophysical Journal. — Vol. 136. — P. 315. // https://articles.adsabs.harvard.edu//full/1962ApJ...136..315B/0000315.000.html
 2. Robert F. Wing et. al. Potassium Flares. // Publications of the Astronomical Society of the Pacific. — Vol. 79. — No. 469. — P. 351. // https://articles.adsabs.harvard.edu//full/1967PASP...79..351W/0000351.000.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Винчестерский епископ Генри, посетивший Рим в 1151 году, объяснял, что хотел помешать местным жителям вернуться к язычеству. В начале XIX века известный аналогичными действиями соотечественник Генри ссылался на указ, официальной копии которого в архивах не нашли до сих пор. Назовите этого соотечественника.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Томас Брюс, седьмой граф] Э́лгин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4950,51 +4950,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Thompson E.L. Possession. The Curious History of Private Collectors from Antiquity to the Present. — New Haven, London: Yale University Press, 2016. — Chapter 1. The Powers and Perils of the Antique. // https://archive.ph/jxghy
 2. Thomas Bruce, 7th Earl of Elgin. // Wikipedia. // https://archive.ph/Z6m0a#selection-2807.0-2904.0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Вплоть до середины 2000-х Ви́ктор О́рбан профессионально занимался не только политикой. Дани́с Муста́фин обратил внимание, что с принятием решений у Орбана не очень, а вот уровень агрессии максимальный. Назовите то, откуда Мустафин взял эти данные.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Football Manager [фу́тбал менеджер]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5026,51 +5026,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. В 2006 году текущий премьер-министр Венгрии Виктор Орбан был в Football Manager. // Footourism. // https://archive.ph/PqyK4 
 2. Viktor Orbán. // Wikipedia. // https://archive.ph/egqhT#selection-12171.0-12338.0 
 3. Mortimer T. What game is Viktor Orbán playing? // The Parliament. //  https://archive.ph/JUwDf#selection-965.0-969.314</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Семёнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Фи́лип Дик писал доносы в ФБР на своих знакомых. По словам жены, некоторые доносы подверженный паранойе писатель запечатывал, наклеивал на них марку и бросал в почтовый ящик. Что мы заменили в предыдущем предложении?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">мусорное ведро</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5129,51 +5129,51 @@
         <w:t xml:space="preserve">Тур 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Макаров, Илья Орлов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы: Илья Орлов (Энгельс — Санкт-Петербург) и Дмитрий Макаров (Чайковский — Санкт-Петербург).
 Редакторы благодарят за тестирование вопросов следующих людей: Иделия Айзяту́лова, Антон Береза́нский, Даниил Боинча́ну, Дмитрий Бо́рок, Екатерина Виногра́дова, Михаил Грице́нко, Павел Деревя́нкин, Егор Додо́нов, Александр Ерми́шкин, Наталья Ко́мар, Анна Коро́бкина, Дамир Ма́ликов, Дмитрий Па́влов, Егор Пале́ха, Александр Петрако́в, Александр Пече́ный, Тимур Сайфу́ллин, Антон Саксо́нов, Ольга Сарни́цкая, Андрей Солда́тов, Дмитрий Стальну́хин, Наиль Фару́кшин, Айрат Шаки́ров, Максим Шило́вский, Алексей Шматко́в, команда «Заговор лемуров» (Саратов).
 Ведущему: просьба по возможности читать сначала комментарии, а затем правильные ответы.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 61</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">trip — падать, запинаться</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В прошлом веке существовал слух, что высушенная и измельчённая ОНА может вызывать психоделический эффект. В статье об этом слухе обыгрывается многозначность слова «trip» [трип], а также приведена иллюстрация, на которой на месте третьего глаза человека наклеен характерный элемент. Назовите ЕЁ двумя словами.</w:t>
       </w:r>
     </w:p>
@@ -5220,51 +5220,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://doubleblindmag.com/smoking-banana-peels-hoax/
 2. https://translate.google.ru/details?sl=en&amp;tl=ru&amp;text=to trip&amp;op=translate
 3. https://tvtropes.org/pmwiki/pmwiki.php/Main/BananaPeel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Макаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 62</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1562100"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -5341,51 +5341,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Арчертаг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Орлов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 63</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Существует, как ни парадоксально, АЛЬФА ИКСА. Находится она на расстоянии примерно 35 световых лет от нас. Иногда АЛЬФА — это ИКС. Назовите АЛЬФУ и ИКС словами, начинающимися на парные согласные.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">дельта, треугольник</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5415,51 +5415,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Дельта_Треугольника</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Орлов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 64</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В Средние века устройство собора отражало представления людей о мире, в котором они живут. Поэтому в одной статье гаргульи, обычно находившиеся в экстерьере собора, уподобляются ИМ из известного выражения. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">драконы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5490,51 +5490,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Гаргулья 
 2. https://ru.wikipedia.org/wiki/Hic_sunt_dracones</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Макаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Тон Ше́парда — это иллюзия бесконечно повышающегося звука, высота которого на самом деле не меняется. Тон Шепарда описывают как звуковой аналог того, что в английском называют столбиком ИКСА. Какая профессия заменена ИКСОМ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">парикмахер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5565,51 +5565,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Barber's_pole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Орлов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 66</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">А́ртур А́пфилд описал многоступенчатый процесс, включавший, в том числе, растворение в кислоте. Однако позже Апфилд понял, что таким образом не оставил шансов своему Бо́ни. Ответьте максимально точно, кем был Бони?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">детективом [из произведения Артура Апфилда]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5640,51 +5640,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Arthur_Upfield 
 2. https://en-academic.com/dic.nsf/enwiki/1309518#Upfield_searches_for_a_plot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Макаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 67</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Майк Рэ́мптон считает, что массовая автоматизация процесса, произошедшая в середине XX века, способствовала появлению ЕГО, ведь теперь обеспечивалась приватность. Назовите ЕГО тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">секс по телефону</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5715,51 +5715,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://getmaude.com/blogs/themaudern/the-history-of-phone-sex 
 2. https://en.wikipedia.org/wiki/Switchboard_operator</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Макаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 68</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Радостный герой одного романа образно говорит о хаотичном сияющем созвездии в постоянном движении. Ответьте, используя аббревиатуру, где герой и его жена в этот момент находятся.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в кабинете УЗИ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5789,51 +5789,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Хуан Габриэль Васкес. Шум падающих вещей (скриншот — https://imgur.com/a/eBhBVs4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Макаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 69</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Героиня американского фильма конца 1970-х, готовясь к семейному празднику, тщетно пытается успеть за четырёхрукой инопланетянкой по имени Гурма́нда, которая является пародией на НЕЁ. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Джулия Чайлд</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5864,51 +5864,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Star_Wars_Holiday_Special 
 2. https://en.wikipedia.org/wiki/Julia_Child</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Макаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5248275"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -5986,51 +5986,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Новоселье_(картина_Петрова-Водкина) 
 2. ЛОАВ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Орлов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 71</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Виктор Кутково́й считает, что на картине «Новоселье» — явная ОНА. Назовите ЕЁ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">вечеря</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6060,51 +6060,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Новоселье_(картина_Петрова-Водкина)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Орлов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 72</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1932 году Джона Смита приговорили к повешению после сложного следствия. Показания по делу дал в том числе и ЭТОТ ЧЕЛОВЕК, с которым Смит общался незадолго до преступления. Назовите ЭТОГО ЧЕЛОВЕКА.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артур Апфилд</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6134,51 +6134,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Murchison_Murders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Макаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 376 году началась ОНА. Назовите ЕЁ, использовав три слова с одинаковым корнем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">четвёртая четверть четвёртого века</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6196,51 +6196,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">общие соображения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Орлов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 74</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Лингвист Роман Якобсо́н пишет, что даже когда горец идёт по равнине, его походка всё равно будет напоминать шаг танцора. Под горцем он подразумевает ИКСА, а под равниной — АЛЬФУ. Назовите ИКСА и АЛЬФУ словами, начинающимися на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">поэт, проза</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6270,51 +6270,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Роман Якобсон: Заметки о прозе поэта Пастернака (https://koppel.pro/guest/zametki-o-proze-poeta-pasternaka-8851)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Орлов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 75</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Когда Рудо́льфа Ко́ха, создавшего около двадцати ИХ, просили по почте прислать бесплатный образец, тот просто отвечал: «Поцелуй меня в задницу!». Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">шрифт</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6371,51 +6371,51 @@
       <w:r>
         <w:t xml:space="preserve">Тур 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор: Максим Мерзляко́в (Воронеж).
 Редактор благодарит за тестирование вопросов и ценные замечания Дмитрия Богда́нова, Павла Деревя́нкина, Диану Ильягу́еву, Анастасию Кали́нину, Сергея Ко́рнева, Александра Кругло́ва, Сергея Кру́пника, Наталью Митя́еву, Вадима Молда́вского, Дмитрия Пономарёва, Антона Саксо́нова, Марию Смирно́ву, Антона Тилипма́на, Наи́ля Фару́кшина, Владимира Чесноко́ва и Олега Шевцо́ва.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 76</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: максимально разборчиво прочитать слово «согласные», чтобы его не спутали со словом «гласные»!]
 Героиня Э́рин Моргенште́рн — иллюзионистка, обладающая сверхъестественными способностями. На представлениях, обставленных в мрачном стиле, она выступает с помощником, а на предложение взять второго говорит, что не любит жить воспоминаниями. Напишите имя помощника, в котором три разные согласные.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ху́гин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -6447,51 +6447,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Э. Моргенштерн. Ночной цирк; https://tinyurl.com/4aye66xw
 2. https://ru.wikipedia.org/wiki/Хугин_и_Мунин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 77</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В стихотворении Владимира Све́шникова-Ке́мецкого псалмы сменились бранью, а ладан — махо́ркой. Это стихотворение было написано в 1930 году в НЁМ. Назовите ЕГО как можно короче.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">СЛОН</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6522,51 +6522,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://tinyurl.com/5a9cfdp3
 2. https://ru.wikipedia.org/wiki/Соловецкий_лагерь_особого_назначения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 78</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В начале 1930-х состоялись массовые репрессии крестьян. Говоря о том, что среди погибших не было громких имён, но счёт шёл на миллионы, один автор процитировал Нобелевскую лекцию, уподобив крестьянство ЕМУ. Назовите ЕГО коротким словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">хор</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6597,51 +6597,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://tinyurl.com/y4mrzppe
 2. И. Бродский. Нобелевская лекция; https://tinyurl.com/4e9zsadc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 79</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: не обращать внимания команд на кавычки в тексте вопроса!]
 Дуплет: два вопроса по 30 секунд обсуждения каждый.
 1. В одном из выпусков американской телепередачи Джон Белу́ши появился на танцпо́ле в японском костюме и с ката́ной. Первое слово в названии выпуска — «Samurai» [сэ́мурэй], а сам выпуск — пародия на «НЕЁ». Назовите ЕЁ тремя словами.
 2. В песне Джо́нни Кэша «Отходня́к ЕГО» упоминается пиво на завтрак. Ответьте двумя словами: что такое ОНО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Лихорадка субботнего вечера; 2. воскресное утро</w:t>
       </w:r>
     </w:p>
@@ -6676,51 +6676,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Saturday_Night_Live_Samurai
 2. https://en.wikipedia.org/wiki/Sunday_Mornin'_Comin'_Down
 3. https://tinyurl.com/kz5ezpy4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 80</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3448050" cy="2971800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -6798,51 +6798,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Бибоп_и_Рокстеди
 2. https://en.wikipedia.org/wiki/Wyandot_people</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 81</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Один город в штате Иллино́йс основали Сэ́мюэл Э́лдер и Джо́зеф Рид. То, что произошло после основания, Мариа́нна Вулф называет орфографической иронией и предполагает, что у жителей не нашлось денег изменить указатель, нарисованный заезжим художником. Как сейчас называется этот город?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Эльдора́до</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6873,51 +6873,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Eldorado,_Illinois
 2. М. Вулф. Пруст и кальмар. Нейробиология чтения; https://tinyurl.com/46x5pdy6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 82</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В британском романе для проверки работы мозга доктор просит пациента совершать в уме повторяющееся действие, и пациент быстро затрудняется. На помощь приходит сосед по палате, который быстро доходит до начала, и говорит, что это лёгкое упражнение для того, кто любит… Ответьте тремя словами: что именно делать?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">играть в дартс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6949,51 +6949,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Э. Бёрджесс. Доктор болен; https://tinyurl.com/mmnxtpaj
 2. https://ru.wikipedia.org/wiki/Методика_от_100_по_7
 3. https://ru.wikipedia.org/wiki/Дартс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 83</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Согласно писательнице пятнадцатого века, среди НИХ была дифференциация, поскольку некоторых готовили к тому, чтобы держать щит. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">амазонки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -7025,51 +7025,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Кристина_Пизанская
 2. Р. Бакстон. Греческая мифология, сформировавшая наше сознание; https://tinyurl.com/yx54tu9t
 3. https://ru.wikipedia.org/wiki/Амазонки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 84</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В американском романе описан город под названием ОНА, который выглядит как несколько гигантских куполов. Сооружение, построенное первым, названо в честь ЕГО. ЕГО фамилия и имя «ОНА» начинаются на одни и те же две буквы. Назовите ЕЁ и ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артеми́да, Нил А́рмстронг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -7100,51 +7100,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Артемида_(роман)
 2. Э. Вейер. Артемида; https://tinyurl.com/4nzdtx25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 85</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">– Что такое? – удивился Колон. – Я думал, этот проклятый голем разбился…
 – Он там весь собирается. Ну, как мозаика, из кусочков.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Перед вами цитата из вышедшего в 1996 году романа Те́рри Пра́тчетта. Какое слово латинского происхождения упомянул поклонник Пратчетта, комментируя эту цитату?</w:t>
       </w:r>
@@ -7193,51 +7193,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Т. Пратчетт. Ноги из глины; https://tinyurl.com/526yyesb
 2. https://ru.wikipedia.org/wiki/Ноги_из_глины
 3. https://tinyurl.com/ykyhaxn9
 4. https://ru.wikipedia.org/wiki/Терминатор_2:_Судный_день</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">*****ионы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Для неких объектов было предложено более наукообра́зное название из одного слова, которое, помимо смыслового соответствия, отсылает к уроженцу Фра́нкфурта-на-Ма́йне. Какие пять букв скрыты в этом названии?</w:t>
       </w:r>
     </w:p>
@@ -7283,51 +7283,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Н. Горькавый. Осциллирующая Вселенная; https://tinyurl.com/yc52fjxd
 2. https://ru.wikipedia.org/wiki/Шварцшильд,_Карл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 87</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: обратите особое внимание на разное ударение в словах «Замки́» и «За́мки»!]
 Не слишком затронутый цивилизацией район Монма́ртра назывался «Замки́». В девятнадцатом веке в этом районе известный художник написал несколько пейзажей, но гораздо более знамениты написанные этим художником «За́мки». Напишите любое из слов, которые заменены словами «Замки́» и «Замки».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Маки́</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -7360,51 +7360,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Маквис
 2. https://tinyurl.com/tcbndh66
 3. https://ru.wikipedia.org/wiki/Маки_(картина_Ван_Гога)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 88</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Выросшая в культурной семье героиня Э́нтони Бёрджесса говорит, что раньше считала творческих людей голодающими. Её собеседник возражает, отмечая, что в первых двух ИКСАХ постоянно едят. Назовите ИКС двумя словами, которые начинаются на соседние буквы алфавита.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">акт «Богемы»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -7436,51 +7436,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Э. Бёрджесс. Доктор болен; https://tinyurl.com/ywuxtc3j
 2. https://ru.wikipedia.org/wiki/Богема_(опера)
 3. https://ru.wikipedia.org/wiki/Бёрджесс,_Энтони</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 89</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Каким бы плохим ни был этот вопрос, вам придётся его сыграть. Говоря о происхождении морали, один профессор отмечал, что многие АЛЬФЫ появились без особого смысла и в них нельзя найти пользу, а некоторые АЛЬФЫ вредны для общества. Напишите имя и фамилию этого профессора и ответьте, какое слово заменено АЛЬФОЙ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Питири́м Соро́кин, норма</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -7513,51 +7513,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Сорокин,_Питирим_Александрович
 2. П. Сорокин. Общая социология; https://tinyurl.com/ycmb8j53
 3. https://ru.wikipedia.org/wiki/Норма_(Сорокин)
 4. https://ru.wikipedia.org/wiki/Норма_(опера)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 90</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Студент из романа Э́рин Моргенште́рн сторонится развлечений и предпочитает проводить время в библиотеке. Когда подруга просит его о помощи, то в благодарность обещает связать шарф. Какое слово в этом вопросе было пропущено?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Когтевра́на</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -7597,51 +7597,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перестрелка</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 91</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Описывая известную картину, Кеннет Кларк говорит, что художнику БУРУ́НЫ напоминали нелюбимые классические драпировки, а вот мощь БУ́РА он, напротив, очень любил. Какие слова мы заменили словами БУРУН и БУР?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">парус, пар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -7671,51 +7671,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кларк К. Взгляните на картины. — СПб.: Азбука-Аттикус, 2023. — Тёрнер. Снежная буря. // https://archive.ph/AUYik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 92</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В юности Жорж Бата́й готовился стать священником, но позже разочаровался в религии и стал вести беспутную жизнь. По мнению Дени́ Олье́, Батай — это ПРОПУСК. ПРО принял католичество через восемь лет после того, как написал ПУСК. Заполните ПРОПУСК.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Гюисма́нс наоборот.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -7747,51 +7747,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Батай,_Жорж
 2. Ф. Бегбедер. Конец света: первые итоги; https://tinyurl.com/ut5e47v5
 3. https://ru.wikipedia.org/wiki/Гюисманс,_Жорис_Карл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 93</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ДЕЛАТЬ ЭТО определённым образом обязали в 1880-х после жалоб на Уильяма Ганна, который играл ещё и в крикет. Что такое ДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">вбрасывать мяч [из аута] [двумя руками].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -7821,51 +7821,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Ганн,_Уильям_(крикетист)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Орлов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 94</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном из произведений Франца Кафки фигурирует существо по имени Одра́дек [одра́дэк]. Главный герой не может познать это существо и сомневается в его смертности. Анна Ко́сарева отмечает, что Кафка увлекался трудами Платона, и предполагает, что имя персонажа — это ОНА. Назовите ЕЁ тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">частичная анаграмма «додека́эдра».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -7896,51 +7896,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Одрадек
 2. https://ug.ru/tela-platona/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Темирлан Сафаргалиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 95</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Liberty XXXXXXX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В годы Первой мировой войны в США АЛЬФУ на какое-то время стали называть розданным вам словосочетанием. Какие два слова, начинающиеся на одну и ту же букву, заменены АЛЬФОЙ?</w:t>
       </w:r>
     </w:p>
@@ -7985,51 +7985,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.hppr.org/hppr-arts-culture-history/2018-02-21/freedom-fries-liberty-cabbage-the-myth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 96</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Один из героев книги «Убийства в десятиугольном доме» худощав и любит сладкое. В одном из эпизодов книги он сидит, поджав ноги, на нескольких татами, выложенных в форме НЕЁ. Напишите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">L.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -8424,51 +8424,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e022bf5e96e0f2b94e7875b906f08e33bd5bfa0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77c2c95462b77d0d83c68ca1a55088c70dfbd3a4.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee3d39d1b86122d1e4899e676d785772410106b1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68f598f7dde122292d7cd72d14bb456068ff53b5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec319709ae4e91c69b5d61bd6f3434c534c832d5.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51d5fb60d7b69a80aaae6d97cab71525f4176150.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/225e31f39b5a81755e32f1febc916b4bdcc75e6e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3923c4c39ff61089db71ae74b83561387cdeb1c6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e4a8fa90ba80929a1f3000e23017804699e8539.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e022bf5e96e0f2b94e7875b906f08e33bd5bfa0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77c2c95462b77d0d83c68ca1a55088c70dfbd3a4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee3d39d1b86122d1e4899e676d785772410106b1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68f598f7dde122292d7cd72d14bb456068ff53b5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec319709ae4e91c69b5d61bd6f3434c534c832d5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51d5fb60d7b69a80aaae6d97cab71525f4176150.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/225e31f39b5a81755e32f1febc916b4bdcc75e6e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3923c4c39ff61089db71ae74b83561387cdeb1c6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e4a8fa90ba80929a1f3000e23017804699e8539.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 