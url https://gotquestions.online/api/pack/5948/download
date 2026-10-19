--- v0 (2026-09-07)
+++ v1 (2026-10-19)
@@ -59,51 +59,51 @@
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Янке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор — Максим Янке (Нови-Сад)
 Редактор благодарит за помощь в подготовке вопросов: М.Н. [эм эн], Дарью Я́нке, Ама́ля Имангу́лова, Вениамина Печо́рина, Оле́га Кожеду́ба, Илью Кириллова, Дмитрия Сира́зова, Дмитрия Байнака́, Александра Середу́, Вагифа́ Мирзо́ева, Екатерину Виноградову, Алексея Шматко́ва
 Редактор благодарит Ивана Тетерева за комментарий: «как это играть, я хз, но читать понравилось неимоверно»</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2714625" cy="1590675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -169,51 +169,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">мы поставили этот вопрос первым, чтобы вы в течение тура больше не беспокоились, мол, где же этот чёртов Янке оставил этих чёртовых комаров. Из подсказок в вопросе ещё есть вот это: «красным цветом» — намёк на кровь, «замазали» — намёк на обработку мест укусов.
 Комаров в туре больше не будет, честно. Попробуем поговорить о чём‑то другом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в раздатке</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Недавняя знакомая автора вопроса сравнила ИГРЕК с пулом, а ИКС с пирамидой. Назовите ИГРЕК маленькими буквами, а ИКС большими.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">квиз, ЧГК</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -232,51 +232,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">разновидность бильярда «Пирамида» сложнее пула, но играть как будто бы в неё интереснее. Подобную разницу ощутила и знакомая автора вопроса, которая пришла в ЧГК как раз из барных квизов. Формулировка «маленькими» и «большими буквами» намекает на отношение многих чгкшников к квизёрам.
 «Недавняя» — тоже подсказка, ведь где ещё, кроме ЧГК и квизов, женатый 30-летний дядька может невозбранно познакомиться с девушкой?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://x.com/I_can_win/status/1769376856568918267</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">----Image alt text----&gt;Picture 2&lt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
@@ -359,51 +359,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">команда, в которой играет Алиса Тараник, постоянно всех побеждает на белградской площадке. Этот факт вполне себе подтверждает слова Елизаветы Ждановой.
 Предлагаем вам поделиться своим опытом или мнением по поводу сексуальных связей в команде. После публикации вопросов, конечно. [Разрешение задать этот вопрос было получено от Алисы Тараник, скриншоты имеются]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Беседа с Елизаветой Ждановой ☺
 2. Беседа с Алисой Тараник ☺</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">----Image alt text----&gt;Picture 3&lt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
@@ -483,51 +483,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">этим вопросом мы не собирались поднимать дискуссию об использовании иностранных языков в ЧГК. Это вопрос скорее о тонкой грани между красиво скрытыми маркерами и торчащими костылями. В данном случае, увидев знакомые слова и логотип, вы могли дать правильный ответ, так сказать, не приходя в сознание. Надеемся, этот вопрос вам покажется худшим в туре.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://hrkviz.hr/uploads/repository/file/64/php2024_q_a.pdf</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">----Image alt text----&gt;Picture 4&lt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
@@ -609,51 +609,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на раздатке Ирина Федосо́ва — профессиональная плакальщица и причитывальщица, жившая в Заоне́жье. На изображении она уже бабушка, что как бы намекает на причитания. Причитания  были важной составляющей карельской культуры: всякая свадьба, похороны и проводы проходили под причитания профессиональных плакальщиц. Ведущий между предложениями тоже немного попричитал.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.booksite.ru/fulltext/prichitan/text.pdf
 2. https://kizhi.karelia.ru/info/about/newspaper/97/2494.html
 3. https://rk.karelia.ru/special-projects/100-simvolov-karelii/irina-fedosova/</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">----Image alt text----&gt;Picture 5&lt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
@@ -737,51 +737,51 @@
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дело было в 1938 году.
 Перевод анекдота, который мы выбирали по принципу «что покороче», звучит так:
 «— Русский, цыган и сомалиец едут в одной машине. Кто ведёт? — Полицейский».
 Какой анекдот рассказывала Екатерина Янкке, неизвестно. Годы идут, вторая «к» из фамилии пропала, а вот ненависть к тирании — нет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.linguacontact.ru/kak-uchit-finskiy-veselo/
 2. https://www.inkeri.ru/rep/peoples/?id=15122</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">----Image alt text----&gt;Picture 6&lt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
@@ -863,51 +863,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ухажер был из посёлка Оле́ний. Пацан буквально по пятам ходил за своей обожаемой, постоянно звонил (помните эти бесплатные звонки по 3‑5 секунд?) и слал «романтичные» смсочки.
 Конечно, всё это не выглядело так драматично, как в недавно вышедшем сериале под названием «Оленёнок».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. посиделки на лавочке возле дома бабы Нины с Ирой Л.
 2. https://www.netflix.com/rs/title/81219887</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одной из школ Белграда в 2023 году произошло массовое убийство. По печальному совпадению на стене здания напротив школы долгое время находился ОН, который был создан местными праворадикалами. Назовите ЕГО двумя словами на одну букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">портрет пуйла</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -937,51 +937,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">шутинг в белградской школе унёс жизни девяти детей. Получился такой вот трагичный намёк местному обществу, что там, где рожа пуйла, там кровь детей. Кстати, этот портрет часто закрашивали цветами флага Украины и фразой «рату не!» (нет войне!). Правда, «ультраправые» не унимались и опять чертили чертилу. Устав от «войны граффи́ти», коммунальщики всё закрасили цветами сербского флага и на этом всё закончилось.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.nedeljnik.rs/rusko-ukrajinski-rat-na-beogradskim-zidovima-kako-su-grafiti-u-glavnom-gradu-srbije-postali-novo-oruzje-u-sukobu/</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В произведении Лю́бивое Р́шумовича говорится, что ЕЁ защищают: растущая в свободе ёлка, птица в полёте, красота, хорошее воспитание, книга. В мае 2022 года известный человек противопоставил ЕЁ…ответьте двумя словами: чему?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">жопе президента</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1001,102 +1001,102 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">протестное стихотворение «Domovina se brani lepotom» [до́мовина сэ бра́ни лэпо́том] Ршумович написал, когда в Югославии началась новая волна милитаризации. Известный человек — Юрий Шевчук.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://meduza.io/feature/2022/05/18/rodina-eto-ne-zhopa-prezidenta-kotoruyu-nado-tselovat
 2. https://www.poezijasustine.rs/2020/10/ljubivoje-rsumovic-domovina-se-brani-lepotom.html
 3. https://nova.rs/kultura/ljubivoje-rsumovic-za-nova-rs-domovina-se-brani-lepotom-a-ne-rusenjem-i-ruzenjem-beograda/</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Джон Доу говорил, что напевал песню «ДЕЛАЙ ЭТО», когда ребёнком проводил время на крутом берегу реки. Перед полётом же в его голове звучала песня «Город детства». Какие слова, которые не начинаются на парные буквы и не начинаются на соседние буквы, да они вообще наверное неуместны в этом туре, а ещё в них, может быть, нет никакого смысла, мы заменили на ДЕЛАЙ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">прыгай вниз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">этот вопрос посвящается другу, имя которого мы, естественно, не раскроем. Главное, что он продолжает жить. И да, мы будем использовать местоимение «мы», потому что мы не одни. И вы не одни! Оригинальную песню, на мелодию которой исполняется «Город детства», оставили в источнике. А «прыгай вниз» не оставили, эту песню наш друг напевал, когда нырял в реку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. беседа с А.Г. на условиях анонимности
 2. https://www.youtube.com/watch?v=dERADmL8fAE</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Указание ведущему: на самом деле спросите у игроков, сколько вопросов осталось. Получив какой-нибудь ответ (например, «осталось 2 вопроса» или «1 вопрос»), прочитайте фразу: «Хорошо. Тогда я ещё успею задать этот вопрос». После этого начните читать вопрос так, как вы обычно это и делаете! Если играете онлайн на несколько команд, после вопроса «сколько вопросов у нас осталось?» просто подождите секунд 5-6.]
 Сколько вопросов у нас осталось до конца тура? Хорошо. Тогда я ещё успею задать этот вопрос. Одна блогерка предполагает, что ОНО стало у детей 90-х [девяностых] причиной аэрофобии. Назовите двумя словами на одну букву то, что обычно шло после НЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">деревня дураков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1104,51 +1104,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">рубрика популярной во второй половине 90‑х передачи «Каламбур» под названием «Крутое пике» пародировала американские фильмы-катастрофы. Чёрный юмор, тревожная музыка, смех первого пилота и кадры горящего самолёта навсегда остались в памяти детей 90‑х. В конце каждой серии командор спрашивал второго пилота Дринкинса «сколько нам осталось?», Дринкинс отвечал «столько-то серий», после этого командор со словами «тогда я ещё успею сотворить какую-то дичь» начинал творить какую-то дичь. После рубрики «Крутое пике» обычно шла «Деревня дураков».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.instagram.com/reel/C1y-q64IZPK/?igsh=b3MxNHVlNHBpemEy
 2. https://www.youtube.com/watch?v=Vfz35utz3oY</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Психодинамический коучинг, лесная терапия, кинестети́ческая релаксация — это способы борьбы с готическими паратру́перами, которые предлагает один сайт. Какие слова мы заменили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">эмоциональными качелями</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1194,51 +1194,51 @@
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор: Владимир Островский (Киев)
 Редактор благодарит за тестирование вопросов Алексея Бороненко, Антона Саксонова, Амаля Имангулова, команду «Минус один» и Александра Коробейникова.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Гимнаст Эпке Зо́ндерланд, олимпийский чемпион в соревнованиях на перекладине, получил необычное предложение от одного нидерландского ИКСа. Услуги тренера понадобились там после того, как была улучшена одна из зон, но никто уже не помнил, что надо делать. Назовите ИКС одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">зоопарк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1269,51 +1269,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.reuters.com/article/idUSTRE67B2RA/
 2. https://www.bbc.com/news/av/10972849</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">При нападении акулы не стоит думать, что она проявляет к вам пассивную агрессию. Просто ДЕЛАЯ ЭТО акула защищает самые уязвимые места от вашей ответной реакции. Ответьте двумя словами: что такое ДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">закатывать глаза.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1331,51 +1331,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Акулы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В этом вопросе мы заменили тридцать одно слово. Бойд Коддингтон — энтузиаст модификации автомобилей. Со временем власти стали обвинять Бойда в мошенничестве. В описании сути мошенничества упоминается ОН. Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">корабль Тесея.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1405,51 +1405,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Boyd_Coddington#Later_financial_trouble</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Во время войны с Танзанией президент Уганды Иди Амин попросил правительство одной далекой страны ненадолго одолжить для военной операции… Кого?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">камикадзе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1479,51 +1479,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Air_campaign_of_the_Uganda–Tanzania_War</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По традиции, обручальные кольца скрепляют клятву вечной любви. Лукас Ангер решил показать возлюбленной, что уже созрел для такого решения и подарил кольцо, инкрустированное ИМ. Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">зуб мудрости.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1541,51 +1541,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.novate.ru/blogs/260317/40631/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Около 40 лет назад один американский консерватор призывал делать специальные татуировки на предплечье и ягодицах... Кому?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">больным СПИДом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1615,51 +1615,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/William_F._Buckley_Jr.#Views_on_HIV/AIDS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Во время съемок фильма «Клановец» актёр Ричард Бёртон очень много пил. Ближе к концу съемок режиссер похвалил ИХ, но, услышав ответ Бёртона, тут же вызвал врача. Кто такие ОНИ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">гримёры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1677,51 +1677,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://enigmasofhistory.quora.com/Richard-Burton-and-OJ-on-1974s-The-Klansman</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В аэропорту Орландо есть специальная комната, в которой можно скрыться от посторонних глаз. Кодом от цифрового замка в этой комнате является палиндром. Напишите этот палиндром.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">8008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1739,51 +1739,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">----Image alt text----&gt;Picture 7&lt;----media/image7.png----</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Когда Стивен Хокинг приехал с лекциями в Японию, ученого попросили не рассказывать о возможном повторном коллапсе Вселенной, чтобы не повлиять на ЭТО. Какой топоним ассоциируют с ЭТИМ в США?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Уолл-Стрит.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1801,51 +1801,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.slashgear.com/why-stephen-hawking-avoided-end-times-talk-in-japan-05522081/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Когда болельщики клуба «Лех» ДЕЛАЮТ ЭТО, футболисты не обижаются, а радуются, ведь так фанаты показывают, кто их любимый игрок. Что именно делают?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">поворачиваются спиной [к футболистам].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1875,51 +1875,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.vokrugsveta.ru/article/293625/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Нам точно известен день, когда президент Джон Куи́нси А́дамс частично ослеп. Адамс был большим поклонникам ИХ, и даже путешествовал ради НИХ по стране. Назовите ИХ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">солнечные затмения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1949,51 +1949,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.ploddingthroughthepresidents.com/2017/08/solar-eclipse-tips-from-john-quincy.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В Северной Америке одна служба доставки еды предлагала выбрать меню. В зависимости от выбора вам предоставили бы соответствующую маску и диск с записью ЕЁ. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[смертная] казнь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2050,51 +2050,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Амаль Имангулов, Иван Тетерев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы тура — Иван Тетерев (Харьков), Амаль Имангулов (Берлин).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Автор игры «Жертвоприношение Исаака» Э́дмунд Макми́ллан рассказывает, что не верил в успех своего проекта, поэтому не хотел тратить время на последующие изменения. Так он объяснял отсутствие... КОГО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тестеры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2125,51 +2125,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.youtube.com/watch?v=FT3m8fGLrKQ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Амаль Имангулов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Мюзикл 2009 года начинается с отсылки к Илье Репину, а вот отсылок к фильмам Владимира там нет. Алина Никулина презрительно именует мюзикл «шароварной вакханалией», а название её рецензии кончается словами «...а главное зачем?». С каких двух слов, начинающихся одинаково, оно начинается?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Как казаки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2200,51 +2200,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.youtube.com/watch?v=a06AHK73ECo&amp;amp;t=3s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Амаль Имангулов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В ответе есть имя собственное. В фильме «Дьявол носит Прада» Мэрил Стрип играла своенравную и жестокую главу издательского дома. Стрип вспоминала, что и между дублей чувствовала себя невероятно одиноко и грустно, и шутит, что после этого фильма решила больше не использовать… что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">система Станиславского</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2275,51 +2275,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ew.com/movies/devil-wears-prada-cast-reunion/
 2. https://www.kinoafisha.info/news/posle-roli-v-dyavol-nosit-prada-meril-strip-otkazalas-ot-sistemy-stanislavskogo/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Амаль Имангулов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: не озвучивать, что в тексте вопроса АЛЬФА написана как буква, читать как будто это обычная чгк-замена АЛЬФА]
 Главный герой биографического фильма в последний момент решает не подписывать обращение к парижанам, которое могло бы спасти его, поэтому на этой бумаге остаётся только α. В итоге на следующий день его казнят. Какую букву мы заменили в тексте вопроса?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ро</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2350,51 +2350,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Короткометражка очень сильная и какая-то невероятно пробирающая, настолько, что даже не рекомендую смотреть, если вы в печальном настроении — https://youtu.be/YsL2tzohn4c</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Амаль Имангулов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Представьте себе кардиограмму: резкий подъём выше изолинии, затем постепенный спуск обратно. Такие изменения в кардиограмме называются ИКСОМ. Блогер подчёркивает, что когда такие ИКСы видны на горизонте, их нужно опасаться куда больше, чем настоящих. Какие два слова мы заменили на ИКС?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Акулий плавник</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2425,51 +2425,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://t.me/doctorutin/558
 2. https://www.ncbi.nlm.nih.gov/pmc/articles/PMC10121249/#:~:text=Shark fin electrocardiogram (SFE) or,considered a poor prognostic factor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Амаль Имангулов, Роман Сорокин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Айге́ль Гайсина́ говорит, что после переезда её радуют даже забастовки строителей. Она знакомится с людьми из самых разных стран и сравнивает ПЕРВЫЙ со ВТОРЫМ. Премьера «ВТОРОГО-ПЕРВОГО» состоялась в 2017 году. Назовите ПЕРВЫЙ и ВТОРОЙ словами, которые в английском начинаются на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Вавилон Берлин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2499,51 +2499,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://schon.berlin/feature/2024/04/29/ya-v-gorode-gde-nikomu-ne-nado-nichego-ob-yasnyat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Амаль Имангулов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Известный человек рассказывал, как родители забрали его колоду карт Magic The Gathering [мэджик зэ гэзеринг], потому что считали такие игры злом, за которое его ждёт кара. Назовите этого человека.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Эдмунд] Макмиллан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2561,51 +2561,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.youtube.com/watch?v=FT3m8fGLrKQ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Амаль Имангулов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Первая в стране ОНА, открытая в 1903 году неподалеку от Ессентуко́в, вскоре получила название «Белый уголь». Назовите ЕЁ аббревиатурой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ГЭС.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2623,51 +2623,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://youtu.be/9uUZoE64yfs?si=oDqYXhXN8ssMhpbn&amp;amp;t=160</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Иван Тетерев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В ответе слово с одинаковыми гласными. Албанское название февраля переводится на русский язык просто как ТАКОЙ. ОН ТАКОЙ — объект насмешек школьников средних классов. Кто ОН?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пипи́н.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2698,51 +2698,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://youtu.be/ZTMxZfIfcMM?si=TzdGY6ZC0ZH1qzV1&amp;amp;t=1165
 2. ЛОАВ в качестве учащегося и учителя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Иван Тетерев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В ответе три слова, два из которых — на одну и ту же букву. Герой одного комедийного фантастического сериала, переместившись в эпоху печене́гов, с досадой констатирует: «СДЕЛАЛИ ЭТО за шестой класс!». Михаил Жване́цкий отмечал, что СДЕЛАТЬ ЭТО легче, чем войти. Какое выражение мы заменили на СДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">вляпаться в историю.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2773,51 +2773,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. сериал «Гости из прошлого», 2-й сезон,
 2. https://ru.wikiquote.org/wiki/Михаил_Михайлович_Жванецкий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Иван Тетерев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Кароли́на Лакруа́, познакомившись с Леопольдом в 1900 году, вскоре получила прозвище Принцесса Пе́рсии за то, что её доходы преимущественно имели африканское происхождение. Какие два слова мы заменили в тексте вопроса?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Королева Конго</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2836,51 +2836,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Caroline_Lacroix
 2. https://www.youtube.com/watch?v=FJGWdbRnOBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Иван Тетерев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ЭДОКСИ АУЛЬ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Указание ведущему: заранее обратите внимание на форму вопроса]
 На раздаточном материале мы пропустили две одинаковые буквы.
 Французская долгожительница по имени Эдокси́ умерла в возрасте 114 лет и имела троих внуков и семнадцать правнуков. Позовите Эдокси́ по фамилии.</w:t>
@@ -2927,51 +2927,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://uk.wikipedia.org/wiki/Едоксі_Бабуль</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Иван Тетерев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">The author of this question believes that АЛЬФА is in fact more like a БЕТА than a period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Какие созвучные английские слова мы заменили на раздаточном материале на АЛЬФУ и БЕТУ?</w:t>
       </w:r>
     </w:p>