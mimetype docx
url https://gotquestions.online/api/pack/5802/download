--- v0 (2026-09-07)
+++ v1 (2026-11-04)
@@ -63,51 +63,51 @@
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор: Артём Рожков.
 Я благодарю за тестирование и ценные замечания: Яну Азриэль, Кирилла Андреева, Екатерину Виноградову, Никиту Воробьёва, Егора Додонова, Максима Зараника, Елизавету Иванову, Майка Иванова, Марию Колядину, Андрея Кругова, Александра Ли, Александра Печеного, Наиля Фарукшина, Ульяну Фабричнину, Дмитрия Хачатурова, Олега Христенко, Алексея Шередегу и Алексея Шматкова.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: сделать небольшую логическую паузу в том месте, где стоит точка с запятой]
 В предисловии к одной из своих книг Мишель Фуко назвал ЭТО бесполезным двойником, диктующим свои законы всему остальному; симулякром, с которого начинается единовластие автора и провозглашается его тирания. Назовите ЭТО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">предисловие</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -128,51 +128,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мишель Фуко, предисловие к переизданию книги «История безумия в классическую эпоху». https://flibusta.is/b/327040/read#t2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Общаясь в непринуждённой, неформальной обстановке, люди склонны проявлять фантазию и высказывать самые смелые идеи. Американский учёный Майкл Эндрюс подсчитал, что в XX веке несколько лет подряд число выданных патентов снизилось почти на треть. По мнению Эндрюса, причиной стал ОН. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сухой закон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -202,51 +202,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://papers.ssrn.com/sol3/papers.cfm?abstract_id=3489466</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В английском языке существует идиома ten and two [тэн энд ту], что переводится как «десять и два». Эту фразу говорят человеку, когда хотят, чтобы тот не отвлекался и снова взял в руки… Что именно?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">руль</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -264,51 +264,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wiktionary.org/wiki/at_ten_and_two</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему — сделать небольшую логическую паузу после слова «ЕЁ»]
 В тридцатые годы прошлого века один бизнесмен для удобства покупателей проложил конвейерную ленту, а другой даже построил небольшую железную дорогу, однако после изобретения ЕЁ [пауза] нужда в подобных решениях отпала. Первые ОНИ занимали много места, пока изобретатель не придумал складну́ю конструкцию. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">тележка для супермаркета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -341,51 +341,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://priceonomics.com/how-a-basket-on-wheels-revolutionized-grocery/
 2. https://en.wikipedia.org/wiki/Keedoozle
 3. https://www.csi.minesparis.psl.eu/working-papers/WP/WP_CSI_006.pdf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">«Представьте, что вы хотите понять, как работает крупная корпорация, а всё, что вам позволено делать — стоять на улице у головного офиса и смотреть издали на окна. Единственное, что вы увидите — в каких комнатах зажигается свет в разные часы». Эту аналогию приводит учёный-антрополог, говоря о том, что ОНА вовсе не так технологична и совершенна, как многие полагают. Назовите ЕЁ несколькими словами или аббревиатурой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[функциональная] магнитно-резонансная томография</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -417,51 +417,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Гай Дойчер, «Сквозь зеркало языка». https://flibusta.is/b/456125/read#t38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Согласно одному афоризму, бросать деньги на ветер можно лишь при определённых обстоятельствах. Каким термином голландского происхождения называют противоположные обстоятельства?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">фордевинд</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -493,51 +493,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.citaty.net/tsitaty/625209-merilin-menson-dengi-mozhno-kidat-na-veter-poka-veter-duet-v-tv/
 2. https://ru.wikipedia.org/wiki/Курс_относительно_ветра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В середине XX века французские рыбаки вылавливали лобстеров неподалёку от берегов Бразилии. Недовольные этим местные власти подали иск в международный суд. Бразильцы настаивали на том, что лобстеры ДЕЛАЮТ ПЕРВОЕ, а французы — на том, что лобстеры ДЕЛАЮТ ВТОРОЕ. Какой глагол мы заменили словами «ДЕЛАЮТ ПЕРВОЕ», а какой — словами «ДЕЛАЮТ ВТОРОЕ»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ползают, плавают</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -567,51 +567,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Война_за_лобстеров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В финале чемпионата мира по игре GeoGuessr [ге́о ге́ссер] встретились киберспортсмены из Франции и Нидерландов. Говоря о том, что игроки мыслят по-разному, зачастую противоположно друг другу, комментатор обратил внимание на НИХ. Назовите любой из НИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">флаг Франции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -641,51 +641,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://youtu.be/O8X90j5qNJY, начиная с 4:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Когда ЕЙ было четырнадцать, отец подарил ЕЙ масляные краски, однако сослуживец отца по партизанскому отряду шутки ради вылил все краски на полотно, после чего взорвал холст. Именно тогда ОНА впервые поняла, что процесс важнее результата. Кто ОНА?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Марина] Абра́мович</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -703,51 +703,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.kommersant.ru/doc/1092032</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На картине сюрреалиста Оскара Домингеса можно увидеть, как руки пианистки играют на клавишах рояля. Сама же пианистка изображена в образе НЕЁ. Какое прилагательное входит в ЕЁ название?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Милосская</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -765,51 +765,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://historia-arte.com/obras/retrato-de-roma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1842 году Ричард Дадд отправился в путешествие, в ходе которого помутился рассудком и вообразил себя царём загробного мира, а после, вернувшись домой, даже совершил убийство. В известном романе убийство происходит во время аналогичного путешествия. Назовите ЭТОТ РОМАН.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Смерть на Ниле»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -827,51 +827,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Richard_Dadd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Однажды король пиктов Маэль Клыкастый повздорил с ярлом Сигурдом Могучим. Сигурд убил Маэля и в знак своего триумфа сделал нечто, но вскоре умер от занесённой инфекции. А кому, как считается, для похожего действия требовались трупы собак?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">опричники</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -917,51 +917,51 @@
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор: Алексей Шереде́га (Северодвинск)
 Редактор благодарит за тестирование и ценные замечания Иделию Айзяту́лову, Юлию Архангельскую, Русте́ма Да́утова, Егора Додонова, Александра Ермишкина, Дарью Жукову, Николая Кра́пиля, Игоря Кулешова, Юстину Кусто́вскую, Полину Мака́лову, Даниила Репина, Артема Рожкова, Антона Саксонова, Александра Тобенга́уза, Булата Фатта́хова, Наиля Фарукшина, Ивана Фролова, Юлию Шле́зингер и Яну Хлю́стову.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Юрист Ибн Кемаль оправдывал сложившуюся в османской династии практику ЭТОГО и говорил, что два меча не поместятся в одни ножны. Назовите любого из участников якобы самого первого ЭТОГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Каин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -993,51 +993,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Marc David Baer. Ottomans (https://imgur.com/dY5bnfg)
 2. en.wikipedia.org/wiki/Ibn_Kemal
 3. en.wikipedia.org/wiki/Fratricide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Критикуя голливудскую «культуру отмены» середины XX века, шутили, что из титров фильма «Десять заповедей» должны были убрать упоминание ПЕРВОГО, ведь тот провел некоторое время во ВТОРОМ. Назовите одним словом имя ПЕРВОГО и двумя словами ВТОРОЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Моисей, Красное море</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1067,51 +1067,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://smdp.com/2017/10/27/groucho-marx-george-pepper-and-olivia-de-havilland-circa-late-1940s/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: не указывать на то, что «Неправильный ответ» написан в кавычках]
 Уолт Богда́нич пишет, что власти находящегося в упадке и запустении промышленного городка Гэ́ри нашли способ пополнить бюджет за счет создателей ИХ. «Неправильный ответ» — это один из НИХ. Назовите ИХ достаточно точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">фильмы ужасов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1143,51 +1143,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Walt Bogdanich, Michael Forsythe. When McKinsey Comes to Town (https://imgur.com/a/wV225Iw)
 2. https://www.imdb.com/title/tt10771318/?ref_=nv_sr_srsg_5_tt_8_nm_0_q_wrong answer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Джина Перри рассказывает, что в XX веке специальное устройство использовалось для снижения числа речевых ошибок и что известный человек, возможно, знал об этом. Этот человек жалел, что не протестовал против действий университетского руководства в эпоху маккартизма. Назовите этого человека.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Стэнли] Ми́лгрэм</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1218,51 +1218,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.gina-perry.com/2013/06/03/short-history-of-shock/
 2. Gina Perry. Behind the shock machine. (https://imgur.com/a/fLR6ydr)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3743325"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1341,51 +1341,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. www.thisdayinquotes.com/2021/04/the-origins-of-the-the-domino-effect/
 2. https://news.google.com/newspapers?nid=2199&amp;amp;dat=19830410&amp;amp;id=X5oyAAAAIBAJ&amp;amp;sjid=lugFAAAAIBAJ&amp;amp;pg=4830,1843982
 3. https://www.theatlantic.com/politics/archive/2017/02/joe-alsop-and-americas-forgotten-code/516564/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По словам Умберто Эко, авангардисты были готовы идти на крайние меры, стремясь деформировать прошлое. Назовите человека, который несколько лет назад в здании на фешенебельной Бонд-стрит воплотил задумку, аналогичную намерениям авангардистов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Бэнкси</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1417,51 +1417,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.livelib.ru/quote/2042348-zametki-na-polyah-imeni-rozy-umberto-eko
 2. https://en.wikipedia.org/wiki/Love_is_in_the_Bin
 3. https://www.artsy.net/article/artsy-editorial-banksy-worth-shredded-asked-experts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Средневековый мистик Хаджи́ Бекта́ш считался аскетом и якобы обладал сверхъестественными способностями. В случае с адептом учения Хаджи Бекташа объясняли, что ЭТО произошло из-за глотка воды, которую мистик использовал для омовения. Назовите ЭТО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">непорочное зачатие</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1492,51 +1492,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Marc David Baer. Ottomans (https://imgur.com/a/x74B7aX)
 2. https://www.mdpi.com/2077-1444/14/8/970</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: сделать паузу длиной 10-15 секунд между первым и вторым предложением (после слов «раздаточный материал»)]
 На этот вопрос редактор подготовил раздаточный материал. Извините, будем играть вопрос без раздаточного материала. Живший в захолустье писатель Джон Фаулз все равно тяготился славой и однажды расстроился, когда ОНА завершилась всего через полтора месяца. Назовите ЕЕ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">забастовка почтальонов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1569,51 +1569,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Подкаст «Армен и Федор». Выпуск «Волхв“ Джона Фаулза: игра в Бога, Греция, кругом Шекспир» // Фаулз, Волхв (#24)
 2. https://t.ly/K1wze
 3. https://en.wikipedia.org/wiki/1971_United_Kingdom_postal_workers_strike</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Майкл Циленци́гер пишет, что технический прогресс в азиатской стране не привел к улучшению положения работников, и говорит, что эта страна стремительно переместилась из феодализма в индустриализм, пропустив по пути идеи Просвещения. Далее страна сравнивается с ЭТИМ, появившимся в 1964 году. Назовите ЭТО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Синкансэн</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1644,51 +1644,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. ru.wikipedia.org/wiki/Синкансэн
 2. Yoshio Sugimoto. The Cambridge Companion to Modern Japanese Culture (стр. 137), imgur.com/a/s83C08b</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: не указывать, что слово «мани» написано кириллицей]
 Тайкун Ли предложил усовершенствовать традиционную конструкцию ЭТОГО, чтобы усилия туристов шли на пользу тибетским поселениям. Одно из названий ЭТОГО включает слово «мани». Назовите ЭТО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">молитвенный барабан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1721,51 +1721,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://newatlas.com/prayer-wheel-generates-more-than-karmic-energy/11725/
 2. https://gfry09.blogspot.com/2009/04/prayer-wheel-energy-generator.html
 3. https://en.wikipedia.org/wiki/Prayer_wheel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По легенде, королева Виктория заботилась о нравственности победителей одной регаты, поэтому вручаемый трофей был в некоторой степени аналогичен ЕЙ. В фильме под названием «ОНА» фокусник заставляет поочередно исчезать девушек в туниках. Назовите ЕЕ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">бочка Данаид</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1798,51 +1798,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.vedomosti.ru/newspaper/articles/2010/04/14/po-prezhnemu-veryu-v-svobodnyj-rynok---jernesto-bertarelli-vladelec-investicionnogo-fonda-ares-life-sciences
 2. https://www.imdb.com/title/tt0227668/
 3. ru.wikipedia.org/wiki/Данаиды
 4. www.youtube.com/watch?v=rW-hwGsF4yk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Шередега</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: сделать логическую паузу перед словом «начинающий»]
 До создания романа о рекламе начинающий писатель Фредерик Джордж Пол устроился в рекламное агентство, чтобы разобраться в специфике работы. Какое слово мы заменили в этом вопросе?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">после</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1900,51 +1900,51 @@
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин, Артём Семёнов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы: Артём Семёнов, Наи́ль Фару́кшин.
 Редакторы благодарят за помощь в подготовке вопросов Иделию Айзяту́лову, Алексея Бороне́нко, Александра Булавчука́, Никиту Воробьёва, Дарью Жукову, Дарию́ и Чингиза Жылкыба́евых, Андрея Заба́вина, Диану Ильягу́еву, Кайра́та Има́шева, Павла Казначе́ева, Максима Карачуна́, Александра Карче́вского, Александра Коробейникова, Елизавету Ко́роткову, Александра Кудрявцева, Александра Ли, Максима Мерзляко́ва, Олега Михе́ева, Бориса Мо́носова, Ксению Николаеву, Александра Печёного, Дмитрия Пономарёва, Артёма Рожкова, Антона Саксо́нова, Константина Сахарова, Ирину Семёнову, Владислава Тарасова, Булата Фатта́хова, Ивана Фроло́ва, Алексея Шереде́гу и Алексея Штыха́.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В мае 1944 года стало понятно, что войска союзников подходят к Линии Гитлера совсем близко. Фрэнк Дже́йкобс пишет, что в связи с этим нацисты срочно сделали с линией нечто. Что именно сделали?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[её] переименовали.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1975,51 +1975,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Jacobs F. How the Nazis Tried to Turn a Slow Defeat into a Propaganda Victory. // Big Think. // https://archive.ph/8qcjV#selection-963.472-967.43
 2. Wikipedia, Hitler Line. // https://archive.ph/6wS2m#selection-1957.74-1973.81</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Семёнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Садясь за руль, Джеффри Га́ллет потуже затягивал ремешок часов. Для решения аналогичной проблемы одна девушка вытатуировала себе две английские буквы. Какие?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">R, L.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2051,51 +2051,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Gallet J. The Judge Who Could Not Tell His Right from His Left and Other Tales of Learning
 Disabilities. // Buffalo Law Review №37, 1988. — P. 74// https://archive.ph/4QER0
 2. Basit A. Woman Confused Between Her Left &amp;amp; Right Hand Gets Letters L &amp;amp; R Tattooed On Them. // India Times. // https://archive.ph/b4k5q#selection-877.0-881.50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Семёнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Эмма Смит пишет, что один из последних текстов на языке вампаноа́г находится на ЭТОМ индейского священника Са́йласа Пола. Назовите ЭТО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">надгробие.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2126,51 +2126,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Smith E. Portable Magic. A History of Books and their Readers. — Allen Lane, 2022. — Chapter 15. The Empire Writes Back. // https://archive.ph/px06P
 2. Goddard I., Bragdon K.J. Native Writings in Massachusett. — Part 1. — American Philosophical Society, 1988. — P. 56. // https://archive.ph/iZjYj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Семёнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В эксперименте, описанном в начале XIV века, Кама́л ад-Дин Аль-Фариси́ использовал заполненный водой сферический сосуд. Примерно 350 лет спустя коллега Аль-Фариси вместо подобного сосуда использовал… Что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[стеклянную] призму.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2202,51 +2202,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Wikipedia, Kamāl al-Dīn al-Fārisī. // https://archive.ph/ItNim#selection-1615.0-1671.286, https://archive.ph/ItNim#selection-1861.0-1867.60
 2. Henderson C. A New Map of Wonders. A Journey in Search of Modern Marvels. — Chicago: The University of Chicago Press, 2017. — Chapter 1. The Rainbow and The Star Light. // https://archive.ph/DWTe2
 3. Wikipedia, Isaac Newton. // https://archive.ph/HpmOz#selection-5631.0-5639.141</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Чарльз Ке́ллогг мастерски управлял своим голосом и надеялся благодаря этому помочь одной из экстренных служб. Рассказывают, будто слушатели радиопередачи с участием Келлогга могли убедиться, что шоумен умеет ДЕЛАТЬ ЭТО с помощью звука. Какое устройство предназначено для того, чтобы ДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">огнетушитель.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2277,51 +2277,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Henderson C. A Book of Noises. Notes on the Auraculous. — Chicago: The University of Chicago Press, 2023. — PP. 205–207. // https://archive.ph/wip/Ict9f, https://archive.ph/SVPkx
 2. Wikipedia, Charles Kellogg (naturalist). // https://archive.ph/tILqU#selection-1661.0-1681.725</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Одна американская тюрьма приняла абсурдное решение запретить книги Джорджа Мартина, ведь в подобных книгах часто печатают ИХ. Руководство некоторых тюрем направляло связанную с НИМИ просьбу разработчикам сервиса американской компании, начавшего работу в 2005 году. Назовите этот сервис.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Google Maps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2354,51 +2354,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Hricko K. This Prison Won’t Let Me Read «Game of Thrones». // The Marshall Project. // https://archive.ph/UXCpJ
 2. Chini M. Google Maps Refuses to Blur Aerial Images of Belgian Prison. // The Brussels Times. // https://archive.ph/pcNJQ
 3. Harris C. Get Out of Kail Free Card? Aerial Shots of Breakout Prison Still not Blurred. // Euronews. // https://archive.ph/nfXv5
 4. Wikipedia, Google Maps. // https://archive.ph/NUJbE#selection-2883.0-2885.14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="2971800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2477,51 +2477,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Olmos D. Meet the First Olympic Athlete to Compete — and Medal — with a Wooden Leg. // KSDK. // https://archive.ph/Heqr8#selection-1999.0-2007.66
 2. Wikipedia, George Eyser. // https://archive.ph/mvF1T#selection-1747.0-1771.69
 3. Wikipedia, Oscar Pistorius. // https://archive.ph/UVvoM#selection-4499.0-4503.91</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Во время еды кальмар может проткнуть костью добычи собственный мозг. Какой термин в связи с этим употребляет Да́нна Стоф, говоря о наибольшей доле рациона одного из видов кальмаров?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">каннибализм.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2554,51 +2554,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Staaf D. Monarchs of the Sea. The Extraordinary 500-Million-Year History of Cephalopods. — NY: The Experiment, 2020. — Chapter 1. The World of the Head-Footed. // https://archive.ph/Rkx1C
 2. Hoving, H. J. T., &amp;amp; Robison, B. H. Deep-Sea in situ Observations of Gonatid Squid and Their Prey Reveal High Occurrence of Cannibalism. // Deep Sea Research Part I: Oceanographic Research Papers № 116, 2016. — P. 95. // doi:10.1016/j.dsr.2016.08.001 // https://archive.ph/YuHiQ
 3. Wikipedia, Cannibalism. // https://archive.ph/RuNil
 4. Wikipedia, Squid. // https://archive.ph/s6Gl7#selection-2777.2-2789.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Семёнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Исследователи считают, что количество частей эпоса о Гильгаме́ше неслучайно. В каждой из этих частей они выделяют характерный эпизод: например, тот, где Гильгамеш становится побратимом Энки́ду или тот, где героя пытается соблазнить богиня Иштар. С чем эти исследователи сопоставляют суд над Энкиду?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[с зодиакальным созвездием] Весы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2629,51 +2629,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Емельянов В. Гильгамеш. Биография легенды. — М.: Молодая гвардия, 2015. — Глава 2. Аккадский эпос о Гильгамеше. — Гильгамеш и зодиак. // https://archive.ph/o7Hvj, https://archive.ph/poE6z
 2. Wikipedia, Gilgamesh. // https://archive.ph/ggfGl#selection-4081.1-4097.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Семёнов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Рассказывают, что Росси́ни обычно не церемонился со своими музыкантами, но ошибки одного кларнетиста разбирал очень вежливо. Дело в том, что этот кларнетист по совместительству был ИМ. В каком произведении, написанном в 1773 году, ОН — заглавный герой?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Севильский цирюльник[, или Тщетная предосторожность]».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2704,51 +2704,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Morrden E. Opera Anecdotes. — New York, Oxford: Oxford University Press. — P. 33. // https://archive.ph/RtIUX
 2. Wikipedia, The Barber of Seville (play). // https://archive.ph/THwJY#selection-1497.2-1497.49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Власти некоторых регионов Китая решают проблему необычно: предлагают обратившимся гражданам сначала ответить на набор из одних и тех же вопросов. Если верных ответов больше шестидесяти процентов, чиновники рекомендуют ещё раз подумать, прежде чем… Что cделать?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">развестись.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2778,51 +2778,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">May T. Want a Divorce in China? You Might Have to Fail a Quiz First. // The New York Times. // https://archive.ph/cY0Uc#selection-271.0-271.278</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наиль Фарукшин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1973 году террористы заложили огромное количество взрывчатки под дорогой, по которой позже проехал испанский премьер-министр Лу́ис Карре́ро Бла́нко. Вскоре некоторые стали ехидно называть Бланко первым испанским… Кем?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">астронавт[ом].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>