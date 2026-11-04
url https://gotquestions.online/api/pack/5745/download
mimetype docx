--- v0 (2026-09-07)
+++ v1 (2026-11-04)
@@ -57,51 +57,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за тестирование вопросов и ценные замечания Руслана Алиева, Алексея Бороненко, Анну Буйную, Петра Буйного, Анну Гнилицкую, Владислава Дронова, Александра Коробейникова, Андрея Кравченко, Максима Мерзлякова, Алексея Полевого, Дмитрия Сахарова, Андрея Скиренко, Александра Тараника, Валерия Юдачёва и Тимура Юшко.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: во втором предложении после фамилии «Дигби» сделать небольшую логическую паузу.]
 Предполагают, что живший в шестнадцатом веке Э́верард Ди́гби часто практиковался на территории Кембриджа. В трактате Дигби упоминается несколько животных, но, например, бабочки среди них нет. Чему посвящён этот трактат?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">плаванию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -132,51 +132,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://publicdomainreview.org/collection/the-art-of-swimming-1587/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Глава книги экономиста Ша́ны Клейн, посвящённая истории Гавайев, называется «Ананасовая АЛЬФА». Назовите АЛЬФУ словом латинского происхождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">республика.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -194,51 +194,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">S. Klein. The Fruits of Empire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Увидев вдалеке экспедицию Кука, один абориген стал кричать, что ПРОПУСК по морю. Заглавный герой произведения семнадцатого века был напуган не меньше, чем этот абориген. Заполните ПРОПУСК двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">лес идёт.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -269,51 +269,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. J. Frazier. From Origin to Ecology: Nature and the Poetry of W.S. Merwin
 2. https://en.wikipedia.org/wiki/Macbeth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Fleetwood Mac (1967): Питер Грин, Мик Флитвуд, Джон Макви, Джереми Спенсер, Боб Браннинг.
 Fleetwood Mac (1973): Элмер Гэнтри, Кирби Грегори, Пол Мартинес, Джон Уилкинсон, Крейг Коллиндж.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Группу Purple shoes [пёрпл шус] часто сравнивают с группой Fleetwood Mac [фли́твуд мак]. Какое редкое имя носит барабанщик Purple shoes?</w:t>
       </w:r>
@@ -348,51 +348,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Fleetwood_Mac
 2.https://monkjackpublishing.com/2020/06/05/ffo-james-taylor-fleetwood-mac-simon-garfunkel/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Жившая в восемнадцатом веке ослица стала известна тем, что, вопреки печальной статистике, получила ТАКОЙ ИКС. Всё благодаря прихожанам, хорошо отозвавшимся об этой ослице. Какие два слова, начинающиеся на соседние буквы алфавита, мы заменили словами ТАКОЙ ИКС?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">оправдательный приговор.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -410,51 +410,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">E.P. Evans. The Criminal Prosecution and Capital Punishment of Animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Однажды, подав заявление на должность профессора, выдающийся литератор Уильям Ба́тлер Йейтс тут же получил отказ. Рассказывают, что причиной отказа стала то ли лишняя ПЕРВАЯ, то ли недостающая ВТОРАЯ. Напишите ПЕРВУЮ или ВТОРУЮ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[буква] «f» [в слове professor]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -484,51 +484,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">B. Melville. The Big Book of Senior Moments</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Отношения Пе́рси и Мэ́ри Ше́лли начались со встреч в довольно безлюдном месте. Сара Фи́лип задаётся вопросом, что сказал бы известный учёный, если бы узнал про ИКС, который был у Перси и Мэри. Вариация под названием «ИКС» входит в одно хэллоуинское меню. Назовите ИКС тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">секс на кладбище.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -547,51 +547,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.cracked.com/article_26651_5-famous-love-stories-from-history-that-were-weird-as-hell.html
 2. https://pocketcocktails.com/halloween-drinks/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Первоклассный хирург девятнадцатого века Бенджамин Бро́уди в быту, как ни странно, отличался неким качеством. Рассказывают, что однажды Броуди использовал определённым образом сиденье от туалета. Какой предмет аналогичным образом использовал заглавный герой произведения первой половины двадцатого века?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сковороду.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -610,51 +610,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. G. Tibballs. Seriously Senior Moments: Or, Have You Bought This Book Before?
 2. https://stihomaniya.ru/2012/02/detskie-stihotvoreniya-marshaka.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Уэ́сли Дже́ксон и Дже́йрон Гро́сби поступили согласно клише. Но не из-за психологических причин, а просто потому, что забыли пульты от телевизоров. Сформулируйте это клише.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">преступник всегда возвращается на место преступления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -684,51 +684,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.foxnews.com/story/burglars-caught-when-they-return-to-steal-tv-remotes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Один эксклюзивный продукт производится при очень низкой температуре и очень низком атмосферном давлении. Можно сказать, что этот продукт целиком состоит из АЛЬФЫ, которую его создатели научились сохранять. АЛЬФА — название одной религиозной песни. Назовите АЛЬФУ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">доля ангелов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -747,51 +747,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://londonspiritscompetition.com/en/blog/insights-1/the-most-exclusive-gin-watenshi-gin-481.htm
 2. https://genius.com/Trans-siberian-orchestra-an-angels-share-lyrics</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Работники ванкуверского океанариума изготовили для одноглазого окуня протез. Это потребовалось для того, чтобы в резервуаре, где содержался этот окунь, прекратился ИКС. Слово ИКС, по одной из версий, с названием животного никак не связано. Назовите ИКС англицизмом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">буллинг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -810,51 +810,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.cbc.ca/news/canada/british-columbia/half-blind-fish-fitted-with-prosthetic-eye-at-vancouver-aquarium-1.2894893
 2. https://en.wiktionary.org/wiki/bully#Etymology</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: не сообщать командам, что в третьем предложении слово «винер» записано в кавычках и со строчной буквы.]
 Учёный Но́рберт Ви́нер был довольно эксцентричным интеллектуалом. Однажды, когда с Винером поздоровались, то он тут же побежал за газетой. Дело в том, что в тот раз «винер» был одним из ИКСОВ. Что такое ИКСЫ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ответы на вопросы кроссворда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -912,51 +912,51 @@
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Золотухин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор — Михаил Золотухин (Химки — Равай)
 Редактор благодарит за помощь в подготовке пакета и ценные замечания Яну Азриэль, Руслана Алиева, Ольгу Богданову, Максима Болонкина, Петра Буйного, Алексея Галковского, Алёну Ганину, Александра Ефименко, Александра Коблика, Владислава Марцинкевича, Алексея Миленина, Марию Морозову, Сергея Никольского, Дмитрия Петрова, Дмитрия Сахарова, Алексея Скуратова, Анну Твиритник, Алексея Фунтова, Артёма Хачатуряна, Светлану Хохлову, Германа Чепикова, Виктора Чепоя, Дарью Широкову, Рустема Юсупова, Тима Юшко.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Разминочный вопрос. Ответ на него сдавать не нужно.
 Вы могли бы сейчас играть тур какого-нибудь другого редактора, однако Руслан Алиев выбрал вопросы Михаила Золотухина.
 В этом вопросе ПРОПУСКИ транслитерируют друг друга и на слух почти неотличимы.
 Известная песня 1956 года, название которой оканчивается словом «ПРОПУСК1», была записана специально для одноимённого вестерна. В первой же сцене показано ограбление поезда — поэтому на экране можно увидеть ПРОПУСК2. Заполните любой из ПРОПУСКОВ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">те́ндер.</w:t>
       </w:r>
     </w:p>
@@ -992,51 +992,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Love_Me_Tender_(song)
 2. https://en.wikipedia.org/wiki/Love_Me_Tender_(film)
 3. https://ru.wikipedia.org/wiki/Тендер_(вагон) 
 4. https://ok.ru/video/38318377621 (сцена с хронометражем 01:30–07:30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Золотухин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Согласно шутке, если сильно встряхнуть бутылку с кисломолочным напитком, то получится ИКС. Другой «ИКС» имеет подзаголовок «Состязание певцов в Ва́ртбурге». Какое слово мы заменили на «ИКС»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">тангейзер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1067,51 +1067,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://twitter.com/feels_like_1984/status/913870062754390023
 2. https://ru.wikipedia.org/wiki/Тангейзер_(опера)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Золотухин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одной рецензии балетный критик Роман Волóдченков проводит аналогию с другим видом искусства. Рецензент пишет, что режиссёр Владимир Бурмéйстер верен правде жизни и склонен к подробному обозначению характеров — и потому похож на парики невежд. Какое слово в предыдущем предложении мы заменили двумя?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">передвижника.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1142,51 +1142,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://forum.balletfriends.ru/viewtopic.php?p=514002&amp;sid=532cfa53002ace559c17ea482e458710
 2. http://balet24.ru/?p=25295</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Золотухин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4676775"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1254,51 +1254,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Эдипов_тамарин 
 2. https://en.wikipedia.org/wiki/Cotton-top_tamarin#Taxonomy_and_naming
 3. https://ru.wikipedia.org/wiki/Кленовый_лист</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Золотухин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В этом вопросе слово «ОНО» заменяет одно слово. Какое ОНО в известном с девятого века списке следует за НИМ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">твердо.
 Зачёт (скрепя сердце): твёрдо.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1317,51 +1317,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Кириллица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Золотухин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Парадоксально, но главный конструктор фирмы Focke-Wulf [фóкке-вульф] носил фамилию ИКС. По одной версии, его известный современник стал ИКСОМ из-за любви к определённому жанру поэзии. Какое короткое слово мы заменили словом «ИКС»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Танк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1380,51 +1380,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Танк,_Курт 
 2. https://24smi.org/celebrity/126608-maksim-tank.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Золотухин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="8324850"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1503,51 +1503,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/François_Henri_Hallopeau 
 2. https://en.wikipedia.org/wiki/Trichotillomania
 3. https://ru.wikipedia.org/wiki/Алопеция</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Золотухин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В ответе есть имя собственное. У людей, склонных к поеданию собственных волос, те обычно скапливаются в желудке. Осложнение, при котором длинный кончик безоара опускается в кишечник, носит название «ИКС». Какие два слова, начинающиеся на соседние буквы алфавита, мы заменили ИКСОМ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">синдром Рапýнцель.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1566,51 +1566,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Rapunzel_syndrome
 2. https://ru.wikipedia.org/wiki/Трихофагия#Прогноз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Золотухин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Выбери ответ. Какими двумя короткими словами, совпадающими с названием произведения конца прошлого века, называется академия моды и шитья в Санкт-Петербурге?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«На игле».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1632,51 +1632,51 @@
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://naigle.spb.ru/
 2. https://ru.wikiquote.org/wiki/На_игле_(фильм) 
 3. https://www.dp.ru/a/2017/09/25/V_Pitere_-_ne_pit__Peter
 4. https://daily.afisha.ru/infoporn/303-karta-narkotikov-v-rossii-statistika-fskn/
 5. https://www.spb.kp.ru/daily/26732.5/3762873/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Золотухин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Персонаж сериала, путешествующий по историческим местам США, оказывается на НЁМ, где, расчувствовавшись, говорит незнакомому афроамериканцу: «Всегда пожалуйста». Какие два слова, начинающиеся на парные согласные, мы заменили словом «ОНО»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Гéттисбергское кладбище.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1709,51 +1709,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Мультипликационный сериал «Гриффины» (‘Family Guy’), сезон 5, эпизод 9.
 2. https://en.wikipedia.org/wiki/Road_to_Rupert#Plot
 3. https://en.wikipedia.org/wiki/Gettysburg_National_Cemetery
 4. https://ru.wikipedia.org/wiki/Битва_при_Геттисберге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Золотухин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Из числа носителей ЭТОЙ ФАМИЛИИ автор вопроса нашёл на Фейсбуке, например, Гевóра и Наринé. Автору не удалось проверить, правдиво ли эти люди заполняли профиль. Напишите ЭТУ шестибуквенную ФАМИЛИЮ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Критя́н.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1772,51 +1772,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Ручной поиск по Фейсбуку.
 2. https://ru.wikipedia.org/wiki/Парадокс_лжеца</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Золотухин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В ИХ англоязычном названии есть слово cotton [кóтон], то есть «хлóпок» или «вата». Происхождение же официального названия — до сих пор загадка: особой склонностью к инцесту ОНИ не отличаются. Назовите ИХ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Эдиповы тамарины.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1848,51 +1848,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Cotton-top_tamarin
 2. https://en.wikipedia.org/wiki/Cotton-top_tamarin#Taxonomy_and_naming
 3. https://en.wikipedia.org/wiki/Carl_Linnaeus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Золотухин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: не обращать внимание команд на кавычки в тексте вопроса. Для онлайна их следует убрать.]
 В этом вопросе слова «ИКС» и «ИКСовая» — замены.
 Река Дунáй протекает по территории или является границей десяти государств. Поэтому одно из прозвищ Дунáя — «ИКСовая река». Напишите первое слово «ИКСА».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">вставай.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1951,51 +1951,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за тестирование вопросов и ценные замечания следующих замечательных людей: Ростислав Коряков, Илья Русинов, Анна Терещенко, Алексей Бондарь, Дмитрий Сахаров, Дмитрий Стальнухин, Вадим Барановский, Надежда Павлова, Николай Арчак, Алексей Скуратов, Михаил Золотухин, Игорь Музыкин, Виктория Саломатова, Ульяна Фабричнина, Темур Паллаев, Яна Азриэль, Отажон Искандаров, Александр Коробейников, Александра Долидзе, Андрей Скиренко, Пётр Буйный, Андрей Кравченко, Тимур Юшко, Максим Мерзляков и Антон Саксонов.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: не обращать внимание команд на кавычки в тексте вопроса. Для онлайна их следует убрать.]
 Во время своего выступления, предварявшего захват Суэцкого канала Египтом, Гама́ль Насер несколько раз упомянул создателя канала Фердинанда де Лессе́пса. Многие посчитали это странным, ведь Лессепса не слишком любили в Египте. Дело в том, что ИМ был выбран именно «Лессепс». Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сигнал [к началу операции].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2026,51 +2026,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Suez_Crisis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В европейских лесах много дубов, и в Средневековье размер леса меряли так называемой ТАКОЙ мерой. Иногда люди оговариваются и тем самым фактически называют известное центральноевропейское сооружение ТАКИМ. Какое слово мы заменили словом «ТАКАЯ»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">свиная.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2090,51 +2090,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Зои Лионидас. «Кухня Средневековья. Что ели и пили во Франции»; https://flibusta.is/b/708172/read 
 2. ЛОАВ.
 3. https://yandex.ru/search/?text=нойшвайнштайн&amp;lr=213&amp;clid=1882628</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1564 году Джон Ка́йус сумел получить ЕГО в размере двух приговорённых преступников в год. Назовите ЕГО односложным словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">грант.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2153,51 +2153,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Кайус,_Джон 
 2. https://en.wikipedia.org/wiki/John_Caius</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В своих воспоминаниях один неофашист назвал себя ИМ, что могло бы прозвучать странно, однако неофашист был итальянцем. В одной статье другой «ОН» сравнивается, например, с «Двойником» Достоевского. Назовите ЕГО двумя словами, начинающимися на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">чёрный человек.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2216,51 +2216,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Конкутелли,_Пьерлуиджи 
 2. https://cyberpedia.su/23x8547.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Создатели известной серии понимали, что ме́ста под звуковые файлы недостаточно и людей будут смущать повторы. Чтобы эти повторы были менее заметны, они решили создать и использовать ЕГО. Назовите ЕГО достаточно точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">си́млиш.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2290,51 +2290,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Симлиш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В вопросе есть замены. В начале XVI века турки захватили последнего мамлю́кского султана. Ю́джин Ро́ган пишет, что Аллах будто бы не желал допустить пресечения династии мамлю́ков, и АЛЬФА дважды СДЕЛАЛА ЭТО. Один турист выжил даже после того, как АЛЬФА СДЕЛАЛА ЭТО. Назовите хобби этого туриста словом, заимствованным из английского.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ба́нджи-джампинг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2365,51 +2365,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Юджин Роган, «Арабы. История. XVI–XXI вв.»; https://flibusta.is/b/564593/read 
 2. https://www.tourprom.ru/news/59407/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Турецкому султану Сели́му так понравилась казнь мамлюкского правителя, что он захотел, чтобы на неё посмотрел и его сын. Считается, что так ИКС впервые появился в Турции. Назовите ИКС двумя словами, начинающимися одинаково.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">театр теней.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2428,51 +2428,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Юджин Роган, «Арабы. История. XVI–XXI вв.»; https://flibusta.is/b/564593/read 
 2. https://de.zxc.wiki/wiki/Arabisches_Schattenspiel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дуплет. 2 вопроса по 30 секунд обсуждения на каждый, ответы сдаются на одном бланке.
 Изначально мы хотели задать немного другие вопросы, но они оба были уничтожены.
 1) Каллигра́ф Абба́с вспоминал, что ОН впервые рассказал о своей экстравагантной идее в больнице, где поправлялся ЕГО сын после покушения. Напишите ЕГО имя.
 2) По одной из версий, ЕЁ предшественницей была испанская гарду́на, образовавшаяся ещё в XV веке. Назовите ЕЁ словом с удвоенной согласной.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) Садда́м. 2) камо́рра.</w:t>
       </w:r>
     </w:p>
@@ -2506,51 +2506,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Кровавый_Коран 
 2. https://en.wikipedia.org/wiki/Camorra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В этом вопросе слово «ИКС» заменяет одно слово. Один автор пишет, что в XX веке авторитет Америки был очень высок. Этот факт повлиял даже на то, что европейцы не препятствовали появлению в Европе ИКСов, о чём потом пожалели. Как зовут ИКСа, в детстве жившего на планете, которая была колонией для психически больных?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ракета.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2581,51 +2581,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Тим Фланнери. «Европа. Естественная история. От возникновения до настоящего и немного дальше»; https://flibusta.is/b/730712/read 
 2. https://marvelcinematicuniverse.fandom.com/wiki/Rocket_Raccoon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дуплет. 2 вопроса по 30 секунд обсуждения на каждый, ответы сдаются на одном бланке.
 1) По одной из версий, Э́лтон Джон заимствовал образ у своего коллеги, и его известная песня тоже посвящена ИКСу. Назовите ИКСа двумя словами.
 2) В какой-то момент ИГРЕКи добились такой власти, что в хрониках даже писали: в правление такого-то короля, когда управлял такой-то ИГРЕК. Назовите ИГРЕКа одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) майор Том. 2) майордо́м.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2658,51 +2658,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Майор_Том
 2. https://ru.wikipedia.org/wiki/Майордом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2266950"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2769,51 +2769,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Брекер,_Арно
 2. Опрос, выдуманный автором [в]опроса. 
 3. https://lurkmore.me/Этот_опрос_сосёт</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В начале 2023 года общественность вступилась за 12-летнюю Ра́йан А́рмстронг и призвала не рушить ей карьеру. В результате организаторы СДЕЛАЛИ ЭТО сами себе. Что именно сделали?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">вручили «Золотую малину».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>