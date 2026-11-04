--- v0 (2026-09-29)
+++ v1 (2026-11-04)
@@ -63,51 +63,51 @@
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор: Андрей Скире́нко (Ростов-на-Дону)
 Редактор благодарит за тестирование вопросов Иде́лию Айзяту́лову, Дмитрия Буценца́, Татьяну Давидю́к, Максима Дегтярёва, Кайра́та Има́шева, Александра Каря́сова, Наталью Ко́мар, Дами́ра Ма́ликова, Дарью Макушо́ву, Илью Матя́шина, Максима Мерзляко́ва, Марию Подря́дчикову, Дмитрия Пономарёва, Глеба Попо́ва, Андрея Рудя́, Антона Саксо́нова, Вадима Ту́ха и Наиля Фару́кшина.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дзика́ку-Да́йси в девятом веке совершил паломничество на запад. Историк отмечает, что его путевые заметки для соотечественников имели не меньшее значение, чем для европейцев созданное несколько веков спустя сочинение другого человека. Назовите этого другого человека.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Марко Поло</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -139,51 +139,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. В. Елисеефф, Д. Елисеефф. Японская цивилизация. С. 61; https://bit.ly/3t1LgZ0
 2. https://en.wikipedia.org/wiki/Ennin’s_Diary
 3. https://en.wikipedia.org/wiki/Ennin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Игорь Лаптев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В середине 1990-х Сусу́му Хираса́ва записал альбом, в котором представил Бангкок футуристическим и ненастоящим. Англоязычное название этого альбома обыгрывает старое название Таиланда, а кроме того на слух совпадает с названием произведения, появившегося на несколько лет раньше. Напишите это название.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Sim City</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -214,51 +214,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Sim_City_(album)
 2. https://en.wikipedia.org/wiki/SimCity_(1989_video_game)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 2014 году во время очень сильной засухи власти Калифорнии спасали молодых ИХ, спуская в автоцистернах. Ответьте одним словом: кто ОНИ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">лососи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -290,51 +290,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. С. Барнетт. Занимательное дождеведение: дождь в истории, науке и искусстве. С. 299; https://bit.ly/47Z8cXI
 2. M. B. Marois. California Drought Has Salmon Hitching Rides in Trucks; https://bit.ly/3GpQ9ye
 3. Coleman National Fish Hatchery; https://bit.ly/4806ipU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном романе новая учительница показывает первоклассникам буквы и спрашивает, что это такое. В описании причины того, почему дети бедняков уже знали ответ, говорится, что большинство из них были… кем именно?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">второгодниками</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -365,51 +365,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Х. Ли. Убить пересмешника; https://bit.ly/46L1SCf
 2. H. Lee. To kill a Mockingbird; https://bit.ly/41513mt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Фред Ван Ле́нте рассказывает о жестокой конкуренции между издателями в эпоху популярности криминальных комиксов и приводит легенду, что как-то раз у одного из издателей закончилось нечто. Ответьте точно: что именно закончилось?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">красные чернила</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -439,51 +439,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ф. Ван Ленте, Р. Данлеви. История комиксов. С. 66; https://imgur.com/a/TEdg99T</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой фильма Джузе́ппе Торнато́ре шутит, что из-за большого количества претендентов у него может заболеть шея. Ответьте словом латинского происхождения: кем он работает?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">аукционистом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -514,51 +514,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. х/ф «Лучшее предложение» (реж. Дж. Торнаторе, 2013); ок. 8:30-8:40
 2. https://ru.wiktionary.org/wiki/auctio</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Искусствовед говорит, что даже при ограниченном количестве картин в коллекции музей может составлять из них совершенно разные выставки, и сравнивает выставки с НИМИ. Известный ОН был создан сразу для компьютеров. Назовите ЕГО словом французского происхождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пасьянс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -589,51 +589,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Что такое графика и как она работает? // Зачем я это увидел №48; https://bit.ly/419Ju4x ~18:45-19:05
 2. M. Keller. Freecell FAQ; https://bit.ly/3GuE6Qa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Кто в 1840-е писал, что Рафаэль и Тициан пользовались услугами подмастерий для воплощения своих мыслей, не теряя в собственной оригинальности?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Дюма</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -666,51 +666,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. A. Dumas. Jules Romain // Italiens et Flamands. p. 227; https://bit.ly/3t5coqc
 2. Д. Циммерман. Александр Дюма Великий; https://bit.ly/41awhsA
 3. L’ Histoire des peintres; Italiens et Flamands; La Peinture chez les Anciens; https://bit.ly/415Watc
 4. Italiens et Flamands; https://bit.ly/3N7UTfp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В конце шестнадцатого века Генрих Четвёртый объединил всю Францию под своей властью. Автор одной книги отмечает, что появившаяся в его правление новинка демонстрировала, что теперь королю принадлежит и каждый регион, и вся страна. В те же годы в другой стране аналогичная новинка получила название благодаря изображению мифологического персонажа. Какое название?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Атлас</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -745,51 +745,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Генрих_IV_(король_Франции)
 2. M. Monmonier. How to Lie with Maps; https://bit.ly/3R6JwG2
 3. https://en.wikipedia.org/wiki/Atlas
 4. https://de.wikipedia.org/wiki/Maurice_Bouguereau
 5. https://fr.wikipedia.org/wiki/Atlas_de_Mercator
 6. https://commons.wikimedia.org/wiki/File:Atlas_Cosmographicae_(Mercator)_005.jpg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">imperiosus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Изначально учёный дал ещё одному найденному образцу другое величественное имя, но когда выяснилось, что это одно и то же, выбрал первый вариант. Какой именно?</w:t>
       </w:r>
     </w:p>
@@ -834,51 +834,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Tyrannosaurus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">После покорения Египта суннит Саладин приказал распродать собрания шиитских халифов из династии Фатимидов. Исследователи отмечают, что именно в правление Саладина стала популярна легенда… о каком событии?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">уничтожение Александрийской библиотеки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -909,51 +909,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Did Caliph Umar ibn al-Khattab Burn the Library of Alexandria?
 2. https://youtu.be/ZxwaSMfD8ho?t=659</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В годы Второй мировой войны британка Фрейя Старк занималась привлечением сторонников в Египте. Автор биографической статьи пишет, что Старк смогла найти объединяющий формат — ЭТО. Известно описание необычного ЭТОГО, на котором оказалась другая британка. Назовите ЭТО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">чаепитие</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1012,51 +1012,51 @@
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор: Наталья Ко́мар (Киров — Ереван)
 Редактор благодарит за помощь в работе над туром следующих людей:
 Иде́лия Айзяту́лова, Андрей Заба́вин, Кайра́т Има́шев, Александр Карче́вский, Климентий Комисса́ров, Дами́р Ма́ликов, Екатерина Но́викова, Александр Пече́ный, Дмитрий Пло́тников, Дмитрий Пономарёв, Ольга Сарни́цкая, Павел Семеню́к, Андрей Скире́нко, Вадим Тух, Наи́ль Фару́кшин, команда «Эксперт-Система»</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Агне́шка Кле́сса-Шин рассказывает, что в ноябре в Корее подростков угощают десертами из клейкого риса, чтобы к тем «приклеились» ОНИ. Дайте ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">правильный ответ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1086,51 +1086,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Agnieszka Klessa-Shin. Polka w Korei, https://ibb.co/cY6b8q7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Журналист пишет, что инвестор Ла́рри Финк обладает необыкновенным талантом предугадывать меняющиеся тенденции на рынке. На территории своего поместья Финк собирает коллекцию старинных ИХ. Назовите ЕГО заимствованным словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">флюгер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1148,51 +1148,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Henry Tricks. The Demonisation of Larry Fink. — The Economist, Jul 29-Aug 11, 2023. https://ibb.co/5Y54PPd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в тексте вопроса словами «ДЕЛАТЬ ЭТО» заменены другие слова. Территория Га́мбии представляет собой полосу, протянувшуюся вдоль одноимённой реки. По легенде, проходя по реке, британское судно ДЕЛАЛО ЭТО и присваивало размеченные таким образом земли. В произведении второй половины XIX века, СДЕЛАВ ЭТО, можно было попасть... Куда?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на Луну</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1223,51 +1223,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Atlas Obscura. The True Origin of the Gambia’s Bizarre Borders. https://rb.gy/7fu30y
 2. https://rb.gy/dm84tf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В подкасте, приуроченном к пятидесятилетию события, ОН вспоминал, что чувствовал себя, словно отец сыновей-подростков, которые в первый раз сели в машину покататься. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Майкл] Коллинз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1285,51 +1285,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">подкаст 13 Minutes to the Moon, s.01e07, https://youtu.be/6zbunB82mVI?si=_zxn2ARhs215LQQL&amp;amp;amp;t=633</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Указание ведущему: сделать смысловую паузу между словами «мире» и «ПРОПУСК»]
 По образному выражению Уильяма Ма́нчестера, алкоголь не помогает справиться с психологическими проблемами, ведь те ПРОПУСК. Одно исследование показало, что в мире ПРОПУСК в основном мужчины из стран с высоким уровнем дохода. Какие два слова в тексте вопроса мы дважды пропустили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">умеют плавать</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1361,51 +1361,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. William Manchester. Goodbye Darkness, https://ibb.co/tLj7Wtx
 2. https://rb.gy/6wo8kd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Указание ведущему: сделать небольшую смысловую паузу между словами «ЭТОГО» и «одного»]
 Корабль «Клоти́льда» затонул в устье реки в 1860 году, но обнаружить его удалось лишь в 2018 году после ЭТОГО одного вида алабамских мидий. Какое ЭТО, как считается, происходит сейчас?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">голоце́новое [вымирание]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1437,51 +1437,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. BBC Radio 4. The Extinction Tapes, ep. 1 Alabama pigtoe mussel, https://www.bbc.co.uk/programmes/m0009z7g
 2. https://en.wikipedia.org/wiki/Holocene_extinction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Глутамат натрия не имеет собственного запаха и усиливает вкус при добавлении в пищу. Первые несколько лет глутамат натрия продавался плохо, поэтому производители решили переориентироваться на другую аудиторию и начали фасовать продукт в изящную прозрачную упаковку. Джо́рдан Сэнд сравнивает эту упаковку… С чем?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">с флаконом духов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1511,51 +1511,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Jordan Sand. A Short History of MSG. https://rb.gy/4dotqg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Переехавшая в Сеул европейка жалуется, что несколько лет назад в городе даже летом сложно было найти ЕГО. Дело в том, что у подавляющего большинства корейцев отсутствует ген, влияющий на активность неких желёз. Назовите ЕГО одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">дезодорант</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1586,51 +1586,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://t.ly/7tW8t
 2. https://rb.gy/fkwsxb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ведущий одного подкаста шутит, что смотрит любимый фильм о «Битлз» по паре минут в день, так как практикует ИКС счастья. В этом подкасте звучит и песня Lucy In the Sky with Diamonds [лю́си ин зе скай виз да́ймондс]. Назовите ИКС англицизмом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">микродозинг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1662,51 +1662,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. подкаст «Кроме звезд», эп. 3, https://youtu.be/Lezx_VBzfr8?si=kAuw0VUcSTdN6M3l&amp;amp;amp;t=348
 2. https://www.sciencedirect.com/science/article/pii/S0149763422001956
 3. https://dictionary.cambridge.org/dictionary/english/microdosing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Указание ведущему: в тексте вопроса есть слово pyra, которое написано латиницей и читается как «пы́ра», постарайтесь не прочитать его как слово «руга» на кириллице]
 Жители польского города По́знань называют ЭТО pyra [пы́ра]. По одной из версий, слово pyra [пыра] — искажённое слово «Перу́». ЭТО присутствует на картине 1885 года. Назовите ЭТО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">картофель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1739,51 +1739,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://culture.pl/en/article/polish-cuisine-by-region-greater-poland
 2. https://sjp.pwn.pl/poradnia/haslo/kartofel-kontra-ziemniak;21867.html
 2. https://www.vangoghmuseum.nl/en/collection/s0005v1962</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">При́мо Ле́ви называл дистилляцию неторопливым и ТАКИМ занятием. На обороте рецепта ТАКОГО ЕГО Исаак Ньютон описал процесс дистилляции. Что мы заменили словами «ТАКОЙ ОН»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">философский камень</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1814,51 +1814,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Primo Levi. Il sistema periodico. Potassio. https://ibb.co/7VXhjsz
 2. https://tinyurl.com/3w8ke3za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Комар</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Действие фильма 1961 года происходит в городе Ри́но, штат Невада. В одной сцене героиня говорит, что в местной реке золота больше, чем в Клондайке. Дело в том, что из-за законодательства штата в то время Рино считался столицей ИКСОВ. Назовите ИКС одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">развод</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1905,51 +1905,51 @@
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Буценец, Максим Корнеевец</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы: Дмитрий Буценец (Пинск-Минск), Максим Корнеевец (Минск)
 Редакторы тура благодарят за тестирование: Валерию Алексе́йчик, Александра Вла́скина, Дарью Гри́нченко, Антона Даниле́вича, Антона Ивано́ва, Марию Климчу́к, Оксану Корнееве́ц, Евгения Мари́нича, Вагифа Мирзо́ева, Александра Котляро́ва, Елену Петро́ву, Антона Саксо́нова, Александра Середу́, Михаила Сиротюка́, Андрея Скире́нко, Егора Старово́йтова и Егора Шуляка́.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Завоевание арабами большей части Пиренейского полуострова оказало угнетающее воздействие на жителей местных свободных королевств. Рассказывая об этом, Джереми Блэк пишет, что главным литературным произведением того времени стала книга, посвященная комментированию ЕГО. Назовите ЕГО словом древнегреческого происхождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">апокалипсис</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1967,51 +1967,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Джереми Блэк «Краткая история Испании» (http://loveread.me/read_book.php?id=107663&amp;amp;amp;p=8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Буценец</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Загрязнение отрицательно влияет на численность морских черепах. Так, вылупившимся детёнышам, которые по мерцанию определяют, где находится вода, могут помешать… закончите названием произведения 1931 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">огни большого города</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2030,51 +2030,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Айнисса Рамирес «Алхимия и жизнь. Как люди и материалы меняли друг друга» (https://www.google.by/books/edition/Алхимия_и_жизнь_Как_лю/xl6dEAAAQBAJ?hl=ru&amp;amp;amp;gbpv=1&amp;amp;amp;dq= поиск по словам «уводят их прочь от моря»)
 2. https://www.kinopoisk.ru/film/414/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Буценец</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Один древнеегипетский ученик стал уделять развлечениям больше времени, чем книгам. Учитель предостерегает его и говорит, что человек подобен лодке с поврежденным веслом. Какое слово в предыдущем предложении мы пропустили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пьяный</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2104,51 +2104,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">H. Lutz, «Viticulture and brewing in the ancient Orient»: (https://archive.org/details/cu31924032345864/page/n117/mode/2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Буценец</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Во время вспышки полиомиелита в Чикаго в 1937 году закрылись многие учреждения. В связи с этим стало активнее использоваться радио, а для организации процесса ОНО печаталось в утренних газетах. Назовите ЕГО несколькими словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">расписание [школьных] занятий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2178,51 +2178,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://naukademy.ru/news/distantsionka-vzglyad-v-proshloe/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Корнеевец</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Живший в первой половине прошлого века Си́ро Ватана́бе работал дантистом, а позже основал фабрику по производству ЕГО. Объявление о закрытии компании Ватана́бе в одной статье назвали трагедией для математики, а один профессор даже сделал себе пятнадцатилетний запас ЕГО. Назовите ЕГО одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">мел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2242,51 +2242,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://macleans.ca/society/chalk-and-awe-why-scientists-are-going-wild-over-a-cult-chalk/
 2. https://ja.wikipedia.org/wiki/羽衣文具
 3. https://dentalmagazine.ru/lichnyj_opyt/istorija-zubnoj-pasty-ot-5000-g-do-n-je-do-nashih-dnej.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Корнеевец</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Слово ОНА заменяет несколько слов.
 Рассказывая о различиях между языками, учёный Крис Стри́нгер говорит, что у современных европейцев и азиатов обнаружены разные мутации в генах, которые отвечают за развитие ИХ. Назовите любую из НИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">молоточек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2318,51 +2318,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Крис Стрингер «Остались одни. Единственный вид людей на земле»: (http://flibusta.site/b/637224/read, поиск по словам «звукопередающих косточек»)
 2. https://ru.wikipedia.org/wiki/Слуховые_косточки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Буценец</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1715 году Людовик XIV упал с лошади и поранил ногу, что в итоге привело к его смерти. В конце фильма о последних неделях жизни короля можно услышать ЭТО. В сериале Ла́рса фон Три́ера ЭТО можно услышать при появлении приспешника Сатаны. Назовите ЭТО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">жужжание мух</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2393,51 +2393,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. «Смерть Людовика XIV», реж. Альберт Серра, 2016, примерно с 86 минуты
 2. «Королевство. Исход», эпизод 2, реж. Ларс Фон Триер, примерно с 12 минуты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Буценец</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Имеющее огромную массу Солнце создаёт в пространстве-времени впадину. Объясняя причину, по которой планеты не сваливаются в эту впадину, популяризатор науки упоминает ЕГО. В 2017 году объект, в название которого входит «ОН», стал местом старта одного из этапов. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">велодром</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2457,51 +2457,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.astronomycast.com/2008/08/ep-102-gravity/
 2. https://www.arxiv-vanity.com/papers/1511.07485/
 3. https://fr.wikipedia.org/wiki/Stade_Vélodrome</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Буценец</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">лунные метеориты представляют небольшую научную ценность</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">‌
 Несмотря на высокую значимость, лунные метеориты представляют небольшую научную ценность в сравнении с образцами, которые были доставлены из определенных участков Луны. Рассказывая об этом, Ро́бин Э́ндрюс образно пишет, что метеориты часто… закончите тремя словами.
 ‌</w:t>
@@ -2536,51 +2536,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Робин Эндрюс: «Супервулканы. Неожиданная правда о самых загадочных геологических образованиях» (https://docs.google.com/document/d/1MGyh6tZj0ZEGGoJmQwoOEHxq8qrs14vAk0YkV5-3Bpc/edit?usp=sharing)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Буценец</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Первобытные люди иногда использовали нить, на которую нанизывали соответствующее число шариков. Для защиты от определённых действий, нить с шариками заворачивали в глину, которую потом обжигали. Герой какого фильма нулевых умело совершает схожие по смыслу действия?
 ‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Поймай меня, если сможешь»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2612,51 +2612,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. И. Стюарт «Невероятные числа профессора Стюарта» (https://nonfiction.ru/media/fragments/neberoyatn-chisla.pdf)
 2. https://en.wikipedia.org/wiki/Catch_Me_If_You_Can</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Буценец</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Свои математические способности Джако́мо И́ноди смог развить в детстве, будучи ИМ в небольшой пьемонтской деревне. «Электрический ОН» входит в название компании, занимающейся экранизацией фильмов известного фантаста. Назовите ЕГО одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пастух</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2675,51 +2675,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://fr.wikipedia.org/wiki/Giacomo_Inaudi
 2. http://www.philipkdickesp.com/about</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Корнеевец</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Во время экскурсии Красного Креста по образцово-показательному Терезиншта́дту начальник лагеря Карл Рам раздавал детям подарки, на что те говорили: «шоколад, дядя Рам?». Напишите слово, которое мы пропустили в тексте вопроса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">опять</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>