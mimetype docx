--- v0 (2026-09-07)
+++ v1 (2026-11-04)
@@ -58,51 +58,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3657600" cy="4876800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -167,51 +167,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) https://ru.wikipedia.org/wiki/Шесть_шагов_до_Кевина_Бейкона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Анри Бергсон писал, что один и тот же человеческий порок может быть основой сюжета как драмы, так и комедии. Однако в комедиях порок выходит на первый план, затмевая собой персонажа, в то время как в драме важна сама личность героя. Какие два имени упомянул Бергсон, противопоставляя типичные названия комедийных и драматических пьес?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[имя] собственное, [имя] нарицательное</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -229,51 +229,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) А. Бергсон, «Смех», с.11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Edward Boon – game programmer
 John Tobias – graphic designer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На одном баттле Слава КПСС назвал своего оппонента «жалкой тенью», сравнив его… с кем?</w:t>
       </w:r>
@@ -320,51 +320,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) https://en.wikipedia.org/wiki/Noob_Saibot
 2) https://youtu.be/qbMIsowRk-A?t=800</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 70-е годы создатели Dungeons and Dragons [Данженс энд дрэгонс] заметили, что правила ролевых игр слишком суровы, и игрок может потерять своего персонажа из-за одного неудачного действия. Поэтому они решили заимствовать ЭТОТ ЭЛЕМЕНТ из настольной игры про военные корабли с реалистичной физикой, а затем ЭТОТ ЭЛЕМЕНТ стали использовать и в компьютерных играх. Назовите ЭТОТ ЭЛЕМЕНТ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">полоска ХП</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -395,51 +395,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) видео с ютуб-канала Булджать «Факты из игр, которые вы можете не знать». Экоактивисты, полоска HP и три буквы киберспорта https://youtu.be/yRtsPIPMfrA?t=98
 2) https://ru.wikipedia.org/wiki/Очки_здоровья</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2971800" cy="857250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -517,51 +517,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) ФЗ № 244 от 29.12.2006 «О государственном регулировании деятельности по организации и проведению азартных игр» http://www.consultant.ru/document/cons_doc_LAW_64924/
 2) https://forum.pekarstas.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В этом вопросе словами «ДЕЛАЛ ЭТО» мы заменили три других слова. Персонаж одного водевиля – скромный провинциальный чиновник, – неожиданно появляется в мундире, украшенном сразу тридцатью шестью медалями. Незадолго до того чиновник удачно СДЕЛАЛ ЭТО. Лирический герой стихотворения 1980 года в том числе ДЕЛАЛ ЭТО. Назовите любое другое действие этого героя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">входил вместо дикого зверя в клетку</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -592,51 +592,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) А. Бергсон, «Смех», с.11
 2) https://www.culture.ru/poems/30444/ya-vkhodil-vmesto-dikogo-zverya-v-kletku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3533775" cy="4381500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -715,51 +715,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) https://ru.wikipedia.org/wiki/Брежнев,_Леонид_Ильич
 2) https://gta.fandom.com/ru/wiki/Уровень_розыска_во_вселенной_3D</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Температура плавления золота 950-й пробы – примерно 1000 градусов по Цельсию. Температура сгорания гептила значительно выше. Вот почему от НЕГО осталась лишь оплавленная звезда и чёрное пятно на бетонке. Назовите ЕГО двумя словами, которые начинаются на соседние буквы алфавита.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">маршал Неделин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -792,51 +792,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) https://ru.wikipedia.org/wiki/Неделин,_Митрофан_Иванович
 2) https://ru.wikipedia.org/wiki/Катастрофа_на_Байконуре_(1960)
 3) https://docs.cntd.ru/document/1200009208
 4) https://ru.wikipedia.org/wiki/1,1-Диметилгидразин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Какой рэпер всю жизнь страдал от болезни лёгких?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Эрик Линн Райт</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -913,51 +913,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) https://www.biography.com/musician/eazy-e</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном из треков Easy E грозит преподать урок своим врагам. Какие две фамилии он при этом называет?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Смит и Вессон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -979,51 +979,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) https://genius.com/Eazy-e-real-muthaphuckkin-gs-lyrics</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В поэме XIII века «Гулистан» лисица опасается, что её перепутают с другим животным и заставят таскать грузы. Считается, что именно к этой истории восходит известное выражение из четырёх слов. Напишите это выражение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«докажи, что не верблюд»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1041,51 +1041,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) поэма Саади «Гулистан», глава 1 «О жизни царей», рассказ 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Александр Панчин замечает, что намного проще заменить Y-хромосому на X-хромосому, чем взять Y-хромосому из ниоткуда, поэтому эпизод из ПЕРВОГО кажется намного правдоподобнее эпизода из ВТОРОГО. Назовите ПЕРВЫЙ и ВТОРОЙ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ветхий завет, Новый завет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1104,51 +1104,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) Александр Панчин – Мифы о клонировании. Видео с форума «Учёные против мифов»
  https://youtu.be/ciGyCoTe-Jc?t=505</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему – сделать небольшую логическую паузу после слова «кисти»]
 Рой Милз пишет, что для восстановления кисти [пауза] хирурги могут пересадить на руку пациента его собственный палец с ноги. Лучше всего для этого подходит большой палец, однако в некоторых странах – например, в Японии или в России, – вместо него обычно пересаживают второй палец, поскольку в этих странах принято ДЕЛАТЬ ЭТО. Что именно делать?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">принято снимать обувь в помещении</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1200,51 +1200,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2867025" cy="4762500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1322,51 +1322,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) https://ru.wikipedia.org/wiki/Девушка_в_футболке
 2) слова одного комментатора в интернете</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Словами ДЕЛАТЬ ЭТО мы заменили одно слово. Героиня одного фильма настолько быстро ДЕЛАЕТ ЭТО, что её мать в шутку говорит ей, что та умрёт от удара током. Кто в начале XX века написал картину, героиня которой ДЕЛАЕТ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Зинаида] Серебрякова</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1432,51 +1432,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) фильм Пола Ньюмана «Влияние гамма-лучей на поведение маргариток», самое начало
 2) https://ru.wikipedia.org/wiki/За_туалетом._Автопортрет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Сюрреалистический мультфильм «Медвежуть» состоит из нескольких новелл, которые представляют собой сны главного героя. Медведь безуспешно пытается выспаться, но всякий раз ему что-то мешает. Мультфильм был снят как пародия на НЕГО. Назовите ЕГО тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Скромное обаяние буржуазии»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1495,51 +1495,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) https://cameralabs.org/aeon/sovetskie-multfilmy/film/medvezhut-1988
 2) https://ru.wikipedia.org/wiki/Скромное_обаяние_буржуазии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2867025"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1618,51 +1618,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) Декалог Кшиштофа Кесьлёвского, фильм первый «Не сотвори себе кумира»
 2) https://www.youtube.com/watch?v=-d7Acj8U9HM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему – цитату Толстого читать бегло, не под запись]
 Действие повести Льва Толстого разворачивается в 1800-х [тысяча восьмисотых] годах, когда, цитата, «…ещё не было ни железных, ни шоссейных дорог, ни газового, ни стеаринового света, ни пружинных низких диванов, ни мебели без лаку, ни разочарованных юношей со стёклышками, ни либеральных философов-женщин; в наивные времена масонских лож, мартинистов, тугендбунда, когда мебель ставили симметрично, а на балах в канделябры вставлялись восковые и спермацетовые свечи, времена пожарских котлет и валдайских колокольчиков.»
 Известный человек назвал эту повесть Толстого главным источником вдохновения для своего проекта. Назовите этого человека.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Леонид] Парфёнов</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1683,51 +1683,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) https://онлайн-читать.рф/толстой-два-гусара/
 2) Интервью Леонида Парфёнова Галине Юзефович https://youtu.be/IY731u08Q1g?t=751</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1590675" cy="704850"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1848,51 +1848,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) https://ru.wikipedia.org/wiki/Хабиб_(певец)
 2) https://bibi.by/
 3) https://www.sovsport.ru/mma/news/941397-habib-nurmagomedov-pochemu-makgregor-cyplenok-hochu-chtoby-v-ssha-ponjali-raznicu-mezhdu-orlom-i-kuricej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дуплет. Два вопроса по 30 секунд обсуждения на каждый.
 1. Юрий Авербах пишет, что некоторые шахматисты во время партии трясут ногами под столом, чем выводят из себя противников. Как Авербах называет таких шахматистов?
 2. Пётр Лызуненко пишет, что некоторые велосипедисты активно маневрируют в транспортном потоке, перестраиваясь из ряда в ряд, чем создают проблемы всем участникам движения. Как Лызуненко называет таких велосипедистов?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. велосипедисты 2. Шахматисты</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1914,51 +1914,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">а) Ю.Л. Авербах, «О чём молчат фигуры», с.50
 https://www.litmir.me/br/?b=193782&amp;p=50
 б) https://angara.net/forum/t13627?p=2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цвет заточки чуть коричневый от загара
 Не разгоняюсь больше, как участник ******а.
 В текстах трачу кучу пасхалок, как ты что-то в носках
 Если позову спою эти песни в Ла-Скала.
 &lt;…&gt;
 Как ***  ***ма только не кидала.
 Отплатила, после дала, дала.
 Пусть она обидчивая дама,
 Но сполна вернула всё что отобрала, дала, дала.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2012,51 +2012,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) https://genius.com/Slimus-merlot-lyrics
 2) https://genius.com/Eecii-karma-bitch-lyrics</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дуплет. Два вопроса по 30 секунд обсуждения на каждый.
 1) Был ОН семио́тиком и писал эссе. Кто его не знает? Его знают все. Назовите ЕГО.
 2) Она умерла в апреле 1981 года. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Ролан] Барт, [Агния] Барто</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2077,51 +2077,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) https://ru.wikipedia.org/wiki/Барт,_Ролан
 2) https://ru.wikipedia.org/wiki/Барто,_Агния_Львовна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Работая, Антон что-то тихо насвистывал себе под нос. Мила прислушалась и поняла, что это ________________ Моцарта. Она насмешливо посмотрела на Александра Борисовича — заметил ли?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1996 году вышел роман «Ярмарка в Сокольниках», положивший начало известной серии книг. Назовите эту серию книг и то, что мы пропустили на раздаточном материале.</w:t>
       </w:r>
     </w:p>
@@ -2167,51 +2167,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) Ф. Незнанский, «Ярмарка в Сокольниках»
 2) Ф. Незнанский, «Долг самурая»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">B/F#            B   B/F#         B     B7       Em
 ასე მგონია ამ სიმღერებით ავიდგი ენა</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Перед вами – строчка песни из НЕГО в ЭТОМ. Назовите ЕГО и ЭТО.</w:t>
       </w:r>
@@ -2258,51 +2258,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) https://geolyrics.ru/simgherebi/kikabidze-vakhtang/chito-gvrito.html
 2) https://amdm.ru/akkordi/vahtang_kikabidze/124317/chito_grito/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1676400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2402,51 +2402,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На одной железнодорожной станции в СССР был компьютер, управляющий маршрутизацией поездов. Рассказывают, что во второй половине 80-х этот компьютер периодически начал давать сбои. Вскоре выяснилось, что сбои происходят в те моменты, когда на станции стоят вагоны с грузами из северо-западной ЕЁ. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Украина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2464,51 +2464,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) https://habr.com/ru/company/nix/blog/515518/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1304925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2574,51 +2574,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) https://habr.com/ru/company/orbita/blog/565838/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 2011 году Венгерский университет подготовил несколько необычных танцевальных номеров. В каждом танце участвовало десять человек, а у танцоров на груди были нашиты числа. С помощью таких танцев были наглядно продемонстрированы некоторые виды ЕЁ. Назовите любой из этих видов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пузырьковая (bubble sort)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2649,51 +2649,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) https://www.i-programmer.info/programming/theory/3531-sorting-algorithms-as-dances.html
 2) https://www.youtube.com/watch?v=lyZQPjUT5B4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5381625" cy="3333750"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2818,51 +2818,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) ЛНА
 2) http://al-tm.ru/stati/stati-po-mat.-obespecheniyu/defektyi-i-problemyi-elektroliticheskix-kondensatorov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ответьте словом, в котором пять одинаковых гласных: что посетитель сайта, посвящённого радиоэлектронике, назвал сыном клизмы и паяльника?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">оловоотсос</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2881,51 +2881,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) комментарии на каком-то радиолюбительском сайте
 2) https://www.chipdip.ru/catalog-show/desoldering-pumps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На этот вопрос принимается только очень гладкий и очень точный ответ. В начале 80-х Дмитрий Пучков подрабатывал на ленинградском инструментальном заводе. Ответьте двумя словами, которые начинаются на одну и ту же букву: кем?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">шлифовальщиком штангенциркулей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2967,51 +2967,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) https://ru.wikipedia.org/wiki/Пучков,_Дмитрий_Юрьевич</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Военный историк Клим Жуков рассказывает, что в Средние Века этим словом называли обычный подкоп под вражеские траншеи, однако потом у слова появилось и другое значение. Напишите это короткое слово.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">мина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3042,51 +3042,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) видео на канале Дмитрия Пучкова «Клим Жуков об осадах крепостей в Средние века»
 https://www.youtube.com/watch?v=S7iC7q59ex8&amp;t=1774s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Здесь мы видим, что Александр как дипломат потерпел значительное поражение. То есть планировалась атака, но известие о том, что Наполеон дипломатически ____________ Россию, нарушило планы Александра.
 &lt;…&gt;
 Если бы Москва не была бы столь удалена от Парижа, если бы Наполеон мог легче управлять империей, то очередной дворцовый заговор ______________ бы царя-психопата, а крестьяне в течение двух — трёх месяцев перешли бы на сторону новых хозяев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Перед вами – выдержки из одной научной работы. Какие два глагола мы в них пропустили?</w:t>
@@ -3133,51 +3133,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) Евгений Николаевич Понасенков, «Первая научная история войны 1812 года»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В романе Владимира Сорокина описывается альтернативная история СССР. Герои романа, въезжая в Москву конца 50-х, любуются берёзками. Какое слово в предыдущем предложении мы немного изменили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">бериевками</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3208,51 +3208,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) Владимир Сорокин, «Доктор Гарин», изд. Corpus, 2021, с. 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Современную литературу многие критикуют за излишнюю «чернушность», однако ещё в одной из новелл Сорокина некий богач составляет завещание, согласно которому наследство получит тот, кто публично съест его труп. Какое слово в тексте вопроса мы изменили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Сатирикона»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3271,51 +3271,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1) Петроний Арбитр, «Сатирикон», гл. CXXXXI
 http://lib.ru/POEEAST/PETRONIJ/satirikon.txt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ЛИТЕРАТУРНАЯ УТОПИЯ «ПИДОР» ХЕР</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В своей статье Юлия Ростовцева пишет, что в эпоху просвещения литераторы часто обращались к античным сюжетам, при этом проводя параллели с современностью, лестные для действующей власти. Восстановите буквы, пропущенные в названии статьи, но сделайте это не грубо, а ласково.</w:t>
       </w:r>
     </w:p>
@@ -3360,51 +3360,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">статья Ю. А. Ростовцевой «Литературная утопия М. М. Хераскова “Полидор, сын Кадма и Гармонии”. Между государственной идеологией и панегирической традицией») https://cyberleninka.ru/article/n/literaturnaya-utopiya-m-m-heraskova-polidor-syn-kadma-i-garmonii-mezhdu-gosudarstvennoy-ideologiey-i-panegiricheskoy-traditsiey/viewer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Рожков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Иногда обсуждение вопроса в «Что? Где? Когда?» происходит так. Один игрок высказывает предположение, оказывающееся ложным. Второй игрок возражает ему, выдвигая свою идею, которая вновь не верна, но уже ближе к истине. Третий игрок уточняет эту версию, и так далее, пока, наконец, шестой член команды не называет правильный ответ. Какое дело это напомнило автору вопроса?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Дело об отравленных шоколадках»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3813,51 +3813,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bca3bdd1a8dc8b46fa6871d8c726e9bc09496362.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67d677b6112c5f182ab8106d5352b3e5213562f9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd6a20f3bebd5299faf714e9358295f3559f8f19.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/811906d3cd2c4882eaebd37bae204fdb1faa7ae1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/efad62c6f9a1879ca69d9455ce0b85722f0fed22.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48aed9e92b1ebb87b6e410a7beae19c04d1b0e1c.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3be0cb6abf206faf4cd92ade4d0e3c5acedb91a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/248034eec6b26dccbc760cd6bc3aa7b1cc00d200.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/051526d0243fb382648fb0eb051029a6a889dc44.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ff5f2ff4226f13a3b3782301400610fdb51f540.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68c80c95790e697970c625a6b6da7096861031a9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ea0a6ad1f1a67236edb6214dd9f38bc28847286.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b47dafdd34f88bdad750415054b44757af428c82.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bca3bdd1a8dc8b46fa6871d8c726e9bc09496362.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67d677b6112c5f182ab8106d5352b3e5213562f9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd6a20f3bebd5299faf714e9358295f3559f8f19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/811906d3cd2c4882eaebd37bae204fdb1faa7ae1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/efad62c6f9a1879ca69d9455ce0b85722f0fed22.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48aed9e92b1ebb87b6e410a7beae19c04d1b0e1c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3be0cb6abf206faf4cd92ade4d0e3c5acedb91a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/248034eec6b26dccbc760cd6bc3aa7b1cc00d200.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/051526d0243fb382648fb0eb051029a6a889dc44.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ff5f2ff4226f13a3b3782301400610fdb51f540.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68c80c95790e697970c625a6b6da7096861031a9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ea0a6ad1f1a67236edb6214dd9f38bc28847286.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b47dafdd34f88bdad750415054b44757af428c82.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 