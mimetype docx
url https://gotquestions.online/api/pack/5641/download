--- v0 (2026-09-29)
+++ v1 (2026-11-04)
@@ -63,51 +63,51 @@
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор тура — Антон Саксо́нов.
 Редактор тура благодарит за тестирование вопросов и ценные замечания Иде́лию Айзяту́лову, Кирилла Андре́ева, Анну Бу́йную, Петра Бу́йного, Михаила Ивано́ва, Александра Коробе́йникова, Максима Мерзляко́ва, Олега Михе́ева, Александра Пече́ного, Тимура Сайфу́ллина, Даниила Уди́мова, Наиля Фару́кшина, Олега Христе́нко, Валерия Юдачёва и Тимура Юшко́.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По легенде, в двенадцатом веке одному немцу всё так понравилось, что на двери он оставил не одну пометку, а сразу три. Какая французская фамилия упоминается в статье об этом немце?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мишле́н.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -126,51 +126,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Est!_Est!!_Est!!!_di_Montefiascone
 2. https://timbuktoo.name/est-est-est-une-marque-vieille-de-1000-ans/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Однажды в заграничной поездке экономист Джон Кейнс в шутку обосновал своё решение касательно НИХ тем, что не хочет вносить дополнительный вклад в девальвацию местной валюты. Что такое ОНИ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">чаевые.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -188,51 +188,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">R.F. Harrod. The Life of John Maynard Keynes (https://ibb.co/jw7xsFH)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На вопрос администрации Принстонского университета о том, что ему потребуется для работы, довольно самокритичный Эйнштейн попросил поставить в свой кабинет ЭТО большого размера. Изображение ЭТОГО в 1980‑х годах создал Билл А́ткинсон, работавший в Apple [эппл]. Назовите ЭТО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">мусорная корзина.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -263,51 +263,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. W. Isaacson. Einstein: His Life and Universe (https://ibb.co/bNmkjpG)
 2. Revolution in The Valley: The Insanely Great Story of How the Mac Was Made (https://ibb.co/3ds6nKx)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Вероятно, одному мастеру йоги помогло не только то, что он смог раздобыть мазь, но и то, что он смотрел фильм 1994 года. Какое имя собственное входит в название этого фильма?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Шоушенк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -326,51 +326,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.huffpost.com/entry/choi-gap-bok-prison-escape_n_1919866
 2. https://en.wikipedia.org/wiki/The_Shawshank_Redemption</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1579 году Джон Стаббс написал сатиру на королеву Елизавету и в том же году стал ТАКИМ. За несколько лет до этого знаменитый современник Стаббса получил прозвище, в которое входило слово «ТАКОЙ». Ответьте двухкоренным словом: какой ТАКОЙ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">однорукий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -389,51 +389,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/John_Stubbs
 2. https://en.wikipedia.org/wiki/Miguel_de_Cervantes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В Зимбабве действует правило, согласно которому определённые транспортные средства имеют привилегии. Чтобы нажиться на этом правиле, работники одного зимбабвийского ИКСА предлагали автомобилистам заключить необычный договор аренды. В названии известного рассказа слово «ИКС» — это имя собственное. Назовите ИКС.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">морг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -452,51 +452,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.bbc.co.uk/search?q=Zimbabwe+halts+rent-a-corpse+scam
 2. https://en.wikipedia.org/wiki/The_Murders_in_the_Rue_Morgue</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В этом вопросе словами ДЕЛАТЬ ЭТО мы заменили другие слова.
 В каждом выпуске одного телешоу ведущий, рассказывая от имени жертвы об обстоятельствах убийства, ДЕЛАЛ ЭТО при помощи большого белого полотенца. Какой заглавный литературный персонаж тоже ДЕЛАЛ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Карлсон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -516,51 +516,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/The_Television_Ghost
 2. https://ru.wikipedia.org/wiki/Малыш_и_Карлсон_(трилогия)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Чтобы напоминать себе, что его произведения должны быть язвительными, Генрик Ибсен держал на рабочем столе прозрачную ёмкость, в которой находился ИКС. Другой ИКС, согласно вымышленной биографии, родом из О́саки. Какое слово мы заменили ИКСОМ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">скорпион.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -579,51 +579,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.thetimes.co.uk/article/when-we-dead-awaken-ibsen-last-play-qclttrftv
 2. https://mortalkombat.fandom.com/wiki/Hanzo_Hasashi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Известный человек, живший в Лос-Анджелесе, утверждал, что предпочитает пользоваться духовкой со стеклянной дверцей, поскольку в быту не переносит ЕГО. Назовите ЕГО английским словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">саспенс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -653,51 +653,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">D.W. Wallace, ‎L.A. Wallace. The Reader’s Digest, vol.76 (https://ibb.co/5R46Wc8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: не сообщать командам, что слово «Бокс-офис» написано в кавычках и с прописной буквы.]
 У Мартина Скорсезе есть Оскар. Узнав об этом, режиссёр блокбастеров Джо Руссо сообщил, что выбрал «Бокс-офис». В каком фильме подобный выбор помогла сделать музыка?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Бетховен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -717,51 +717,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://variety.com/2023/film/news/joe-russo-jabs-martin-scorsese-marvel-box-office-oscars-1235772887/
 2. https://en.wikipedia.org/wiki/Beethoven_(film)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Прося взять себя на руки, собаки иногда царапаются. Го́тфрид Кне́ллер с гордостью отмечал, что собака испортила ИКС его супруги, а именно — повредила подол платья. Назовите ИКС словом французского происхождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">портрет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -779,51 +779,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The New Monthly Magazine and Universal Register, vol. 1 (https://ibb.co/BjPX7NS)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Однажды, кое‑что осознав, рассеянный академик Артур Джеймс поехал на велосипеде в почтовый офис, где извинился перед почтальоном. После этого Джеймс уехал на велосипеде по своим делам. За что же извинялся Джеймс?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">за то, что случайно взял его велосипед.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -880,51 +880,51 @@
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Рузель Халиуллин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор — Рузель Халиуллин (Салават).
 Сделать этот тур хоть несколько лучше редактору помогали: Иделия Айзятулова, Сергей Дуликов, Фёдор Жельне, Александр Карчевский, Глеб Николаев, Ксения Николаева, Екатерина Новикова, Александр Печеный, Екатерина Сушко-Гуминская, Наиль Фарукшин, Ричард Янкевич.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">д******</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Некоторые спортсмены рассказывали, что иногда не могли выпустить снаряд из руки и только сильнее сжимали пальцы. Какие шесть букв мы пропустили в термине, которым называют это состояние?</w:t>
       </w:r>
     </w:p>
@@ -971,51 +971,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Dartitis
 2. https://www.theguardian.com/observer/osm/story/0,,1123146,00.html
 3. https://www.reddit.com/r/Darts/comments/1t3arh/my_experience_with_dartitis_and_how_you_might_be/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Рузель Халиуллин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Потомков выходцев из Северной Африки во Франции называют бёрами. Таких людей, как футболист Зинедин Зидан, актёр Жаме́ль Дебю́з или музыкант Раши́д Таха́, причисляют к категории, получившей название ОНА. Назовите ЕЁ словом из девяти букв.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">бёржуазия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1034,51 +1034,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.demoscope.ru/weekly/2012/0531/analit05.php#_FN_37
 2. https://en.wikipedia.org/wiki/Beur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Рузель Халиуллин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном из эпизодов американского сериала персонаж, одевшись в свой сценический костюм, протестует против того, чтобы срубили его любимое дерево. В постановке какого мюзикла этот персонаж играет в тот же день?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кошки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1108,51 +1108,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Modern Family, s4e9, 15:20.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Рузель Халиуллин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дэвид Грэ́бер пишет, что базовые принципы анархизма присущи человечеству с древних времён, а не появились в 19 веке. Далее он указывает, что «анархизм» в отличие от «марксизма» произошёл не от ЭТОГО. Назовите ЭТО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">имя [собственное].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1182,51 +1182,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дэвид Грэбер — Фрагменты анархистской антропологии. https://imgur.com/a/Gnh6oID</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Рузель Халиуллин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Лирический герой Гри́эна Че́ттена говорит персонажу, с которым не находит взаимопонимания, что они не ДЕЛАЮТ ЭТО. Что ДЕЛАЕТ ЭТО в предыдущем вопросе?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">анархизм, марксизм.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1257,51 +1257,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.azlyrics.com/lyrics/fontainesdc/jackiedowntheline.html
 2. Текст предыдущего вопроса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Рузель Халиуллин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В конце 1960‑х Израиль запретил жителям Газы и Западного берега публично демонстрировать флаг Палестины. Чтобы обойти запрет, палестинцы разреза́ли… Ответьте одним словом: что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">арбуз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1319,51 +1319,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://time.com/6326312/watermelon-palestinian-symbol-solidarity/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Рузель Халиуллин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ква́ме А́ппиа пишет, что под взглядом западных людей в жителях бывших колоний умирает субъектность. Это явление он назвал в ЕЁ честь. Кто ОНА?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Медуза.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1393,51 +1393,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://dokumen.pub/kwame-anthony-appiah-2020053427-9780367223595-9780367229092-9780429277559.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Рузель Халиуллин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Главный герой одного романа, успешный в своей работе, уезжает из Европы в африканский лепрозорий. Он сравнивает своё внутреннее состояние с угасающими больными. Психолог Джош Коэн считает, что этот роман повлиял на появление… какого термина?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выгорание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1455,51 +1455,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Джон Коэн — Неработа. https://imgur.com/a/n4CzleH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Рузель Халиуллин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Примечание переводчикам: если в вашем языке слово «ниндзя» идёт перед словом «черепашки», то разворачивать порядок слов в форме не надо]
 В вопросе есть замены. Сценарист Эл Хо́рнер говорит, что каждое из слов в названии даёт свой способ посмотреть на историю: ПЕРВЫЕ — это проблемы взросления, ВТОРЫЕ — изгои, которые не вписываются в общество, ТРЕТЬИ — это обещание экшена, а ЧЕТВЁРТЫЕ вносят элемент сумасшествия. Какое слово мы заменили на ЧЕТВЁРТЫЕ, а какое на ТРЕТЬИ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">черепашки, ниндзя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1530,51 +1530,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://castbox.fm/vb/643808021, 12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фёдор Жельне</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Говоря о том, что в возникновении некоторых экономических отношений сыграла роль религия, исследователь пишет, что в некоторых языках слова «деньги» и «ОНО» этимологически близки. Далее он указывает на то, что у Гомера стоимость кораблей и доспехов указывалась в волах. Ответьте двухкоренным словом — что такое ОНО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">жертвоприношение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1592,51 +1592,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дэвид Грэбер — Долг: первые 5000 лет истории. https://imgur.com/a/DlqPmW5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Рузель Халиуллин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В мире современного искусства много зарабатывают только художники. Мария Айххорн провела выставку «5 недель 25 дней 175 часов», в ходе которой сотрудники лондонской галереи получили ИКС. Назовите ИКС двумя словами, которые начинаются на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">оплачиваемый отпуск.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1655,51 +1655,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://imgur.com/a/TsTXPny
 2. https://chisenhale.org.uk/wp-content/uploads/Maria-Eichhorn_5-weeks-25-days-175-hours_Chisenhale-Gallery_2016.pdf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Рузель Халиуллин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Слово АЛЬФА в вопросе заменяет несколько слов. Герой одного фильма говорит, что демократию надо подавать зрителю как что‑то освежающее и доставляющее удовольствие. В агитационный ролик он вставляет кадры из АЛЬФЫ, которую делал ранее на основной работе. Известный персонаж появился в АЛЬФЕ зимой 1931 года. Назовите этого персонажа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Санта-Клаус.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1756,51 +1756,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Олег Михеев, Илья Гнатышин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы благодарят за помощь в подготовке тура следующих замечательных людей: Павел Казначеев, Евгений Кириченко, Александр Коблов, Александр Коробейников, Илья Кукушкин, Александр Печеный, Максим Пинкусович, Антон Саксонов, Павел Солюков, Дмитрий Тарарыков, Вадим Тух, Наиль Фарукшин, Рузель Халиуллин, Дмитрий Хачатуров и Елизавета Чепуркова.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5219700" cy="2352675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1866,51 +1866,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.nossapoesia.com/poema/serenata-sintetica-cassiano-ricardo/
 2. https://pt.wikipedia.org/wiki/Babilónia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Олег Михеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Вим Кру́исвейк, который нашёл более тысячи ИХ, делится статистикой: большинство содержит предложение дружбы или просто адрес. Назовите ИХ достаточно точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">письма в бутылке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1940,51 +1940,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Curtis C. Ebbesmeyer. Evangelical Currents: The flotsam of the faithful // https://cabinetmagazine.org/issues/4/ebbesmeyer.php</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Гнатышин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1862 году американское правительство Севера хотело спешно занять средства у Великобритании. Занимавший высокую должность в американском государственном учреждении Лю́cиус Чи́ттенден тогда трудился неустанно. За несколько дней он более двенадцати тысяч раз СДЕЛАЛ ЭТО. Что такое СДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[п]оставить подпись.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2014,51 +2014,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Lucius_E._Chittenden#Civil_War</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Олег Михеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Однажды издатель сообщил Эдварду Моргану Фо́рстеру, что весь тираж его книги сгорел при пожаре на складе, а также приложил к письму ЭТО. Чуть позже выяснилось, что книги чудом уцелели, но их всё равно пришлось сжечь. Назовите ЭТО точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">чек от страховой компании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2088,51 +2088,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">P.N. Furbank. E.M. Forster: A Life, Volume 2, Polycrates’ Ring (1914–1970) (стр. 113) // https://archive.org/details/in.ernet.dli.2015.183060 // https://i.imgur.com/rbwEeCe.png</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Олег Михеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На дравиди́йском языке малая́лам слово പിശാച് [пиша́чу] — «дьявол» — похоже на слово со значением «ОНА». По индийским поверьям, ОНИ появляются из‑за злого духа, который по ночам проникает на некие производства и совершает мелкие пакости. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">опечатка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2162,51 +2162,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Rakesh Khanna, J. Furcifer Bhairav. Ghosts, Monsters and Demons of India // https://bit.ly/3FY2pWk // https://i.imgur.com/Oq5pGfe.png</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Олег Михеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Минималистичное стихотворение Лу́и Филлипса под названием «Сократ среди афи́нян» состоит из одного ПЕРВОГО и множества ВТОРЫХ. Ответьте: где ПЕРВЫЕ или ВТОРЫЕ указывают на слабость или силу?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в шахматной нотации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2237,51 +2237,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Robert A. Kantra. Practical Wisdom and Satiric Humor in Philosophic Fictions // https://www.jstor.org/stable/24780528 // https://i.imgur.com/HycypWe.png
 2. https://en.wikipedia.org/wiki/Chess_annotation_symbols</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Олег Михеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2809875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2359,51 +2359,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.timnobleandsuewebster.com/dirty_white_trash_1998.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Олег Михеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Шуточный проект, в названии которого упомянута ОНА, переадресует некий вопрос ChatGPT [чат джи пи ти]. Во всех случаях нейросеть делала выбор в пользу имеющего лишний вес И́лона Маска, предпочитая бизнесмена, например, всему населению Новой Зеландии. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">вагонетка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2436,51 +2436,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.gptrolley.com // https://i.imgur.com/UE1mPxW.png
 2. https://en.wikipedia.org/wiki/Trolley_problem
 3. примеры: https://bit.ly/40DMwxJ (https://i.imgur.com/FyrMjWq.jpeg); https://bit.ly/3R729uN ;
 https://bit.ly/3QZwrQ1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Гнатышин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Персонаж одного произведения рассказывает, что в детстве увидел варя́щийся борщ, который забыли вовремя снять с плиты, и поэтому решил стать… Ответьте словом смешанного происхождения: кем?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">вулканологом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2510,51 +2510,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">х/ф Мишень (2010) // https://www.imdb.com/title/tt1772980/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Гнатышин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Автор блога к‑punk [кей-панк] Марк Фишер писал, что капитализм влияет на человеческую психику, а также проводил аналогию между биполярным расстройством и ЭТИМ. Назовите любой из видов ЭТОГО, использовав фамилию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">циклы Кондратьева.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2587,51 +2587,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. k‑punk. October 6, 1979: Capitalism and Bipolar disorder //
 http://k-punk.abstractdynamics.org/archives/005660.html
 2. https://en.wikipedia.org/wiki/Business_cycle#Classification_by_periods
 3. https://en.wikipedia.org/wiki/Mark_Fisher</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Гнатышин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном из писем поэт Дже́рард Хопкинс шутливо писал, что ему приснились зелёные луга, он стал пожёвывать перо чаще обычного, и, кроме всего прочего, у него побаливает рука. Ответьте точно: что Хопкинс сделал накануне?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">прививку от оспы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2661,51 +2661,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Claude Colleer Abbott. Further Letters of Gerard Manley Hopkins (Second Edition) (стр. 115) // https://archive.org/details/in.ernet.dli.2015.225486 // https://i.imgur.com/XU3w5Uk.png</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Олег Михеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Исследователь массовой культуры Чак Кло́стерман считает, что некое действие со временем стало своеобразной демонстрацией успеха — таким образом артисты показывали, что легко могут позволить себе новую ЕЁ. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">гитара.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>