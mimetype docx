--- v0 (2026-09-29)
+++ v1 (2026-11-04)
@@ -58,51 +58,51 @@
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор: Станислав Мереминский (Таллинн)
 Редактор благодарит за помощь в подготовке вопросов Михаила Иванова, Дмитрия Карякина, Александра Коробейникова, Екатерину Мереминскую, Илью Новикова, Инну Семенову, Андрея Солдатова, Наиля Фарукшина, Алексея Шишкина.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">вилы — forks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Какой неофициальный праздник Музей английской сельской жизни отметил, опубликовав в своих соцсетях фото стенда с вилами?</w:t>
       </w:r>
     </w:p>
@@ -147,51 +147,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://twitter.com/TheMERL/status/1654200894961995800?t=xI1F3L4JHV76MEnwwzWf9g&amp;amp;s=19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Название карибского вулканического острова Не́вис происходит от испанского слова, означающего «снег». Однако снега там почти никогда не бывает. По-видимому, название дали испанские моряки, издалека заметившие частое на Не́висе природное явление. Какое?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">облака у вершины горы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -221,51 +221,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://press.fourseasons.com/nevis/trending-now/fun-facts/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Согласно шутке, близким нобелевского лауреата по медицине Ту Юю́ сложно ДЕЛАТЬ ЭТО. Впервые ЭТО СДЕЛАЛИ в конце XIX века в одном из детских садов штата Кентукки. Что такое ДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">петь Happy Birthday [to you].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -295,51 +295,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://cheezburger.com/9117081856/happy-birthday-to-tu-youyou https://en.wikipedia.org/wiki/Happy_Birthday_to_You</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 2014 году индийский телеканал уволил диктора из‑за ошибки, связанной с фамилией лидера соседней страны. Слово, которым назвали лидера, стало прозвищем героини известного сериала. Напишите это слово.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">одиннадцать.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -369,51 +369,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.bbc.com/news/world-asia-india-29274792 https://en.wikipedia.org/wiki/Eleven_(Stranger_Things)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1795 году число ВТОРЫХ тоже увеличили до 15, но вскоре стало ясно, что при дальнейшем расширении возникнут сложности. Поэтому вскоре вернулись к первоначальному варианту. Назовите ВТОРЫЕ, использовав аббревиатуру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">полосы на флаге США.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -443,51 +443,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.crwflags.com/fotw/flags/us-1795.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Представители одного семейства по-шведски называется словом läderlapp (ля́дерлапп), буквально означающим «клочок кожи». Кого в Швеции, в отличие от почти всего остального мира, до 1990‑х годов называли Läderlappen (ля́дерлаппен)?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Бэтмен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -517,51 +517,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://sv.wikipedia.org/wiki/Batman?wprov=sfla1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Отмечая недостатки машинного перевода, вулканолог Дженни Ба́ркли пишет, что на самом деле жители Латинской Америки просили, чтобы о начинающемся извержении их предупреждали звуки ПЕРВЫХ, а не ВТОРЫХ. Что такое ПЕРВЫЕ и кто такие ВТОРЫЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сирены, русалки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -579,51 +579,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://twitter.com/VolcanoJenni/status/773458626367356928?t=VfHusNfVmrBvQb-kWwF_OA&amp;amp;s=19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Кого классически образованный вице-канцлер Оксфордского университета Уильям Тре́шем льстиво сравнил с императором Октавиа́ном А́вгустом?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Генрих VIII.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -641,51 +641,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.tandfonline.com/doi/epdf/10.1558/rrr.v11i2.139</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На одной карикатуре ЕГО можно отличить от коллеги по закрепленному над головой пончику. Назовите ЕГО точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">хороший полицейский.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -703,51 +703,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.facebook.com/100064379301553/posts/pfbid02A6b2trW48vu2X8UZCQsVW4j9unDa9avVymoD5Jc3YNuagFVnP8MzNRPFR3geve6Sl/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Автор блога о книгах отмечает, что на изображениях известного царя даже в сценах битв или охоты показан висящий у него на поясе сти́лус. Напишите имя этого царя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ашшурбанапал.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -777,51 +777,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://hazelstainer.wordpress.com/2019/02/01/i-am-ashurbanipal/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: пожалуйста, не озвучивайте кавычки вокруг слова «Земля».]
 В рекламной кампании известного продукта утверждалось, что если бы вы ДЕЛАЛИ ЭТО, то ели бы «Землю». Герой экранизированного романа ДЕЛАЛ ЭТО примерно полтора года. Что такое ДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">жить на Марсе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -841,51 +841,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.postkiwi.com/2006/mars-chocolate-swimming-pool/
 2. https://screenrant.com/how-long-mark-watney-was-on-mars-the-martian/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В конце девятнадцатого столетия в США выходил журнал о новинках чёрной металлургии и машиностроения под названием ПОСЛЕДНИЙ. Какие два слова мы заменили на ПОСЛЕДНИЙ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Железный век.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -930,51 +930,51 @@
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор: Александр Ермишкин (Дрезден)
 Редактор тура благодарит за тестирование Альма́ра Акбари́, Юлию Архангельскую, Татьяну Барсукову, Анну Ерми́шкину, Рустема Да́утова, Николая Кра́пиля, Виталия Куна́шко, Илью Ма́зура, Полину Мака́лову, Дмитрия Мухачёва, Глеба Попова, Виктора Смирнова, Александра Тобенга́уза, Наиля Фару́кшина, Булата Фатта́хова, Артёма Фёдорова, Ивана Фроло́ва, Алексея Шереде́гу и Юлию Шле́зингер.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Провожая гостя в зловещий номер 1408, управляющий говорит, что несмотря на происходящую в нем чертовщину, владельцы отеля не закрывают номер, ограничиваясь формальными решениями. Управляющий обращает внимание собеседника на то, что и ОН на самом деле из отеля никуда не делся. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">тринадцатый этаж</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1004,51 +1004,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«1408», реж. М. Хофстрём, 2007 г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Рик Геко́ски пишет, что на торжестве по случаю своего 80-летия Уинстон Черчилль смог собраться с силами и выглядел гораздо лучше, чем предыдущие несколько месяцев. Рассказывая о подарке, преподнесенном Черчиллю, Гекоски критикует Грэхэма Са́зерленда за беспощадную правдивость и сравнивает этот подарок... Ответьте, использовав имя собственное, с чем?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">с портретом Дориана Грея</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1078,51 +1078,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Портрет_Уинстона_Черчилля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Чтобы проверить гипотезу о том, что муравьи в некотором вопросе ориентируются исключительно на запах, исследователи пометили некоторых из них олеиновой кислотой. Несмотря на то, что помеченные муравьи активно сопротивлялись, сородичи снова и снова ДЕЛАЛИ с ними ЭТО. В начале какого произведения герой ДЕЛАЕТ ЭТО с Черчиллем?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Кладбище домашних животных»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1154,51 +1154,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.gazeta.ru/science/2009/05/05_a_2982509.shtml?updated
 2. https://dzen.ru/a/WpmJkvAxc6d6c1Yi
 3. С. Кинг. Кладбище домашних животных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Nostalgia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В розданном вам термине, который современные исследователи используют для обозначения одной из проблем загрязнения, мы заменили одну букву. Этот термин отражает тоску, которую современные учёные испытывают при воспоминании о временах, когда для исследований не обязательно было уезжать в далекие и дикие места. Напишите этот термин в исходном виде.</w:t>
       </w:r>
     </w:p>
@@ -1243,51 +1243,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.space.com/light-pollution-loss-dark-skies-noctalgia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Вспоминая одно событие своего детства, Тамара Петке́вич рассказывает, как в доме появилась реликвия — деревянная скамья, спасшая жизнь её отцу. Далее Петкевич пишет, что с трепетом и ужасом выходила к фасаду дома и сверяла свой рост… с чем?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">с отметкой уровня воды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1317,51 +1317,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Т. Петкевич. Жизнь — сапожок непарный.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: логическая пауза после слова «условиях», а не после «заключения».]
 Героиня романа после нескольких лет тюремного заключения в тяжелейших условиях впервые получает возможность помыться в общественной бане, а не в тюремной душевой. Она с грустью замечает, что лишь благодаря своей матери смогла… Что сделать?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">узнать себя в зеркале</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1392,51 +1392,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Е. Гинзбург. Крутой маршрут.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Персонаж рассказа поверх перегородки наблюдает за своим лысым коллегой, который после телефонного звонка мечется по своему кабинету. Телефон коллеги персонаж сравнивает с НИМ. Согласно рекомендации для любителей, ОН должен заканчиваться примерно между подбородком и носом. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[бильярдный] кий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1468,51 +1468,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. В Пелевин. Принц Госплана.
 2. https://www.billiard1.ru/blog/sovety-pokupatelyam/kak-vybrat-svoy-pervyy-kiy/
 3. http://mir-b.ru/catalog/cues/russian-bulliards/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Столярное мастерство знаменитого изготовителя киев Джорджа Балабу́шки было столь велико, что даже многие близкие не знали, что с Джорджем когда-то произошло некое событие. В произведении конца XIX века подобное событие произошло с другим специалистом. Назовите это произведение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Палец инженера»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1543,51 +1543,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.latimes.com/archives/la-xpm-1994-11-26-me-1664-story.html
 2. https://en.wikipedia.org/wiki/George_Balabushka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном ролике звучат советы зимой активнее двигаться, не употреблять алкоголь и больше времени проводить дома. На самом деле этот ролик посвящен бездомным, но их легко не заметить, поскольку видеоряд, представляющий собой кадры городской жизни, снят… С помощью ЧЕГО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">тепловизора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1617,51 +1617,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.youtube.com/watch?v=2K9yK00xREM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: четко прочитать название компании, а также длинную гласную [i:] в слове «Heatstriker»]
 Разработанное компанией Arken Zoo [А́ркен Зуу] устройство «Heatstriker» [Хиитстрайкер] представляет собой молоток, ручка которого также выполняет функцию контейнера для питьевой воды. Компания просит носить такое устройство с собой, ведь по шведским законам при оправданном использовании «Хитстрайкера» даже не придётся платить... За что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">за разбитое окно автомобиля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1692,51 +1692,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.decisionmarketing.co.uk/reviews/arken-zoo-heatstriker-how-swedes-are-taking-the-lead</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">*******</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В ходе одной рекламной кампании в Нью-Йоркском метро появились объявления, предлагающие быструю доставку пиццы прямо на станцию после отправки на соответствующий номер эмодзи с животным. Для пояснения задумки в стену рядом с объявлением был воткнут ОН — вероятно, организаторы решили не выделять никого конкретно. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
@@ -1781,51 +1781,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.youtube.com/watch?v=NiN5RQFBalQ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ермишкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Экспрессивный герой фильма, радуясь успешности своих действий, изображает то самурая, то вертолет, то еще что‑нибудь. Продюсеры не хотели в случае чего платить несколько десятков тысяч долларов, поэтому ЕГО роль в фильме исполнил J‑18 [Джей восемнадцать]. Кто ЕГО создал?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Джордж] Балабушка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1883,51 +1883,51 @@
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор — Михаил Иванов (Саратов)
 Редактор благодарит за помощь в подготовке пакета и ценные замечания Иделию Айзятулову, Дмитрия и Нину Белявских, Бориса Гуревича, Екатерину и Станислава Мереминских, Евгения Миротина, Константина Науменко, Александра Печеного, Антона Саксонова, Андрея Скиренко, Антона Тахтарова, а также команды «Felidae» и «Заговор лемуров».</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Во время Войны за независимость переметнувшийся на сторону англичан американский генерал Бенедикт А́рнольд захватил город Нью-Лондон. С тех пор каждую осень там проводится праздник, во время которого Арнольд заменяет… кого?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Гая] Фокса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1957,51 +1957,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://apnews.com/article/benedict-arnold-new-london-effigy-c956ffafab213136e71593939e9ef7cb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой одного романа попадает в ловушку: когда он оказывается в комнате наедине с пожилой дамой, казалось бы, сосредоточенной на некоем занятии, та внезапно наносит ему ядовитый укол. Назовите состоящее из одного слова прозвище этой дамы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Паук.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2031,51 +2031,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">С Линч. Обманы Локки Ламоры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В какой штат США иммигрирует семейство вампиров в мультфильме «Вампирина»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пенсильвания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2093,51 +2093,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://thealexandrian.net/wordpress/46263/roleplaying-games/scenario-structure-challenge-6-innkeepers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Обнаружить силовые линии магнитного поля можно, насыпав железные опилки вокруг магнита: при этом они выстраиваются в дуги. Фарадей сравнивал эти опилки с сажей, прилипающей к НЕМУ. ОН — заглавный герой романа конца XIX века. Назовите этот роман</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Человек-невидимка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2155,51 +2155,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дж. Массер. Нелокальность. 25% текста (Ctrl+F «опилки»)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Эрик А́сфог шутит, что если инопланетяне посещают Землю, то чтобы посмотреть на одно из НИХ: ведь ОНИ — результат очень редкого совпадения, которое просуществует всего несколько миллионов лет. Назовите ИХ тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">полные солнечные затмения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2241,51 +2241,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Э. Асфог. Когда у Земли было две Луны. Планеты-каннибалы, ледяные гиганты, грязевые кометы и другие светила ночного неба. 67.7% текста (Ctrl+F «эпоха полных»)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">После выхода этот роман на некоторое время попал в список бестселлеров. Неудивительно, что именно 35 лет спустя он не только вернулся в этот список, но и поднялся на первую строчку. Назовите этот роман.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«1984».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2304,51 +2304,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.nytimes.com/1984/02/19/books/paperback-best-sellers.html
 https://www.nytimes.com/2008/08/31/books/review/InsideList‑t.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой фантастического романа XVII [семнадцатого] века объясняет, что во время путешествия мог спать, так как был крепко привязан. Рассказывая о том, что видел во время путешествия, герой сравнивает ЕЕ с надкусанной грушей. Назовите ЕЕ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Африка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2367,51 +2367,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ф. Годвин. Человек на Луне. Ctrl+F «грушу»
 https://royallib.com/book/godvin_frensis/chelovek_na_lune.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в вопросе есть замены.
 Герой книги английского священника XVII века попадает на Луну и обнаруживает, что, к счастью, у всех населяющих ее людей всего один ИКС. Не́вилл Дэвис пишет, что с точки зрения автора книги это было логичным — ведь на Луне не было ЕЕ. Назовите ЕЕ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Вавилонская башня.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2432,51 +2432,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Ф. Годвин. Человек на Луне. Ctrl+F «лунный язык»
 https://royallib.com/book/godvin_frensis/chelovek_na_lune.html
 2. https://en.wikipedia.org/wiki/The_Man_in_the_Moone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ученые предлагают делать из НЕГО корпуса роботов, которые будут исследовать поверхность спутников планет Солнечной системы. Ведь несмотря на то, что такой робот будет менее прочным, чем обычный, проработать он сможет куда дольше. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">лед.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2507,51 +2507,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://spectrum.ieee.org/automaton/robotics/space-robots/robots-made-of-ice-could-build-and-repair-themselves-on-other-planets
 2. http://ras.papercept.net/images/temp/IROS/files/2114.pdf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Очевидно, Марке́та Вондро́ушова полагала, что многолетнее сотрудничество продлится до конца ее карьеры. Однако неожиданно для теннисистки контракт не был продлен, и той пришлось превратить ЕГО в полукруглый венок. Назовите ЕГО одним или двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">свуш.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2582,51 +2582,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.express.co.uk/sport/tennis/1791498/Wimbledon-champion-Marketa-Vondrousova-Nike
 2. https://www.sports.ru/tribuna/blogs/glaz_naroda/3175495.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ОНИ стали популярны в Англии после плавания Фрэнсиса Дрейка. Забавно, что время написания одной из ранних комедий Шекспира удалось уточнить благодаря тому, что в ее тексте упомянут ОН. Назовите ЕГО одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Глобус.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2648,51 +2648,51 @@
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. A.M.Cohen. Englishing the Globe: Molyneux’s Globes and Shakespeare’s Theatrical Career
 https://www.jstor.org/stable/20478124
 https://doi.org/10.2307/20478124
 2. Helen M. Wallis. The First English Globe: A Recent Discovery. P. 276. https://www.jstor.org/stable/1791852
 https://doi.org/10.2307/1791852</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Журналист сравнивает значки в текстах на иврите, которые помогают детям правильно читать гласные, с еще двумя ИМИ. Назовите ИХ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Колеса велосипеда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>