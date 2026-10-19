--- v0 (2026-09-07)
+++ v1 (2026-10-19)
@@ -57,51 +57,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Разминочный вопрос</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин, Дмитрий Борисов, Александр Карясов, Юрий Мотькин, Данила Софинский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Нынешней осенью одно кафе в Санкт-Петербурге было закрыто после доноса, согласно которому там якобы должен был проходить ЛГБТ-фестиваль. На самом деле организаторы фестиваля вовсе не собирались проводить его в кафе. Напишите короткое название этого кафе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Zoom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -152,51 +152,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин, Дмитрий Борисов, Александр Карясов, Юрий Мотькин, Данила Софинский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Девятнадцатилетняя приверженка левых идей из Де́лавэра по имени Клэр просит ДЕЛАТЬ ЭТО противоположно политическим взглядам. Ответьте одним словом: что такое ДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">свайпать</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -226,51 +226,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://vk.com/wall-122560283_247312</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Мотькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На рекламе 20-х годов прошлого века движущийся поезд иллюстрировал связь пара и скорости. Ответьте точно: что можно было получить с помощью устройства, которое рекламировалось?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">эспре́ссо</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -300,51 +300,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.coffeecrossroads.com/coffee-and-the-arts/visual-arts/leonetto-cappiello-coffee-advertising-posters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Данила Софинский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4762500" cy="2657475"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -423,51 +423,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://dmsutyagin.livejournal.com/1790.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Мотькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одной азиатской стране в начале XX [двадцатого] века существовало движение «Здоровая ОНА». Члены этого движения в некоторых случаях даже запрещали своим сыновьям жениться. Какое слово мы заменили словом ОНА?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ступня.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -497,51 +497,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://bit.ly/39VVrix</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Карясов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">После того как член известной семьи По́ли Инти́со СДЕЛАЛ ЭТО, он стал четче формулировать мысли и реже ругаться. Согласно опросам, многим стыдно признаваться, что они не СДЕЛАЛИ ЭТО. Что мы заменили словами «СДЕЛАТЬ ЭТО»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">посмотреть «Крёстного отца»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -560,51 +560,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Крёстный_отец_(фильм)
 2. https://www.kinopoisk.ru/media/news/1068239/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Мотькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Его собственная жизнь, по словам Хе́лен Ку́пер, читалась, скорее, как история об образцовом бандите. Его обвиняли в кражах, изнасилованиях и нападении на монахов в Уо́рикшире, что мало соответствовало средневековым идеалам. Назовите этого человека.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Томас] Мэ́лори.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -624,51 +624,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://war_of_roses.enacademic.com/208/Malory,_Sir_Thomas
 2. https://en.wikipedia.org/wiki/Thomas_Malory
 3. https://www.alpinabook.ru/catalog/book-544013/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Борисов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Говоря о преодолении участка тропы, сильно заросшего травой, Майк Маккуэ́йд вспоминает о... Каком ведомстве?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Министерство глупых походок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -698,51 +698,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Mike McQuaide. Day Hike! North Cascades, 3rd Edition: The Best Trails You Can Hike in a Day. P. 152.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Мотькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Нил Дегра́сс Та́йсон замечает, что магни́тно-резона́нсную томогра́фию правильнее было бы называть ядерной магнитно-резонансной томографией. Но, как шутит Нил, ещё одно ОНО мало кому понравится. Назовите ЕГО одним словом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">N-word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -772,51 +772,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.youtube.com/watch?v=vGc4mg5pul4#t=39m15s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Симонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4286250" cy="3200400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -884,51 +884,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.uffizi.it/en/artworks/judith-beheading-holofernes
 2. https://smarthistory.org/gentileschi-judith-slaying-holofernes/
 3. https://www.jstor.org/stable/24949756?seq=1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Известный американец считал, что ЕЁ будет проще всего обнаружить по выделяемому паразитному теплу, и предлагал сфокусировать поиск на инфракрасном диапазоне. Назовите ЕЁ, использовав фамилию этого американца.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сфера Да́йсона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -946,51 +946,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://libcat.ru/knigi/nauka-i-obrazovanie/fizika/200976-202-michio-kaku-fizika-budushhego.html#text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Борисов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На одной из гравюр художника XVI века Йо́риса Хуфна́геля рядом с цветком граната очень достоверно изображён ОН. Впрочем, это неудивительно, ведь ОН распространён почти по всей Европе. Назовите ЕГО точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">жук-носорог</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1010,51 +1010,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Жук-носорог
 2. https://artsandculture.google.com/asset/scarlet-turk-s-cap-rhinoceros-beetle-and-pomegranate-joris-hoefnagel-and-georg-bocskay/uQEWqye3hDh-tA
 3. https://en.wikipedia.org/wiki/Joris_Hoefnagel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Петр Капи́ца писал о важности полемики и обмена мнениями. Поэтому для своей лаборатории в Кембридже он предложил проект ЕГО. Назовите ЕГО англицизмом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">опенспейс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1107,51 +1107,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин, Дмитрий Борисов, Александр Карясов, Юрий Мотькин, Данила Софинский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В этом вопросе словом «ОН» мы заменили другие три слова.
 Преподобный Варлаа́м Ке́ретский убил свою жену и в качестве епитимьи́ должен был возить гроб жены от Ке́рети до Ко́лы и обратно. Можно сказать, что с 2019 года Варлаа́м Ке́ретский — это ОН. В произведении второй половины двадцатого века ИМ называли... Кого?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Ивана Фёдоровича] Крузенште́рна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1171,51 +1171,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Варлаам_Керетский
 2. https://www.megaflot.ru/boats/do-80-chelovek/varlaam-keretskiy/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Карясов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Эренбу́рг писал, что бывают времена, когда стремление не вмешиваться делает из философов циников, а ОНА становится хатой, которая всегда с краю. Назовите ЕЁ двумя словами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">бочка Диоге́на</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1233,51 +1233,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">И. Эренбург, «Люди. Годы. Жизнь»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В романе Тома Клэ́нси, написанном в конце XX века, идёт война между Японией и США, в которой японцы вновь прибегают к старой тактике. Какой человек, по мнению Пьера Байя́ра, мог читать этот роман?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Усама] Бен Ладен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1295,51 +1295,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пьер Байяр. Титаник утонет. С. 72/167.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Карясов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Мошенники, которые выдают себя за представителей одной профессии, на самом деле заботятся лишь о своей выгоде. Стю́арт Та́йсон считал некий символ подходящим для обозначения деятельности этих мошенников. Назовите и этот символ, и профессию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">кадуце́й, врачи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1369,51 +1369,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Л. Канг, Н. Педерсен, «История шарлатанства»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3924300" cy="2695575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1479,51 +1479,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://es.wikipedia.org/wiki/Casa_Natal_Juan_Ramón_Jiménez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Персидское слово со значением «суть», «естество» состоит из основы и промежутка. Одно из слов вопроса мы изменили. Какие буквы мы в него добавили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">п, р, о, м, е, ж</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1553,51 +1553,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://arzamas.academy/mag/709-persiapersia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Мотькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Вождь тайпинов Хун Сюцюа́нь считал себя христианским пророком. Оказавшись в тяжёлом положении в осаде в Нанки́не, Хун рассказал своим сторонникам про НЕЁ. Хун даже решил воодушевить людей собственным примером, однако в результате заболел и умер. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">манна небесная</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1628,51 +1628,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Hong_Xiuquan
 2. https://www.britannica.com/biography/Hong-Xiuquan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в вопросе есть замена.
 По одной из версий, слово «меа́ндр» появилось от бурятско-монгольского «бюглюю́» – местность, заросшая лесом, захолустье. Какое слово мы заменили словом «меа́ндр»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Вилюй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1691,51 +1691,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://geo_far_east.academic.ru/53/Вилюй</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Борисов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В честь рождения сына известный человек заказал серию гобеленов о жизни Авраа́ма. На выбор сюжета могло повлиять и то, что Авраа́м заключил договор напрямую с богом. О каком человеке идёт речь?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Генрих VIII.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1754,51 +1754,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://m.polit.ru/article/2018/09/27/ps_tapestry/
 2. https://www.bbc.co.uk/programmes/articles/1BlBH6MK1mf9CVdTPggxcRZ/the-tudor-treasures-of-hampton-court</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Борисов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Юрий Слёзкин пишет, что в раннем СССР судьба человека определялась его классовой принадлежностью. Но чуждый элемент мог, например, поработав на заводе, добиться того, что его дети уже считались рабочими. Слёзкин делает вывод, что хотя бы в советском обществе ЕГО концепция работала. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Лама́рк</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1816,51 +1816,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ю. Слёзкин, «Дом Правительства. Сага о русской революции»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4086225"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1938,51 +1938,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.indiansworld.org/popol-vuh-mif-o-sotvorenii-u-mayya-kiche-multfilm.html#.X5bTQlgzbIU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Мотькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Экстравагантный винодел Эрве́ Жесте́н по ночам собирает ЕГО в пустые бутылки, которые затем подкладывает под винные бочки. ОН входит в название трактата, посвященного исследованию сексуальности. Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">лунный свет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2022,51 +2022,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин, Дмитрий Борисов, Александр Карясов, Юрий Мотькин, Данила Софинский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Тёща советского чиновника Александра Серебро́вского была так потрясена случившимся, что вся семья переехала из Дома на Набережной, чтобы не видеть ЕГО. Другой ОН был окончен за несколько лет до этого. Назовите ЕГО одним словом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Котлован</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2085,51 +2085,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Ю. Слёзкин, «Дом правительства. Сага о русской революции»
 2. https://polka.academy/articles/73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Говоря о причинах голода в Египте, Амр ибн аль-Ас упоминает всего 12 колен. Какое слово мы заменили в предыдущем предложении?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Локтей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2147,51 +2147,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://inosmi.ru/history/20200726/247802558.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Борисов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном нейрологическом эксперименте американские учёные показывали пациенту два коротких слова — одно только для левого глаза, другое только для правого — и просили нарисовать что они видели. Люди с нарушением связности полушарий мозга рисовали одной рукой, например, солнце или огонь, а другой — домашнее животное. Здоровые люди рисовали всего один рисунок, а именно — ЭТО. Назовите ЭТО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">хот-дог</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2223,51 +2223,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. С. Кин, «Дуэль нейрохирургов.
 2. https://academic.oup.com/brain/article/123/7/1293/380106
 3. https://brainmaster.com/software/pubs/brain/Cognitive NeuroSci of the Mind.pdf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Строители ЕЁ творчески справлялись с препятствиями. Например, столкнувшись со скалой, использовали старые грузовики, выставляя их на видное с воздуха место. Назовите ЕЁ точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">тропа Хо Ши Мина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2285,51 +2285,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.youtube.com/watch?v=pqod_hLVoik ~8:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Данила Софинский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Литературовед сравнивает абзацы в последней главе «Улисса» с НИМИ. В некоторых регионах ИХ называют шумка́ми. Назовите ИХ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пороги</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2360,51 +2360,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.ireland.ru/archive/dublin/James_Joyce/ulisse_commentary18.html
 2. https://riversua.livejournal.com/23740.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Мотькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Самая популярная фамилия на острове Ирландия произошла от слова со значением ОН. Известный с 1922 года ирландский ОН носил другую, впрочем, тоже подходящую его рискованному занятию фамилию. Какую?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Блад</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2423,51 +2423,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Murphy
 2. https://en.wikipedia.org/wiki/Captain_Blood_(novel)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Юрий Исто́мин пишет, что в попытке сократить муниципальные расходы, а также стремясь к сплочению граждан и снижению агрессии в обществе, режим Виши произвёл некоторые организационные преобразования. В результате во Франции и сейчас практически нет... Ответьте несклоняемым словом, чего?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">дерби</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2485,51 +2485,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.sports.ru/tribuna/blogs/his_foot/2830593.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Борисов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дуплет. Два вопроса по 30 секунд обсуждения на каждый.
 1. Рассуждая об основах благополучия античных цивилизаций, Оруэлл с грустью отмечает, что может вспомнить не более трёх ПЕРВЫХ, причём в одном он не уверен. Какие два слова мы заменили словом «ПЕРВОЕ»?
 2. Памела Трэ́верс писала, что театр – единственное место, где русские становятся свободными людьми. Рассказывают, что однажды в личном разговоре Станиславский забыл ВТОРОЕ. Какие два слова мы заменили словом «ВТОРОЕ»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. имя раба
 2. отчество тирана</w:t>
       </w:r>
     </w:p>
@@ -2564,51 +2564,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Дж. Оруэлл, «Вспоминая войну в Испании» // https://orwell.ru/library/essays/Spanish_War/russian/rsw_1
 2. П.Л. Трэверс. Московская экскурсия // https://biography.wikireading.ru/180627
 3. Б.М. Барков. Однажды Сталин сказал Троцкому, или Кто такие конные матросы. Ситуации, эпизоды, диалоги, анекдоты. // https://history.wikireading.ru/154688</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин, Юрий Мотькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В письме к одному врачу некая Инна сравнивает себя с разведчиком в стане врага. Какое имя Инна взяла, когда врач помог ей?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Иннокентий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2638,51 +2638,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://meduza.io/feature/2018/07/03/eto-ne-razvrat-eto-zabolevanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Карясов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В этом вопросе слово ИКС — замена.
 Сын выдающегося учёного Дэвида Хью́бела играл в симфоническом оркестре, поэтому однажды помог отцу и двум его коллегам справиться с ИКСАМИ. Назовите ИКС, использовав дефис</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">галстук-бабочка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2701,51 +2701,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">С. Кин, «Дуэль нейрохирургов»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Луиза Глюк получила Нобелевскую премию по литературе в 2020 году. В её стихотворении Аид создает для Персефо́ны мир, где внешне всё такое же, вплоть до лугов и полей, но ОНИ пропали. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">запахи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2764,51 +2764,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://trv-science.ru/2020/10/nastoyashhaya-hippie-squaw/
 2. https://thefloatinglibrary.com/2009/07/30/a-myth-of-devotion-louise-gluck/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Мотькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Многие из нас испытывают тоску по любимым кафе, которые закрылись из-за пандемии. На самарском граффи́ти рядом с одним из таких мест известный человек прикрывает пальто бургер вместо НЕЁ. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">свеча.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>