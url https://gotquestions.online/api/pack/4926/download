--- v0 (2026-09-07)
+++ v1 (2026-10-19)
@@ -58,51 +58,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мария Подрядчикова, Сергей Терентьев, Алексей Полевой, Денис Рыбачук, Сергей Спешков, Михаил Малкин, Алексей Бороненко, Антон Саксонов, Андрей Скиренко, Станислав Мереминский, Артём Колесов, Александр Усков, Олег Михеев, Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Известно, что Капитан Америка – бейсбольный фанат. Мэтт, сыгравший Капитана Америку в 1990 году, охотно разговаривает с журналистами – в том числе, о своём отце. Напишите фамилию Мэтта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сэлинджер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -123,51 +123,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://marvel.fandom.com/wiki/Los_Angeles_Dodgers_(Earth-616)
 2. https://en.wikipedia.org/wiki/Captain_America_(1990_film)
 3. https://www.theguardian.com/books/2019/feb/01/matt-salinger-jd-the-catcher-in-the-rye
 4. https://en.wikipedia.org/wiki/The_Catcher_in_the_Rye</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Хоакин Соролья писал «Прогулку по пляжу» в ветреную погоду, поэтому на полотне можно обнаружить множество ИХ, что стало дополнительным доводом. Назовите ИХ двумя словами, начинающимися на соседние буквы алфавита.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">отпечатки пальцев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -198,51 +198,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. д.ф. La emoción del natural. Vida y obra de Joaquín Sorolla. С 25 минуты. https://rutracker.net/forum/viewtopic.php?t=5076324
 2. https://en.wikipedia.org/wiki/Walk_on_the_Beach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Полевой</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ЭТО появилось в 1920-х в результате диверсификации. Можно сказать, что производитель стал думать не только над тем, что люди носят днём, но и о том, что надевают на ночь. Назовите ЭТО точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Шанель № 5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -272,51 +272,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.vogue.ru/beauty/kak-kutyure-stali-parfyumerami-istoriya-pervoprohodcev-polya-puare-i-koko-shanel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Денис Рыбачук</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Слово «ИКС» в вопросе – замена. 
  В одной повести говорится, что когда-то на Марсе активно велась торговля, но климат ухудшался, и ИКСЫ постепенно смещались всё ниже и ниже. Название какой современной страны начинается с букв «ИКС»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Португалии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -335,51 +335,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Брэккет Л. Марсианский гладиатор. https://royallib.com/book/li_brekett/marsianskiy_gladiator.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Полевой</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Майк Рейсс пишет, что из-за традиции отрубания пальца у якудза, ПЕРВЫЕ в Японии воспринимаются кем-то вроде ВТОРЫХ. Какие фамилии, которые начинаются на одну и ту же букву, мы заменили словами ПЕРВЫЕ и ВТОРЫЕ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Симпсоны, Сопрано.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -409,51 +409,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Рейсс М. Симпсоны. Вся правда и немного неправды от старейшего сценариста сериала (https://cutt.ly/LQGdjEu).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Один из эпитетов Камбоджи – ТАКАЯ птица. Но связано это не с официальной символикой, а с тем, что в XIX веке Камбоджа платила дань одновременно Сиаму и Вьетнаму. Какая ТАКАЯ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">двухголовая</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -471,51 +471,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Скотт Д. Искусство быть неподвластным. Aнархическая история высокогорий Юго-Восточной Азии (https://cutt.ly/jQGdFMZ).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В начале XX века магнат Альфред Хармсворт проанализировал, в каких английских городах живёт максимальное число людей, которые ещё не получают ежедневную почту. Затем Хармсворт попросил популярного писателя Уильяма Ле Ке проложить маршрут гипотетического немецкого вторжения через эти города. Что мы заменили на «получают ежедневную почту»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выписывают [газету/таблоид] Daily Mail.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -545,51 +545,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фергюсон Н. Горечь войны (https://document.wikireading.ru/88822).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Фёдор Журавлёв пишет, что в Древней Греции маски мужских персонажей всегда были тёмными. Он объясняет это тем, что мужчинам было проще приобрести ИКС. 
 Назовите ИКС.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">загар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -608,51 +608,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://knife.media/mask-history/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Терентьев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 2012 году попытка АЛЬФЫ в Того провалилась. Дело в том, что многие тоголезки сочли АЛЬФУ разновидностью поста, а скептически настроенные лидеры оппозиции предложили ограничиться двумя-тремя днями. Назовите АЛЬФУ двумя словами, начинающимися на парные согласные.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сексуальная забастовка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -670,51 +670,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://knife.media/sex-strikes/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Терентьев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По словам исследователя, член Лондонского королевского общества Уильям Ослер исходил из принципа «клин клином вышибают», поскольку рекомендовал бороться с ПЕРВОЙ при помощи ВТОРОГО. Назовите ПЕРВУЮ и ВТОРОЕ словами, начинающимися на парные согласные.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">гемофилия, кровопускание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -744,51 +744,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">D.M. Potts, W.T.W. Potts. Queen Victoria’s Gene. Haemophilia and the Royal Family.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Терентьев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Во время Фолклендской войны британские ВВС были вынуждены прибегнуть к необычному решению. Для атаки на Порт-Стэнли бомбардировщик вылетал в сопровождении около десятка других самолётов. Ответьте, использовав слово с приставкой: в чём была функция этих сопровождающих самолётов?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">дозаправка в воздухе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -818,51 +818,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Operation_Black_Buck#Black_Buck_One</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Олег Михеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">«Кенотафион» авангардного композитора Джонти Сэмпера состоит, например, из покашливания, шарканья ног, птичьего пения или детского плача. «Кенотафион» – это сборник записей ИХ. Назовите ЕЁ двумя словами, начинающимися на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">минута молчания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -881,51 +881,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Maev Kennedy. CD art and the sound of silence // https://bit.ly/3iYh8Gf
 2. https://www.discogs.com/Jonty-Semper-Kenotaphion/release/1029561</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Олег Михеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Исчерпывающая биография известного француза называется «Гражданин Кляйн». Напишите точно три коротких слова, которые мы заменили словами «Гражданин Кляйн».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Всё об Иве.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -976,51 +976,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мария Подрядчикова, Сергей Терентьев, Алексей Полевой, Денис Рыбачук, Сергей Спешков, Михаил Малкин, Алексей Бороненко, Антон Саксонов, Андрей Скиренко, Станислав Мереминский, Артём Колесов, Александр Усков, Олег Михеев, Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном тематическом наборе на НЕЙ изображена Гера, а не Афродита. Согласно сериалу «Однажды в сказке», ЕЁ из известного произведения звали Кора. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">червонная королева.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1051,51 +1051,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Колода карт Greek Mythology https://i.pinimg.com/originals/57/32/04/573204822a216ddfc63e952c977509dc.jpg
 2. https://en.wikipedia.org/wiki/Queen_of_Hearts_(Alice's_Adventures_in_Wonderland)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном из эпизодов медицинского сериала герой представляет себя персонажем ситкома, за которым наблюдают со всех сторон. Название этого эпизода можно перевести как «Моя жизнь в НИХ». В этом названии заключён и второй смысл, ведь у героя есть другие ОНИ. Назовите ИХ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">четыре камеры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1125,51 +1125,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/My_Life_in_Four_Cameras</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Пол Уинчелл запатентовал искусственное сердце, имплантируемое в грудную клетку. По роду занятий Уинчелл был ИКСОМ, поэтому его увлечение анатомией вполне объяснимо. В комиксах DC злодей, который является ИКСОМ, называет Бэтмена и Робина Гэтменом и Рогином. Назовите ИКСА двухкоренным словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">чревовещатель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1200,51 +1200,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.accuracyproject.org/cme-theartificialheart.html
 2. https://en.wikipedia.org/wiki/Ventriloquist_(character)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дуплет. 2 вопроса по 30 секунд обсуждения. 
  1. В абсурдистcком произведении после выпадения ПЕРВЫХ герой говорит, что теперь он кажется себе гораздо выше ростом. Назовите ПЕРВОЕ двумя словами. 
  2. В абсурдистской русскоязычной игре ВТОРАЯ при приближении персонажа щурится и шелестит листвой. Назовите ВТОРУЮ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. глазное яблоко. 2. глазная яблоня.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1265,51 +1265,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Ч. Кауфман. Муравечество. (https://itexts.net/avtor-charli-kaufman/333114-muravechestvo-charli-kaufman/read/page-5.html)
 2. https://gdvl.tk/duels/log/2plds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мария Подрядчикова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дэвид Грэбер пишет, что потерявший однажды свободу римлянин после её возвращения мог жениться на женщине, считавшейся... ответьте точно: кем?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">его вдовой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1327,51 +1327,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://booksdaily.club/knigi-o-biznese/jekonomika/page-65-4674-devid-greber-dolg-pervye-5000-let-istorii.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мария Подрядчикова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В этом вопросе мы дважды пропустили два слова.
  Героиня одного мультсериала по имени Ви в детстве была частью эксперимента. В тот период её именем было ПРОПУСК. В названии какого произведения есть слова ПРОПУСК?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Бойня номер пять [, или Крестовый поход детей]».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1402,51 +1402,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://theowlhouse.fandom.com/wiki/Vee</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мария Подрядчикова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В вопросе нет замен.
  Героиня произведения Валентины Филиппенко сравнивает недоступного горячего возлюбленного с первым и с сожалением цитирует короткую фразу из кинофильма. Какого?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Матрица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1478,51 +1478,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://t.me/zhiznkakvskazke/687
 2. http://cyclowiki.org/wiki/ложки_нет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Богослов Джон Баньян писал, что в день Страшного суда восстающие из мёртвых, цепляющиеся за жизнь грешники будут похожи на НЕГО. Кстати, англичанин Баньян подвергался гонениям после реставрации династии Стюартов. Что такое ОН?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">чертополох</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1553,51 +1553,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. J. Bunyan. Resurrection of the Dead, And Eternal Judgment; https://bit.ly/3srsXYB
 2. https://ru.wikipedia.org/wiki/Чертополох</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Вскоре после буллы о канонизации Франсиско Борха в 1670-х годах от одного из римских кардиналов поступило предложение задействовать ЕГО для НЕЁ. Считается, что из-за сопротивления этой инициативе распространились истории об ужасах, происходивших в НЁМ. Назовите ЕГО и ЕЁ словами, начинающимися на одну и ту же пару букв.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Колизей, коррида.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1632,51 +1632,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Colosseum
 2. https://it.wikipedia.org/wiki/Paluzzo_Paluzzi_Altieri_degli_Albertoni
 3. https://ru.wikipedia.org/wiki/Борджа,_Франсиско
 4. St. Francis Borgia // Catholic Encyclopedia; https://bit.ly/3miT2Ib
 5. A.W. Reinink, Jeroen Stumpel. Memory &amp; Oblivion; https://bit.ly/3y25WfQ
 6.  M/ M. Hasset. Were Christians ever tortured and killed in the Colosseum?; https://bit.ly/2W4gi1J</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Сам – это вьетнамский жанр, который в XX веке стали называть трамвайным. Этот специфический жанр придумали ИКСЫ, которые из-за своей особенности считались лучшими в своём деле. Другой «ИКС» был написан в конце XIX века. Назовите ИКСА двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">слепой музыкант.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1695,51 +1695,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Сам_(пение) 
 2. https://ru.wikipedia.org/wiki/Короленко,_Владимир_Галактионович</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Демосфен рассказывает о печальной судьбе Теориды Лемносской и называет Теориду словом «фармакос». Этот эпизод называют доказательством того, что ОНА велась ещё в Древней Греции. Назовите ЕЁ тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">охота на ведьм.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1757,51 +1757,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Theoris_of_Lemnos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">После Первой мировой войны Турция потеряла множество территорий на юге, что осложнило известную традицию турок. Юрий Хворостов пишет, что Ататюрк нашёл выход и провёл так называемую чёрную реформу. Восстановите слово, в котором мы заменили две буквы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">чайную</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1840,51 +1840,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мария Подрядчикова, Сергей Терентьев, Алексей Полевой, Денис Рыбачук, Сергей Спешков, Михаил Малкин, Алексей Бороненко, Антон Саксонов, Андрей Скиренко, Станислав Мереминский, Артём Колесов, Александр Усков, Олег Михеев, Руслан Алиев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Фильм «Леоло» 1992 года был высоко оценён критиками – в том числе, благодаря комичным эпизодам. Так, в одной из сцен персонаж фильма падает в тележку с некачественным товаром итальянского торговца. Какое известное название было придумано во время просмотра этой сцены?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Rotten tomatoes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1915,51 +1915,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.wired.com/story/behind-the-scenes-rotten-tomatoes/
 2. https://en.wikipedia.org/wiki/Léolo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Согласно некоторым источникам, римлянин, который в 212 году до нашей эры совершил определённый поступок, был жестоко наказан. Мэри Джегер предполагает, что если бы этот римлянин просто прошёл мимо, то Карфаген мог бы пасть быстрее. Назовите этот поступок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">убийство Архимеда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1977,51 +1977,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">M. Jaeger. Archimedes and the Roman Imagination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Спутником некоторых древних воинов считался ворон. Крис Вебстер отмечает, что на многих изображениях крылья этих воронов легко принять за НИХ. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">рога [на шлемах викингов].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2051,51 +2051,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A. Barham. Napoleon Wasn't Short (&amp; St Patrick Wasn't Irish).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">У мужчин одним из симптомов ЕЁ укуса бывает приапизм. Кто впервые сыграл ЕЁ в 2010 году?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Скарлетт] Йоханссон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2113,51 +2113,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://pubmed.ncbi.nlm.nih.gov/7056017/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В Средние века ОНА приносила доход многим монастырям, ведь именно там хранились почитаемые мощи святых. Назовите ЕЁ греческим словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">крипта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2175,51 +2175,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://de.wikipedia.org/wiki/Krypta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По предположению исследовательницы, заглавный персонаж известного произведения попал в Италию вместе с посольством великого князя Московского Ивана III. Назовите это произведение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Дама с горностаем».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2249,51 +2249,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">доклад Т. Матасовой на коллоквиуме «Русь и латинская Европа в Средние века: Контакты, влияния, конфликты» (30.03.2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Мадлен Олбрайт часто надевала на важные встречи броши со смыслом. Однажды она узнала о находке, сделанной рядом с её кабинетом, и на следующую встречу с российскими дипломатами надела брошь в форме огромного ЕГО. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">жук</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2323,51 +2323,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Gambino M. Madeleine Albright on Her Life in Pins // Smithsonian (https://bit.ly/3y1b98p).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Бороненко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5276850" cy="6972300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2446,51 +2446,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Unusual_Suspects_(The_X-Files).
 2. The X-Files (1993). – Сезон 5. – Серия 3. – 11:20–11:30.
 3. https://en.wikipedia.org/wiki/The_Usual_Suspects.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Бороненко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Революционный момент в развитии оригами, когда фигурки стали складывать без разрезания бумаги, Эндрю Хантер Мюррей сравнивает с изобретением ЭТОГО. Назовите ЭТО, использовав два слова, которые начинаются на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Fosbury flop.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2521,51 +2521,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. No Such Thing as a Fish. – 384: No Such Thing As Jiminy Cricket’s Shop. – 51:00–51:15 (https://bit.ly/2X5pnI1).
 2. https://en.wikipedia.org/wiki/Fosbury_Flop.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Бороненко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В фильме «Секреты Лос-Анджелеса» убийство происходит в безвкусно обставленном доме. На то, что преступление будет сложно раскрыть, намекают несколько, так сказать, свидетельниц. Назовите любую из этих свидетельниц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">обезьянка с закрытым ртом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2595,51 +2595,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фильм «Секреты Лос-Анджелеса»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Спешков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Казнь Джордано Бруно пришлась на НЕЁ. На картине Карла Шпицвега под названием «ОНА» ярко одетый человек сидит в серой тюремной камере. Напишите это название.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пепельная среда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2671,51 +2671,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.staatsgalerie.de/en/g/collection/digital-collection/einzelansicht/sgs/werk/einzelansicht/1AA9DC40497815D74AD35CAE65EAE006.html
 2. https://en.wikipedia.org/wiki/Giordano_Bruno
 3. https://ru.wikipedia.org/wiki/Пепельная_среда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Спешков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Джеф Хат – представитель визуальной поэзии, а не злоумышленник. В каком слове Хат заменяет буквы i на буквы j?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">fishing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>