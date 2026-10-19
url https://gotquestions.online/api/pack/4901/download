--- v0 (2026-09-07)
+++ v1 (2026-10-19)
@@ -57,51 +57,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Терентьев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за тестирование и ценные замечания Михаила Азарова, Раду Бок, Алексея Бороненко, Даниила Винокурова, Александра Камаева, Андрея Кокуленко, Юрия Короленко, Андрея Кравченко, Максима Мерзлякова, Бориса Моносова, Павла Овчинникова, Марию Рыбакову, Антона Саксонова, Сергея Спешкова, Марию Трефилову, Екатерину Штину.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Среди персонажей одного комикса есть известный французский монах, который на самом деле считал появление ИКСОВ признаком низкого качества. Назовите ИКС по-английски.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">bubble</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -120,51 +120,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.comixology.com/Champagne-Le-Dom-Pérignon-Code/digital-comic/154968
 2. https://exploredrinks.com/dom-perignon-famous-monk/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном романе бывший узник концлагеря отказывается винить всю немецкую нацию в преступлениях фашизма и приводит в качестве примера историю ИКСА. Супругу ИКСА, по некоторым версиям, звали Эдифь. Напишите имя ИКСА.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Лот</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -183,51 +183,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Фредерик Форсайт. Досье ОДЕССА.
 2. https://en.wikipedia.org/wiki/Lot's_wife</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Петров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В известном ИКСЕ есть, в том числе, сатиры и черти. В ИКСЕ есть, в том числе, сатир и бес. Назовите ИКС.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">бестиарий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -246,51 +246,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Книга_вымышленных_существ
 2. Манипуляции автора вопроса с буквами слова «бестиарий»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Петров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Роберт Сапольски пишет, что ветреные победители впоследствии получали в среднем лучшие отметки на выпускных экзаменах. Напишите слово, заменённое словом «ветреные».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">зефирные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -308,51 +308,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Роберт Сапольски. Биология добра и зла. Как наука объясняет наши поступки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Терентьев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Когда в 2010 году на Гаити произошло разрушительное землетрясение, на помощь выехали спасатели из более чем 30 стран, поэтому известная компания оперативно добавила ещё один пункт в своём сервисе. Назовите этот сервис.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Google Translate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -382,51 +382,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Натали Келли, Йост Цетше. Тонкости перевода: Как язык влияет на нашу жизнь и преобразует мир.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Терентьев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">После того, как известный многим британцам человек непринуждённо справился с непростой задачей, у него взяло интервью издание из Уэльса. В марте 2010 года этот человек проблем также не испытывал. Назовите специальность этого человека тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ведущий прогноза погоды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -446,51 +446,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.liamdutton.com/liam-dutton-biography
 2. https://www.walesonline.co.uk/news/wales-news/watch-brilliant-moment-weather-presenter-10017256
 3. https://esquire.ru/entertainment/7703-entertainment-116/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Петров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Во время Первой мировой войны Сют Кесии перешло к Болгарии и позже было переименовано в Млечино. В турецком издании ОНО получило название Сют Кесии. Напишите в исходном виде слово, в котором было пропущено 10 букв.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Простоквашино</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -509,51 +509,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://twitter.com/cooleach/status/1381552461631123457
 2. https://bg.wikipedia.org/wiki/Млечино</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Терентьев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Несмотря на то, что персонаж одного романа уже преодолел свою фобию, он представляет на ИКСЕ выгравированную надпись «оставь надежду, всяк сюда входящий». Успешность работы ИКСА зависит не только от количества, но и от формы вещества. Назовите ИКС словом с двумя корнями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">металлодетектор</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -584,51 +584,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Том Клэнси. Кремлёвский кардинал.
 2. http://www.bnti.ru/showart.asp?aid=30&amp;lvl=03.02.01.&amp;p=1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Терентьев, Дмитрий Петров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Один учёный утверждал, что гриф определяет источник пищи по ЭТОМУ. В одной экранизации известного романа намёк на заглавного персонажа создаётся при помощи ЭТОГО. Назовите ЭТО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">жужжание мух.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -659,51 +659,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Люси Кук. Неожиданная правда о животных.
 2. х/ф «Повелитель мух», реж. Питер Брук, 1963 г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Терентьев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Говоря об изощрённости наказаний в Древнем Риме, Влад Скрабневский пишет, что приговорённого к смерти могли нарядить Икаром и скинуть с большой высоты. При Нероне же одна осуждённая сыграла роль ЕЁ. Для философов Ренессанса ОНА олицетворяла насмешку над естественным законом и отвержение разума в угоду страсти. Напишите ЕЁ имя или назовите ЕЁ двумя словами, начинающимися на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пасифая</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -722,51 +722,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://knife.media/immigrant-rome/
 2. https://ru.wikipedia.org/wiki/Пасифая</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Терентьев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дуплет. Два вопроса по 30 секунд обсуждения. 
  1. Согласно одной из трактовок, ИКС предназначен для распространения связующего вещества братской любви. Назовите ИКС. 
  2. ЕЁ английское название связано с тем, что днём ЕЁ центральная часть похожа на глаз. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">мастерок, маргаритка.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -800,51 +800,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://memphis-misraim.ru/library/glossary/letter-rus-m/masterok/
 2. Джилл Дэвис, Джилл Сондерс. Тайный язык цветов.
 3. https://www.thehazeltree.co.uk/2014/05/31/in-a-nutshell-the-daisy-or-days-eye/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Терентьев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2114550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -909,51 +909,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.nytimes.com/1982/07/22/books/new-light-on-murder-of-hamlet-s-father.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В январе 1947 года в Мичигане было холодно даже в домах, поэтому песок смерзался. Кей Дрейпер решила заменить песок золой, однако ей надоело постоянно мыть полы. Знакомый посоветовал Кей использовать керамзит – лёгкий пористый строительный материал. В качестве чего использовать?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">наполнителя [кошачьего туалета].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1009,51 +1009,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Спешков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за помощь в подготовке вопросов Александра Аюпова, Анастасию Белову, Алексея Бороненко, Александру Брутер, Анну Ефимову, Галину Кудрявцеву, Максима Руссо, Михаила Савченкова, Ивана Семушина, Сергея Терентьева, Виталия Фёдорова, Серафима Шибанова.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Война застала Семёна и Раю Кирсановых во время медового месяца, и они были вынуждены бежать из места, где счастливо отдыхали. Свои впечатления об этом Кирсанов образно описал в поэме, которую долго не решался публиковать. Каким четырёхбуквенным словом называется эта поэма?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Эдем</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1084,51 +1084,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Кирсанов,_Семён_Исаакович
 2. Семён Кирсанов. Эдем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Спешков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По мнению Юрия Сапрыкина, ожесточённые споры в соцсетях, когда есть основные противники и множество наблюдателей, похожи на ПЕРВЫЕ. Тем более, что в этих спорах используют ВТОРЫЕ. Назовите ПЕРВЫЕ и ВТОРЫЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">гладиаторские бои, лайки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1146,51 +1146,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Подкаст «Полка», выпуск «Русский срач».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Спешков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Когда Джорджу Вестингаузу сказали, что он не может нарушить законы, инженер ответил, что в случае чего запатентует тепловой насос. Вместо чего?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">вместо вечного двигателя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1220,51 +1220,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/George_Westinghouse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Спешков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В статье об осаде Салоник написано, что из-за блокады партия сторонников сдачи города быстро ДЕЛАЛА ЭТО. Оформляя вопрос, автор, разумеется, СДЕЛАЛ ЭТО. За время подготовки тура автор тоже СДЕЛАЛ ЭТО. Какие слова автор заменил на ДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">набирать вес.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1296,51 +1296,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Осада_Салоник_(1422–1430)
 2. Текст этого вопроса
 3. Еженедельные взвешивания автора вопроса перед игрой в сквош</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Спешков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">31 августа 2012 года в Греции был установлен рекорд группового исполнения сиртаки. Станцевать приехала и греческая ОНА. Назовите ЕЁ точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">олимпийская сборная по синхронному плаванию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1371,51 +1371,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Sirtaki
 2. https://www.guinnessworldrecords.com/world-records/largest-sirtaki-dance?fb_comment_id=676298675824277_983923965061745</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Спешков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Иранского шаха Резу Пехлеви пришлось хоронить без медалей. Дело в том, что присутствовавший на похоронах правитель Египта оказался клоном. Напишите в исходном виде слово, из которого мы вытащили пять букв.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">клептоманом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1433,51 +1433,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://madmonarchs.guusbeltman.nl/madmonarchs/farouk/farouk_bio.htm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В фильме «Хладнокровное убийство» после окончания суда над жестокими преступниками камера оператора останавливается на НЁМ. Во время чего ОНИ иллюстрируют принцип Дирихле?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">во время игры «Музыкальные стулья».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1507,51 +1507,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Художественный фильм «Хладнокровное убийство».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Спешков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ОНА понадобилась актёру, чтобы уберечься от солнечных ожогов. Только потом ЕЙ придали символическое значение – превращение из ПЕРВОГО во ВТОРОГО. Назовите ПЕРВОГО и ВТОРОГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Уолтер Уайт, Хайзенберг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1581,51 +1581,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.cheatsheet.com/entertainment/breaking-bad-bryan-cranston-wore-his-pork-pie-heisenberg-hat-for-1-very-practical-reason.html/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Спешков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На плакате времён ноябрьских волнений в европейской столице в 1989 году было написано двузначное число. А сверху и снизу от числа два антонима, перевёрнутых друг относительно друга. Напишите эти антонимы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">весна, осень.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1655,51 +1655,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фотовыставка в Праге. Посещена 4 октября 2019 года. https://www.hrad.cz/cs/kultura-na-hrade/program/1989-pad-zelezne-opony-11844</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Спешков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Из-за того, что в самом узком месте расстояние было всего около восьми вёрст, в декабре и январе ИХ становилось больше. Назовите ИХ как можно точнее.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">попытки побега с Сахалинской каторги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1729,51 +1729,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://az.lib.ru/c/chehow_a_p/text_0210.shtml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Спешков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Репин изобразил запорожцев подобно героям Илиады. Продолжая эту мысль, экскурсовод образно выразился, что главный персонаж картины – это ИКС. Назовите ИКС двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">гомерический хохот.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1804,51 +1804,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Запорожцы_(картина)
 2. Экскурсия на выставке Репина в Новой Третьяковке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Спешков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В японской легенде вредный демон повадился резать сети у жителей рыбацкой деревни. Тогда один из рыбаков вытащил свою сеть и спрятал. Не найдя сети, демон пришёл к рыбаку домой, после чего с тем случились мелкие неприятности. Какие неприятности?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">рыбака искусали комары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1904,51 +1904,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Бороненко</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за тестирование и ценные замечания Станислава Адаскевича, Александру Балабан, Тимофея Бокова, Сергея Григорьева, Клима Комиссарова, Марину Лагутину, Максима Мерзлякова, Александра Митрякова, Алексея Пономарёва, Илью Редькина, Антона Саксонова, Андрея Скиренко, Сергея Спешкова, Павла Столярова, Сергея Терентьева, Наиля Фарукшина, Александра Фокина, Наталью Яковлеву, Андрея Ярмолу и команду «Поребрик» (Тюмень).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5314950" cy="6858000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2026,51 +2026,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Кащей_Бессмертный_(фильм)
 2. Томский программист: сюжеты «Звездных войн» и «Кащея» совпадают // Tomsk.ru (https://bit.ly/3dfwdA8).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Фокин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой Митча Хедбёрга носит на шее табличку «Не беспокоить», потому что не хочет, чтобы дети рассказывали ему ИХ. С какого повтора ОНИ начинаются?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">knock-knock</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2100,51 +2100,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Hedberg M. Mitch All Together (2003). – This CD Is In Stores. – 2:07–2:18 (https://bit.ly/3dYLGVC).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Бороненко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В XIX веке Себастьян Абрацки решил посетить замок Кенигштайн, однако забыл взять деньги для платы за вход. Поступок Абрацки получил широкую известность, в результате чего возросла популярность ЕГО. Ответьте двухкоренным словом: что такое ОНО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">скалолазание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2162,51 +2162,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://de.wikipedia.org/wiki/Sebastian_Abratzky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Саксонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Считается, что традиция вешать замки на мостах стала популярной благодаря роману Федерико Мочча. Сам писатель говорит, что придумал этот жест для своих героев, вспомнив солдатскую традицию вешать замок от рюкзака на ограждение рядом с казармой. Какую фразу из четырёх английских слов приводит по этому поводу Мочча?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">make love, not war.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2236,51 +2236,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Momigliano A. His Books Inspired Lovestruck Teens to Put Locks on Bridges // The New York Times (https://nyti.ms/3tTP6yC).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Бороненко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Сол Уорт замечал, что к середине 1940-х годов для ЕЁ создания было достаточно одной диагональной линии и одной горизонтальной чёрточки чуть пониже. Назовите ЕЁ тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">карикатура на Гитлера.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2310,51 +2310,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Goldman M., Hagen M. The Forms of Caricature: Physiognomy and Political Bias. – Studies in Visual Communication. – Т. 5. – №1. – С. 36 (40) (https://bit.ly/3wYIqkS).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Бороненко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Пьеса «Гамлет» начинается со сцены, в которой стражник окликает другого человека в темноте. Герой Пола Гросса называет «Гамлет» самой длинной ЕЙ в мире. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">knock-knock joke.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2385,51 +2385,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Shakespeare W. The Tragedy of Hamlet, Prince of Denmark (https://bit.ly/3tXZpSq).
 2. Slings and Arrows (2003). – Сезон 1, серия 5. – 23:57–24:04.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Фокин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Героиня Теккерея впервые пробует карри и делает вид, что блюдо ей нравится, но охотно соглашается попробовать ещё и ЕГО, ошибочно предполагая, что ОН ей поможет. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">перец чили.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2459,51 +2459,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Thackeray W.M. Vanity Fair. – Bradbury and Evans, 1849. – С. 20 (https://bit.ly/3efxx5w).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Бороненко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1638300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2581,51 +2581,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Broomberg A., Chanarin O. All Work And No Play // Cabinet (https://bit.ly/2SdkiLi).
 2. Thomas Ash’s Visit to the Stanley Kubrick Archives // Library and Information Science at City, University of London (https://bit.ly/3x4tAsZ).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Бороненко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ксанакс – это препарат, которым лечат тревожные расстройства. Сандра Ньюман дополнила известный совет. В её версии этот совет заканчивается призывом читать письма от издателей с отказом, приняв ксанакс. Воспроизведите упомянутый совет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пиши пьяным, редактируй трезвым.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2657,51 +2657,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Alprazolam
 2. https://twitter.com/sannewman/status/1382143441086386181
 3. Write Drunk, Revise Sober // Quote Investigator (https://bit.ly/3dOLwQB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Бороненко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Филолог Александр Круден, работавший в том числе ИКСОМ, во время прогулок по улицам Лондона часто брал с собой губку. По-итальянски другой ИКС называется «‎bianchetto». Какое слово мы заменили словом «‎ИКС»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">корректор</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2733,51 +2733,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Alexander_Cruden
 2. https://www.ccel.org/s/schaff/encyc/encyc03/htm/ii.11.ii.htm
 3. https://it.wikipedia.org/wiki/Bianchetto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Бороненко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Пьер Бейль поставил себе задачу найти все ошибки в «Большом историческом словаре», который переиздавался 20 раз. Свой проект он сравнивал и со вторым, и с пятым. Назовите второй и пятый.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">убийство Лернейской гидры, очистка Авгиевых конюшен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2808,51 +2808,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Grafton A. The Footnote: A Curious History. – Harvard University Press, 1999. – С. 192–193 (https://imgur.com/ZotQY3Q)
 2. https://en.wikipedia.org/wiki/Labours_of_Hercules</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Бороненко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Русские слова ПЕРВЫЙ и ВТОРОЙ не только похожи, но и происходят от одного старофранцузского слова. В Средние века одной из форм этого слова стали называть фразы, которые священники вставляли между частями основного литургического текста. Затем этим словом стали называть шуточные сценки, которые актёры разыгрывали между частями основной постановки. Назовите ПЕРВЫЙ и ВТОРОЙ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">фарш, фарс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>