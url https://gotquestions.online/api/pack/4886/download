--- v0 (2026-09-07)
+++ v1 (2026-11-04)
@@ -57,51 +57,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Бороненко</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за тестирование и ценные замечания Станислава Адаске́вича, Александру Балаба́н, Тимофея Бо́кова, Алексея Гилёва, Сергея Даровски́х, Александра Игнате́нкова, Марию Кленни́цкую, Клима Комисса́рова, Николая Лёгенького, Александра Ма́ркова, Максима Мерзляко́ва, Александра Митряко́ва, Марину Лагу́тину, Владимира Остро́вского, Александра Печёного, Алексея Пономарёва, Юрия Ра́зумова, Илью Ре́дькина, Андрея Скире́нко, Павла Столяро́ва, Александра Фо́кина, Наталью Я́ковлеву, команды «Заговор лемуров» (Саратов) и «Минус один» (Киев).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1995 году премии «Хью́го» была удостоена посмертно опубликованная автобиография. В названии этой книги иногда вместо точки ставят запятую. Напишите это название по-английски.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">I. Asimov: A Memoir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -135,51 +135,51 @@
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. I. Asimov: A Memoir. — Doubleday, 1994 (http://bit.ly/3c6at8k).
 2. I, Asimov: A Memoir. — Bantam, 1995 (https://amzn.to/3roAupO).
 3. I, Asimov: A Memoir. — Random House, 2009 (https://bit.ly/2MyeSYR).
 4. https://en.wikipedia.org/wiki/Autobiographies_of_Isaac_Asimov.
 5. 1995 Hugo Awards // The Hugo Awards (http://bit.ly/3cu5CxS).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Бороненко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Однажды в эфире американского телеканала «Фокс Ньюс» было высказано такое мнение: само название одного движения указывает на то, что его участники выступают против свободы слова. Что, согласно этому мнению, означают последние две буквы в названии движения?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">first amendment [фёрст эме́ндмент].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -210,51 +210,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Zhao C. Kellyanne Conway Falsely Claims Antifa Stands for ‘Anti-First Amendment’ on ‘Fox &amp; Friends’ (http://bit.ly/2MuxFUM).
 2. https://en.wikipedia.org/wiki/First_Amendment_to_the_United_States_Constitution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Бороненко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Психологи, которые придумали идею ЭТОГО, планировали использовать ЭТО, чтобы иметь возможность поощрять желательное поведение: например, если человек не пропустил обязательное посещение. В современном виде ЭТО появилось, когда один человек прочитал о фермере, который в любой момент мог узнать температуру своих животных. Назовите ЭТО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">электронное устройство для дистанционного контроля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -288,51 +288,51 @@
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Schwitzgebel R.L. A Belt from Big Brother. — Psychology Today. — April 1969. — C. 47–48 (https://bit.ly/2ONlLq2).
 2. Gable R. The Ankle Bracelet Is History: An Informal Review of the Birth and Death of a Monitoring Technology. — The Journal of Offender Monitoring. — 2015. — С. 4–8 (https://bit.ly/3kTNscL).
 3. Gable R. Electronic Monitoring Of Criminal Offenders (http://bit.ly/3vkF5LQ).
 4. Gable R. Let’s Stop Using Ankle Bracelets to Monitor Offenders // IEEE Spectrum (http://bit.ly/3cmY4Ni).
 5. Anderson E. The Evolution Of Electronic Monitoring Devices // NPR (http://n.pr/3t1Vtz9).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Бороненко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Учёный 16–17 веков Джамбатти́ста де́лла По́рта снабдил свой трактат по физиогномике иллюстрациями, на которых изображены рядом человек и осёл, человек и баран, человек и свинья и так далее. Как указывают исследователи, знакомство с трудом де́лла По́рта видно в творчестве его современника Анниба́ле Карра́ччи. Считается, что в предисловии к изданию работ Карра́ччи был впервые в печати использован термин «ОНА». Какое заимствованное слово мы заменили местоимением ОНА?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">карикатура.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -371,51 +371,51 @@
 3. Rawlings C.K. Caricature in the Carracci Academy: Experiments at the Limits of Recognition. — Emory University, 2017. — С. 1, 7, 19, 20 (http://bit.ly/3vkzvZU).
 4. Stimilli D. The Face of Immortality: Physiognomy and Criticism. — SUNY Press, 2012. — С. 42 (https://bit.ly/3edjdMr).
 5. Summerscale A. Malvasia’s Life of the Carracci: Commentary and Translation. — Pennsylvania State University Press, 2000. — С. 123 (https://bit.ly/3rNmExp).
 6. Caricature // Tate (http://bit.ly/3llhHJO).
 7. Caricature and Cartoon // Britannica (http://bit.ly/3thUP0l).
 8. https://en.wikipedia.org/wiki/Physiognomy.
 9. https://en.wikipedia.org/wiki/Giambattista_della_Porta.
 10. https://en.wikipedia.org/wiki/Annibale_Carracci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Бороненко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Некоторые исследователи считают, что на самом деле известное произведение создала женщина. Её квартира была всегда завалена хламом, и она любила определённый юмор: например, придумала оскорбительное прозвище для Уи́льяма Ка́рлоса Уи́льямса. Напишите название произведения, о котором идёт речь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Фонтан».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -447,51 +447,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Hustvedt S. A Woman In The Men’s Room: When Will The Art World Recognise The Real Artist Behind Duchamp’s Fountain? // The Guardian (http://bit.ly/38eOJWn).
 2. Thill V. Elsa von Freytag-Loringhoven, the Dada Baroness Who Invented the Readymade // Artsy (http://bit.ly/3qpxhF4).
 3. Gammel I. Baroness Elsa: Gender, Dada, And Everyday Modernity. A Cultural Biography. — — MIT Press, 2003. — C. 226.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Бороненко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По словам Хе́рберта Ну́сбаума, раньше голливудские студии часто ДЕЛАЛИ ЭТО в титрах, чтобы запутать зрителей, большинству которых интереснее новинки. Известен случай, когда студия ошиблась сама и через определённое время обнаружила, что уже успела лишиться прав на фильм. Что такое ДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">указывать год фильма римскими цифрами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -523,51 +523,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Stroh M. Trick Question: How To Spell 1999? Numerals: Maybe The Roman Empire Fell Because Their Computers Couldn’t Handle Calculations In Latin // The Baltimore Sun (https://bit.ly/3mvqpEu).
 2. Liewer S. Party Like It’s MCMXCVIIII // South Florida Sun Sentinel (http://bit.ly/30H0FMD).
 3. Instances of Defective Copyright Notice // The Copyright Registration and Renewal Information Chart and Web Site (https://bit.ly/3bLbYtB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Фокин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На самом деле американский фильм первой половины 20-го века — это римейк. Примечательно, что студия пыталась уничтожить все существующие копии более раннего фильма. О каком фильме идёт речь?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Газовый свет».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -600,51 +600,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Gaslight_(1944_film).
 2. Hoberman J. Why ‘Gaslight’ Hasn’t Lost Its Glow // The New York Times (http://nyti.ms/3rLIIIH).
 3. Dickinson, Thorold // BFI (http://bit.ly/3eGGC9d).
 4. Richards J. Thorold Dickinson: The Man and His Films. — Croom Helm, 1986. — С. 80 (http://bit.ly/3vy1pC2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Бороненко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2286000" cy="552450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -748,51 +748,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за тестирование Екатерину Беле́нко, Максима Карачуна́, Игоря Ла́птева, Григория Малы́хина, Александра Ма́ркова, Максима Мерзляко́ва, Юлию Мещеряко́ву, Олега Михе́ева, Александра Печёного, Юрия Ра́зумова, Андрея Рудя́, Игоря Рылько́ва, Дмитрия Сло́уща и Алексея Штыха́.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Отвергая возникший в 1960-х годах аргумент, Георгий Тарано́вский заявлял, что ОН не обязан сидеть на одном месте. Кто ОН?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Бог.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -823,51 +823,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. В. Смолкин. Свято место пусто не бывает: История советского атеизма; http://bit.ly/38E3sKT
 2. протоиерей Георгий Тарановский // Таганрогское благочиние; http://bit.ly/3tjK8KY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Объясняя символизм обряда крещения, латинский автор Тертуллиа́н использовал греческое слово. Переведите его на русский язык четырёхбуквенным словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">рыба.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -898,51 +898,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. A. M. Henry. The Origins of the Jesus Fish; https://youtu.be/xEoKDxmfUdM?t=336
 2. Тертуллиан. О крещении; https://bit.ly/3cqBtPU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ответьте точно: по какому поводу поэтесса Серебряного века написала про рифм грядущих стадо?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">переименование Санкт-Петербурга в Петроград.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -973,51 +973,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">З. Гиппиус. Петроград; http://bit.ly/38DBoY8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Фили́пп Пятый воспитывался вне Испании и не понимал некоторые традиции, считая, что аристократы и богачи не должны заниматься делом простолюдинов. Именно в правление Филиппа ТАКАЯ ОНА уступила современной разновидности. Назовите ТАКУЮ ЕЁ двумя словами, которые начинаются одинаково.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">конная коррида.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1049,51 +1049,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Е. Бухтеева. Искусство смерти: история корриды; http://bit.ly/3eECxm6
 2. https://es.wikipedia.org/wiki/Corrida_de_toros
 3. https://ru.wikipedia.org/wiki/Матадор</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4572000" cy="1533525"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1174,51 +1174,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. M. Forsyth. The Etymologicon: A Circular Stroll through the Hidden Connections of the English Language; http://bit.ly/3bNeDTi
 2. https://t.me/greatetymology/271
 3. https://ru.wikipedia.org/wiki/Копрология</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Слово «Обо́л» закрепилось в названии не только потому, что это имя главного героя, но и из-за желания противопоставить новую объёмную часть работам конкурентов из компании «Square» [сквэйр]. Какое слово мы заменили словом «Обол»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Со́лид.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1250,51 +1250,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. S. Kent. Hideo Kojima: Game Guru, Movie Maniac; http://bit.ly/3cwo9tb
 2. https://ru.wikipedia.org/wiki/Square_(компания)
 3. https://ru.wikipedia.org/wiki/Солид</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">После того, как остготы захватили власть в Италии, правящая верхушка не стремилась давать сыновьям образование. Король Теодо́рих говорил, что гот должен бесстрашно сражаться, а не бояться ЭТОГО. В Италии ЭТО отменили в 1928 году. Назовите ЭТО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">телесные наказания в школе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1326,51 +1326,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Прокопий Кесарийский. Война с готами; https://bit.ly/38GrRiO
 2. О. Суворов. Закат империи; http://bit.ly/3rNd9ya
 3. Lawfulness of corporal punishment. Italy; https://bit.ly/2NnBfRe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Запись одного альбома Дэвида Боуи происходила в загородном поместье, куда он прибыл со своим сыном Ду́нканом Джо́нсом. Боуи был полностью занят работой, и в финале их пребывания там Дункан стал бояться, что окажется в определённой ситуации. Какую роль в постановке известной пьесы сыграл Дункан Джонс в 2007 году?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фирс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1429,51 +1429,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Николай Крапиль, Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">За помощь в работе над туром редакторы благодарят Станислава Мереми́нского, Максима Мерзляко́ва, Анастасию Рекши́нскую, команды «Здесь был этот русский» и «Ивасик и Панасик».</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Давние территориальные конфликты и по сей день формируют национальные стереотипы. Так, Клаус Кьёллер собрал статистику, согласно которой в крупной компании ОНИ могут быть использованы разве что для половико́в. Назовите ИХ двумя словами, которые начинаются на парные согласные.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">датские топонимы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1503,51 +1503,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">O’Mahony P. Ikea guilty of ‘cultural imperialism’: Danes (https://www.thelocal.se/20080220/10054).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Однажды ОН прервал работу, чтобы зайти к мяснику и попросить, чтобы тот показал разделанного агнца и при этом назвал каждый орган и часть туши. Кто ОН?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Мартин] Лютер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1577,51 +1577,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сахневич С. Мартин Лютер: клиентоориентированный перевод во имя малых сих (https://clck.ru/Tcen7).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Различные должности при дворах европейских монархов нередко передавались по наследству. Вероятно, из-за этого во время международного визита королева Авгу́ста Викто́рия попала в неловкую ситуацию, начав разговор с главным ИМ с невинного вопроса. Назовите ЕГО словом греческого происхождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">евнух.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1651,51 +1651,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кича М. Стамбул. Перекресток эпох, религий и культур (https://clck.ru/Tceph).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Послевоенное строительство шло в СССР ускоренными темпами. Но, например, дом культуры в Анга́рске сдали на полгода позже запланированного срока — из-за НЕЁ. Назовите фильм, в начале которого милиционер недоумевает: зачем во время такого горя нужна ОНА?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Холодное лето пятьдесят третьего…»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1727,51 +1727,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Сулим С. Безлюдное место. Как ловят маньяков в России (https://clck.ru/Tm3pm),
 2. https://ru.wikipedia.org/wiki/Амнистия_1953_года,
 3. «Холодное лето пятьдесят третьего…», реж. А. Прошкин, 1987.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Родившийся в семье священника интеллигент Варла́м Шала́мов, попав в ГУЛАГ, назвал лексикон уголовников ИМ. Первое издание другого «ЕГО» увидело свет вскоре после рождения Шаламова. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">словарь Сатаны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1802,51 +1802,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://shalamov.ru/library/23/3.html,
 2. https://en.wikipedia.org/wiki/The_Devil's_Dictionary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Объем производства во Франции ощутимо снизился за годы Второй мировой войны. Поэтому критические стрелы недоброжелателей были направлены на то, что ЭТО — лишь способ подъема промышленности. Назовите ЭТО по-английски.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[коллекция/стиль] New Look.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1876,51 +1876,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Осбринк Э. 1947 Год, в который все началось (https://clck.ru/TceqE).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2286000" cy="3533775"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1999,51 +1999,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Миллер Д. Еда и эволюция (https://clck.ru/TcerF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Малкин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Па́пская область — католическое государство в центре Апенни́нского полуострова, непрестанно расширявшее свою территорию. Хотя, по словам Михаила Ха́йми, уже в начале своего существования Папская область располагалась ПРОПУСК. Заполните ПРОПУСК четырьмя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">от моря до моря.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2099,51 +2099,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Николай Лёгенький</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за помощь в работе над пакетом Максима Мерзлякова, Александра Коробейникова, Эдуарда Голуба, Алексея Бороненко, Мишеля Матвеева, Серафима Шибанова, Анастасию Белову, Алексея Штыха, Александра Печёного, Александра Маркова, Юрия Разумова, команды «Грга Питич» (Пески), «Хомяки» (Белгород) и «Заговор Лемуров» (Саратов).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В автобиографии Раджи́в Суре́ндра вспоминает, как вырос возле зоопарка Торонто, и сожалеет, что в начале 2010-х ему не удалось СДЕЛАТЬ ЭТО.
 Музыканты одного оркестра присвоили нотам номера, но СДЕЛАТЬ ЭТО до конца, разумеется, не смогли. Что такое СДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сыграть Пи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2177,51 +2177,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.theglobeandmail.com/arts/books-and-media/memoir-by-rajiv-surendra-traces-actors-parallels-with-life-of-pi/article32930166/
 2. https://www.goodreads.com/book/show/29562586-the-elephants-in-my-backyard
 3. https://en.wikipedia.org/wiki/Rajiv_Surendra
 4. https://www.spbstu.ru/media/news/kultura/polytech-variety-symphony-orchestra-played-number-pi/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Николай Лёгенький</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Словом «АЛЬФА» в этом вопросе заменены два других слова.
 В начале 1960-х годов фотограф То́ни Сто́ун работал на альпийских курортах. Вскоре он начал продавать права на свои работы АЛЬФАМ. Какое имя соотечественник и современник Тони Стоуна поместил перед АЛЬФОЙ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Чарли.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2253,51 +2253,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://medium.com/@icons_8/brief-history-of-stock-photography-from-great-collections-to-collection-of-everything-5339976f9a4d
 2. https://ru.wikipedia.org/wiki/Чарли_и_шоколадная_фабрика_(повесть)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Николай Лёгенький</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1981 году член Ирландской Республиканской Армии Бобби Сэндс умер в результате голодовки. Спустя какое-то время английские дипломаты в Тегеране решили замуровать главный вход в посольство. Ответьте двумя словами, чего они таким образом добились.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">изменения адреса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2327,51 +2327,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Embassy_of_the_United_Kingdom,_Tehran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Николай Лёгенький</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Долгое время за Павлом присматривала строгая и неприветливая к гостям домработница Мо́тя. Напишите фамилию Павла.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Лунги́н.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2404,51 +2404,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. О. Дорман. Подстрочник. Жизнь Лилианны Лунгиной, рассказанная ею в фильме Олега Дормана.
 2. https://ps.1sept.ru/article.php?ID=200002905
 3. https://sumka-mumi-mamy.livejournal.com/9294.html
 4. https://www.kommersant.ru/doc/2055625</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Николай Лёгенький</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Группа Abba заказывала эксцентричные и дорогие костюмы, которые можно было носить только во время шоу. Это позволяло оформить не только музыкальные номера, но и... Ответьте двумя словами, что ещё.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">налоговый вычет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2479,51 +2479,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.theguardian.com/music/2014/feb/16/abba-outfits-tax-deduction-bjorn-ulvaeus
 2. https://www.messynessychic.com/2020/09/08/the-strange-anatomy-of-abbas-infamous-tax-deductible-wardrobe/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Николай Лёгенький</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">A/Б-тестирование — это метод исследования, при котором новая функция на сайте доступна лишь половине пользователей. В компании Booking.com [бу́кинг ко́м] должность директора отдела А/Б-тестирования занимает А́ртур Уи́зли. Восстановите два имени нарицательных, которые мы заменили в предыдущем предложении.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">отец близнецов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2544,51 +2544,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. беседа автора вопроса с Лукасом Вермеером.
 2. https://twitter.com/lukasvermeer/status/668466773314924545
 3. https://www.lukasvermeer.nl/
 4. https://harrypotter.fandom.com/wiki/Arthur_Weasley</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Николай Лёгенький</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1999 году известная компания открыла новый объект. Чтобы избежать неприятных ассоциаций, в его название добавили слово «О́пера», указывая на театр, который находился по соседству. Назовите этот объект двумя словами, начинающимися на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Хано́й Хи́лтон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2618,51 +2618,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Hanoi_Opera_House</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Николай Лёгенький</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2286000" cy="933450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2765,51 +2765,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Борис Моносов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Автор благодарен тестерам, имена которых не называет из этических соображений.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Теперь считается, что так называемый ребёнок из Тау́нга пал жертвой какого-то хищника. Однако прежняя гипотеза повлияла на начало известного произведения. Назовите это произведение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«2001 [год]: Космическая одиссея».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2839,51 +2839,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Вааль де Ф. Истоки морали. — М.: Альпина нон-фикшн, 2018. — С. 119.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Борис Моносов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ЕГО противоположностью является алый, который окрашен кровью конкурентов. Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">голубой океан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2913,51 +2913,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Стратегия_голубого_океана</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Борис Моносов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Пе́тер За́гер пишет, что из Ке́мбриджа вышло немало известных шпионов: Э́нтони Блант, Гай Бёрджесс, Ким Фи́лби и четвёртый человек. Какое слово мы заменили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">третий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2975,51 +2975,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Загер П. Оксфорд и Кембридж. — М.: Издательство Ольги Морозовой, 2012. — С. 20.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Борис Моносов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Предполагают, что прототипом стал мастеровой Егор Кузнецов-Жепи́нский, который в 1801 году собрал дрожки собственной конструкции. Ему помогал племянник. Какое редкое ныне имя носил этот племянник?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артамон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3037,51 +3037,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Скоренко Т. Изобретено в России. — М.: Альпина нон-фикшн, 2017. — С. 483.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Борис Моносов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Хитон изготовлялся из тонкой ткани, которая, если её разре́зать, быстро начинает распускаться. Потому и пришлось сделать нечто. Что именно?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">бросить жребий [об одежде Иисуса Христа].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3099,51 +3099,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Степанов А. В. Искусство эпохи Возрождения: Нидерланды, Германия, Франция, Испания, Англия. — СПб.: Азбука-классика, 2009. — С. 595.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Борис Моносов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Лев Касси́ль, рассуждая о том, что, когда футбольный арбитр появляется на поле, его решения должны выглядеть одинаково справедливо, с какой бы из двух сторон на них ни смотрели, цитирует строчку. Какую?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Я и́ду с ме́чем судия́».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3161,51 +3161,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кассиль Л. А. Спортивные рассказы. — М.: Физкультура и спорт, 1967. — С. 149.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Борис Моносов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Изучая в миланской библиотеке бумаги Лукре́ции Бо́рджиа, Ба́йрон обнаружил в них сагу и не удержался от кражи. Какое слово мы заменили словом «сага»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">прядь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3223,51 +3223,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Брэдфорд С. Лукреция Борджиа. — М.: АСТ, 2008. — С. 15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Борис Моносов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В лака́новской философии А́нхела Моли́на предстаёт в нечётком и незавершённом виде. Какие два слова мы заменили словами «Каро́ль Буке́»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">объект желания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3311,51 +3311,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Выменец</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор безмерно благодарен командам «Тачанка» и «Заговор лемуров», а также Антону Тахтарову, Алексею Гилёву, Николаю Лёгенькому, Евгению Калюкову и Роману Немучинскому.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">АЛЬФА упомянута в законах нескольких штатов США. В фильме «Ха́беас ко́рпус» телефонный звонок поступает с опозданием, поэтому персонажу приходится стрелять в окно АЛЬФЫ. Назовите АЛЬФУ точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">газовая камера.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3373,51 +3373,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фильм «Игрок», 1992, реж. Роберт Олтмен. 1:49:50. (Герои фильма снимают фильм «Хабеас корпус».)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Выменец</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Скульптор Кавалеридзе создал несколько изображений Льва Толстого. А в 1912 году Кавалеридзе по несколько часов в день работал над ИКСОМ Владимира Шатерникова. Назовите ИКС одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">грим.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3438,51 +3438,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. С.Лурье. Толстой и кино. http://tolstoy-lit.ru/tolstoy/public/lure-tolstoj-i-kino.htm
 2. http://www.epoque.com.ua/ru/info/auctions/21/0/2231.html
 3. https://w.histrf.ru/articles/article/show/kavalieridzie_ivan_pietrovich
 4. https://socrealizm.com.ua/gallery/artist/kavaleridze-ip-1887</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Выменец</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Персонаж фильма «Неогранённые драгоценности» — еврей, торгующий ювелирными изделиями. Особо ценные камни ему пересылают, спрятав внутри НЕЁ. Назовите ЕЁ на языке идиш.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">фиш.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3512,51 +3512,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фильм «Uncut gems», реж. Дж. и Б. Сафди, 2019 г. 0:18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Кудряшова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3429000" cy="2562225"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -3621,51 +3621,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Рут Ренделл. Убийство в стиле «психо». http://flibustahezeous3.onion/b/150245/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Наталья Кудряшова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4572000" cy="2266950"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -3730,51 +3730,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фильм «Кинг-Конг», реж. П.Джексон, 2005. 3:07:15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Выменец</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4572000" cy="2895600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -3842,51 +3842,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.bbc.com/russian/other-news-47685296и
 2. Н. И. Вавилов. Пять континентов. А. Н. Краснов. Под тропиками Азии. М.: Мысль, 1987. С.304.
 3. http://new.gramota.ru/spravka/buro/search-answer?s=раттан
 4. https://slovar.cc/enc/bse/2037162.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Выменец</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4572000" cy="3648075"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -3952,51 +3952,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Mitt_Romney (flip-flop, flip flopper)
 2. Jimmy Kimmel at the 2012 White House Correspondents’ Dinner https://www.youtube.com/watch?v=DcqYFPRyyp8 18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Выменец</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Маргарет Тэтчер объявила о рождении своего внука словами «Мы стали бабушкой». После этого англичане сравнивали Тэтчер с фунтом, который ДЕЛАЕТ ЭТО. Какие три слова, начинающиеся на одну и ту же букву, мы заменили на «ДЕЛАЕТ ЭТО»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">считает себя совере́ном.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>