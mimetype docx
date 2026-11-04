--- v0 (2026-09-02)
+++ v1 (2026-11-04)
@@ -52,51 +52,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Нулевой вопрос]
 Если на пакете с военным донесением изображалось три ИХ, пакет надо было доставить со скоростью больше 12 километров в час. ОНИ дали название известному архитектурному комплексу в Санкт-Петербурге. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кресты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -115,51 +115,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.loshadi.ru/glossary.php?link=encyclopedia:matclasses:vocabulaies:vocabulary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Богословский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Когда мы видим этого человека в первый раз, он гуляет по весеннему лесу и нюхает почки на деревьях. Чуть позже знакомая женщина обсуждает с ним средство, помогающее при заболевании почек. Это позволяет некоторым исследователям утверждать, что игра слов сопровождает образ этого человека с самого начала. Назовите его.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Штирлиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -167,51 +167,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">А.С. Архипова. Штирлиц подвел итоги... Особенности возникновения
 каламбуров в кинозависимых анекдотах. // Логический анализ языка.
 Языковые механизмы комизма. — М.: Индрик, 2007. — С. 481.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в вопросе есть замена.
 По мнению Фрэнсиса Бэкона, СЛАВА является хорошим завтраком, но плохим ужином. Расхожая фраза о СЛАВЕ была известна задолго до появления песни Олега Газманова. Ломоносов же, кстати, в качестве питательной среды рассматривал не СЛАВЫ, а... Что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Науки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -232,51 +232,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. К. Душенко. Большая книга афоризмов. — М.: Эксмо, 2001. — С. 478.
 2. Вышеупомянутая песня О. Газманова.
 3. Вышеупомянутая ода М. Ломоносова.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Макаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3171825" cy="3305175"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -341,51 +341,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://community.livejournal.com/ru_encyclopedia/profile</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в вопросе есть замены.
 Считается, что впервые понятия ИКС и ИГРЕК были упомянуты в ходе соревнований по гребле в Оксфорде в 1823 году, где в составе одной из команд был лодочник Стефан Дэвис. Согласно "Новой энциклопедии спорта", вышедшей в США в 1978 году, в первой половине XIX века различие между ИКСОМ и ИГРЕКОМ в Англии носило, главным образом, классовый характер. В Англии почти каждый ИКС называл себя "джентльменом". Назовите ИКС и ИГРЕК в правильном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Любитель, профессионал.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -417,51 +417,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Б.Н. Хмельницкий. Энциклопедия заблуждений. Спорт. — М.: Эксмо; Донецк:
 СКИФ, 2004. — С. 144-145.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Матухно</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В лирическом служенье музе,
 в изображении стихий
 люблю быть точным: ...
 ...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -510,51 +510,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В.В. Набоков. Русский период. СС в 5 тт. — Т. 3. — СПб.: Симпозиум,
 2003. — С. 668.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Борис Моносов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В телевизионном рекламном ролике одного издания говорится: "Мы живем в такое время, когда любовь можно купить, но и потерять ее тоже можно из-за денег". Назовите рекламируемое издание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Financial Times.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -585,51 +585,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Реклама на канале Eurosport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3524250" cy="1724025"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -695,51 +695,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://blefru.narod.ru/tank/pz6h/pz62.htm
 2. "Полосатый рейс", реж. В. Фетин, 1961.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Борис Моносов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Вы, разумеется, знаете, что такое оксюморон. Его примерами являются, например, "живой труп" или "горячий снег". Несмотря на известные шутки про хоккей на траве, название этого вида спорта оксюмороном является всё же едва ли. А вот название одной из дисциплин в другом виде спорта в сочетании с названием самого этого вида спорта оказывается абсолютным оксюмороном. Назовите этот вид спорта и эту дисциплину.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Синхронное плавание, одиночный разряд.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -757,51 +757,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://en.wikipedia.org/wiki/Synchronized_swimming</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Вадим Карлинский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Эта река течет в Шотландии и впадает в Северное море на территории города Абердин. Считается, что она впервые упоминается Птолемеем Александрийским во II веке под названием Деуана. Возможно, вы не знаете об этой реке, но вы, не догадываясь об этом, слышали ее название в произведении, где упоминались также женское имя и далекая страна. Назовите страну.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Бразилия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -820,51 +820,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://en.wikipedia.org/wiki/River_Don,_Aberdeenshire
 2. http://ru.wikipedia.org/wiki/Дон_(река_в_Шотландии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">У моделей американской корпорации в начале XX века движение было аналогичным движению воздуха в циклонах южного полушария, а у их французских конкурентов — в антициклонах южного полушария. Ответьте одним словом, как называлась продукция французской фирмы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Патефон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -905,51 +905,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">... значительная часть наших работников не знает истории нашей
 страны, потому и не стремится извлечь из нее лучшие традиции,
 унаследовать и развивать их. Если не положить конец этому, то оно
 приведет, в конечном счете, к отрицанию истории...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -987,51 +987,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.sovetika.ru/kndr/kimirsenst09.htm
 2. http://makkawity.livejournal.com/682362.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в вопросе есть замена.
 "Давайте, носите!" — с таким призывом обратился к читателям журналист, рассказывающий о растущей среди населения России популярности некоего довольно старинного предмета. Надо сказать, призыв получился двусмысленным — в хорошем смысле этого слова. Назовите слово, которое мы заменили в данном призыве.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Валяйте.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1050,51 +1050,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Огонек", 2008, N 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ольга Неумывакина</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Первые конструкции имели ряд недостатков. Металл ржавел, швы на соединениях подвергались коррозии и подтекали. Поэтому, когда в 1885 году появилась цельная конструкция, она сразу стала пользоваться большим успехом. Под каким названием она была пущена в продажу?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Unitas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1124,51 +1124,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">С. Чернов. Бейкер-стрит и окрестности. — М.: Форум, 2007. — С. 122-124.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2695575" cy="3333750"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1247,51 +1247,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://ru.wikipedia.org/wiki/Американская_готика
 2. http://ru.wikipedia.org/wiki/Изображение:Americangothic.jpg
 3. http://ru.wikipedia.org/wiki/Автопортрет_с_отрезанным_ухом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В вопросе есть замены.
 В 2007 году у группы "Meldis" состоялась презентация альбома "Струноведение", где среди прочих инструментов использовалась струна. Название альбома является неологизмом, хотя на первый взгляд кажется, что в нем допущена ошибка. Догадавшись, что мы заменили слово "струна", напишите название альбома, замененное нами словом "струноведение".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Арфография".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1299,51 +1299,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.musiclook.ru/blog/2007/09/prezentaciya-alboma-meldis-arfografiya/
 2. http://www.meldis-harp.ru/Afisha/index.htm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Барабаш, Юлия Матюшина</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">NH3
 CO(NH2)2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Автор вопроса во время просмотра футбольного матча увидел данные формулы на баннере, вывешенном болельщиками. Рядом было написано слово, являющееся обозначением длительного периода времени. Ответьте, что это было за слово.</w:t>
       </w:r>
@@ -1378,51 +1378,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. "Спорт-Экспресс", 20.03.2008 г. — С. 4.
 2. http://ru.wikipedia.org/wiki/Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Славин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Специальным постановлением ответственной комиссии, составленной из теологов и знатоков ислама, малайзийцу Шейх Музафар Шукору разрешено намаз совершать в шестнадцать раз реже. При расчете времени молитвы он должен ориентироваться на +6 часов относительно Гринвичского меридиана. Ответьте объект, благодаря которому выбран именно этот часовой пояс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Космодром "Байконур".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1452,51 +1452,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.newsru.com/world/05oct2007/muslime.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Славин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">The forces of U.S. are victorious!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Компьютерная игра "Bug Wars" — это стратегия в реальном времени, где армии состоят из насекомых. Если вам удалось победить всех насекомых противника, то на экране возникает надпись: "The forces of U.S. are victorious!". Если же компьютерный противник оказался сильнее, то U.S. в сообщении заменено. Напишите, на что оно заменяется, использовав четыре буквы.</w:t>
       </w:r>
     </w:p>
@@ -1529,51 +1529,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Bug Wars".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Джон Синицкий</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В этом вопросе словами "книга" и "фига" заменены омографы мужского рода.
 "Книги" бывают нескольких разновидностей, в соответствии с науками, которым они посвящены. "Фига" может быть средней, высокой и другие варианты. Автор вопроса как-то посмотрел в книгу и увидел там фигу. Назовите этот омограф.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Атлас.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1592,51 +1592,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://ru.wikipedia.org/wiki/Атлас_(значения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Славин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В Хорватии говорили, что девушку, которая на масленицу чересчур много забавлялась, накажет святая Катерина. Почему для наказания был выбран день именно этой святой?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Он примерно через девять месяцев после масленицы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1655,51 +1655,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Славянские древности. Этнолингвистический словарь. — Том 2. — М., 1999.
 — С. 599.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">"Хаос — слово греческое, а дисциплина — немецкое". Назовите максимально точно должность человека, которому принадлежит это высказывание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тренер сборной Греции по футболу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1738,51 +1738,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Нулевой вопрос]
 Побывав в начале XVI века на ранних этапах своей карьеры на Малаккском и Зондском архипелагах, один европеец вывез оттуда раба-малайца Энрике, который впоследствии неотлучно следовал за своим господином и сбежал после его смерти. Догадавшись, что это был за европеец, закончите утверждение журнала "Вокруг Света" о том, что именно этого раба Энрике следует считать... Кем?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Первым кругосветным путешественником.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1801,51 +1801,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Вокруг Света", N 10/2005. — С. 134.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Славин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На севере Хабаровского края находится высшая его точка, гора Берилл. Свое нынешнее название она получила в середине 50-х годов прошлого века, а до этого носила весьма зловещее наименование. Какое?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Берия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1863,51 +1863,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.taimentour.ru/articles/article.php?b=18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Славин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В фантастическом телесериале "Ангел" упоминается наркотик — "магическая разновидность опиата". По словам героев, этот наркотик вызывает у принимающих его людей сложные психоделические видения: "приводит тебя прямо в ад и оставляет там". Назовите человека, в честь которого этот наркотик назван.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Орфей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1926,51 +1926,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.vrya.net/bdb/clip.php?clip=5228 (транскрипт серии "Orpheus"
 телесериала "Angel")</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Светлана Бороздина</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3038475" cy="1743075"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2082,101 +2082,101 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.visualpharm.ru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ирина Шихова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">С ней имели печальное знакомство Тутанхамон и Ирод Великий. В стихотворении "Полярный исследователь" Бродский сравнивает ползущую по бедру ее с чулком девицы из варьете. А в другом произведении "очень молодой человек с бараньей прической и нескромным взглядом" даже пишет о ней балладу. Назовите ее одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Гангрена.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Комментарий: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"... И гангрена взбирается по бедру, как чулок девицы из варьете..."; Никифор Ляпис в "Двенадцати стульях" декламирует "Балладу о гангрене": "Страдал Гаврила от гангрены, Гаврила от гангрены слег...".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Петров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В книге Владимира Никонова и Семена Брука написано, что в средневековой Европе ОНИ впервые появились в X-XI веках на севере Италии. Из Ломбардии ОНИ попали во Францию. В конце XI века норманны, завоевав Англию, принесли ИХ туда. Поначалу ОНИ были достоянием только привилегированной горстки аристократов. ОНИ есть и в этом вопросе. О чем идет речь?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">О фамилиях.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2184,101 +2184,101 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. В. Никонов, редакция С. Брука. География фамилий. — М.: Наука,
 1988. — С. 19.
 2. http://ru.wikipedia.org/wiki/Фамилия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Лев Шмулевич, Евгения Шмулевич</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Автор вопроса, работая редактором телекомпании "ИГРА", как-то проводил проверку вопроса, связанного с пустынями. Владимир Ворошилов требовал, чтобы вопросы проверялись минимум по двум источникам. Одним источником стал отдел Африки Института пустынь. Назовите второй источник, используя четыре слова, уже прозвучавшие в этом вопросе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Отдел пустынь Института Африки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ЛОАВ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Нехаев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1590675" cy="4048125"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2344,51 +2344,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">О. Кушлина. Страстоцвет, или Петербургские подоконники. — СПб.: Изд.
 Ивана Лимбаха, 2001. — С. 135-138.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На сайте enci.ru находится статья "Энциклонги". Согласно этой статье, происхождение этого слова неясно. Однако мы считаем, что своим происхождением оно обязано простой последовательности действий и популярному ресурсу. Назовите этот ресурс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Википедия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2406,51 +2406,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.enci.ru/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Садов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По легенде, однажды горел христианский храм. Иконы в нем молили о помощи и стонали. Несколько солдат бросились в горящее здание и вынесли иконы. В какой стране, согласно этой легенде, сейчас живут потомки этих солдат?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В Болгарии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2469,51 +2469,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Славянские древности. Этнолингвистический словарь. — Том 3. — М., 2004.
 — С. 393.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в вопросе Швамбрания заменяет другую страну.
 Почитав книжку Азимова "Слова на карте", изданную в московском издательстве "Центрполиграф", можно обратить внимание на то, какой глубокий след в истории открытия и названиях различных тихоокеанских территорий оставили швамбранские мореплаватели. На самом деле это, конечно, не так, мореплаватели эти были не из Швамбрании. Однако один швамбранец таки сделал в Тихом океане существенное открытие, и его фамилию мы сможем увидеть на карте. Назовите этого мореплавателя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Беринг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2553,51 +2553,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Нулевой вопрос]
 В старину на Руси крестьяне, когда сеяли лен, пытались убедить землю, что она просто обязана помочь им хорошим урожаем. Что они для этого делали перед тем, как начать сеять?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Раздевались догола.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2616,51 +2616,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Д.К. Зеленин. Восточнославянская этнография. — М., 1991. — С. 58.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: слегка выделить голосом "в конце октября".]
 Как известно, В КОНЦЕ ОКТЯБРЯ прошлого года в Калифорнии свирепствовали пожары. Администрация штата сработала очень хорошо: были организованы лагеря для пострадавших, в которые завезли все необходимое, включая даже ЭТИ ПРЕДМЕТЫ. А в известном литературном произведении один из ЭТИХ ПРЕДМЕТОВ стал... Чем?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Каретой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2679,51 +2679,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.1tv.ru/owa/win/ort6_main.main?p_news_title_id=111389&amp;p_news_razdel_id=9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Резников, Анна Резникова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одной европейской стране это слово стало названием книги, важной в становлении национальной литературы. Когда это слово было заимствовано в румынский язык, оно помимо основного своего значения стало обозначать также сверчка. Назовите это слово.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кобзарь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2743,51 +2743,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://ru.wikipedia.org/wiki/Шевченко,_Тарас_Григорьевич
 2. Dicţionar român-rus sinonimizat. Chişinău:
 Ştinţia, 2007, 479.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3038475" cy="6429375"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2855,101 +2855,101 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.philology.ru/linguistics1/musorin-01a.htm
 2. http://ru.wikipedia.org/wiki/Аллигаторы
 3. http://ru.wikipedia.org/wiki/Изображение:NileCrocodile.jpg
 4. http://en.wikipedia.org/wiki/Image:American_Alligator.jpg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Средняя немецкая семья заводит каждые 5-6 лет себе новую ЕЕ. А писатель Томас Манн называл ЕЕ "маленькой лодкой, уносящей нас в неведомые дали". Назовите ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кровать.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://subscribe.ru/archive/science.news.nauka/200801/28000743.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Славин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в вопросе есть замены.
 Рассказывают, что в 1927 году, вскоре после героического перелета Линдберга через Атлантический океан, одного семилетнего мальчика спросили, кем он будет, когда вырастет. "Летчиком", — ответил тот. И объяснил: "Потому что грузин может стать вторым Линдбергом, а Генеральным Секретарем, к сожалению, нет". Догадавшись, что мы заменили словами "грузин" и "Генеральный Секретарь", назовите настоящее имя мальчика, ставшего известным в последней четверти XX века.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кароль.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2968,51 +2968,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Христианский бюллетень "Католический обзор", N 4/2005.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Тайдонов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Если верить сайту мембрана.ру, выбиравший себе место жительства король Иоанн Безземельный хотел поначалу поселиться возле деревни Готэм. Не пожелавшие такого соседства крестьяне решили прикинуться сумасшедшими, в чем и преуспели — особенно поразило королевских гонцов несколько умников. Их поступок и послужил причиной появления этой шуточной песенки. Напишите первую ее строчку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Три мудреца в одном тазу".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3030,51 +3030,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.membrana.ru/articles/imagination/2007/08/27/231600.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Яков Фишман</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3095625" cy="4152900"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -3139,51 +3139,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.designobserver.com/archives/031066.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ирина Шихова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В марте 1908 года группа "золотой" молодежи, не согласной с жесткой по отношению к легионерам политикой местного футбольного клуба, решила создать свой клуб. За это раскольники были подвергнуты избиению и долго потом ходили с синяками. Как сейчас называется созданный ими футбольный клуб?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Интер".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3214,51 +3214,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.italian-calcio.ru/archives/pages/greats_clubs/inter.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Макаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Високосный год обычно считается неудачным, однако этот человек 16 января 2008 года заявил журналистам, что ему високосный год принесет удачу и поможет опередить конкурентов. Уже сейчас мы знаем, что это предположение не оправдалось. Назовите этого человека.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Касьянов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3276,51 +3276,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Новости на телеканале "Рен-ТВ", 16.01.2008 г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Итальянский художник Микеланджело Роберти изготовляет из дерева предметы объемом 8000 кубических сантиметров и после раскрашивает их краской. Продукт своего творчества художник называет "воплощением человеческого любопытства". Назовите этот предмет двумя привычными вам словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Черный ящик.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3715,51 +3715,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/719e4dd8a22d50a163ce12f9562fa4a47518f16b.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e43fa50e78a4213eb725e9f81aeb45caad89f52.gif"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71d5a586bba45e306d179254ad2beb0871c6b6ed.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5183a2d57b5aa9c69d0c58cb50ec9ce5472333d.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c13b0b2dbae1be84dbc37df45088f151cb1cae43.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fc8e0e44b2ed90552081a69b41a71bc78ec1a53.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/113a55854559166501272c5f9ab26b01a7cd6c9b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/259188a2358a8ade4a92ba6a31bb86003b394663.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/719e4dd8a22d50a163ce12f9562fa4a47518f16b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e43fa50e78a4213eb725e9f81aeb45caad89f52.gif"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71d5a586bba45e306d179254ad2beb0871c6b6ed.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5183a2d57b5aa9c69d0c58cb50ec9ce5472333d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c13b0b2dbae1be84dbc37df45088f151cb1cae43.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fc8e0e44b2ed90552081a69b41a71bc78ec1a53.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/113a55854559166501272c5f9ab26b01a7cd6c9b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/259188a2358a8ade4a92ba6a31bb86003b394663.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 