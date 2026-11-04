--- v0 (2026-09-07)
+++ v1 (2026-11-04)
@@ -57,51 +57,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин, Владимир Сушков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Китайский чиновник Ши Мя́о прославился своей эксцентричной честностью. Получив назначение в отдалённую провинцию, он переехал туда со своей коровой и всеми вещами. Через несколько лет, когда Ши Мяо был отозван в столицу, чиновник не взял с собой ЕГО, рассудив, что ОН принадлежит провинции, как и местная вода и трава. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">телёнок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -119,51 +119,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Rafe de Crespigny, «A Biographical Dictionary of Later Han to the Three Kingdoms (23-220 AD)» // https://goo.gl/3J5k3Y</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 2010 году помощник шерифа Нил Ма́рчингтон из Орего́на поймал «пещерного грабителя», которого до него никому не удавалось изловить. Благодаря Ма́рчингтону этот грабитель получил… Что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">название</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -193,51 +193,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Trogloraptor_marchingtoni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Бейсболист Джо Дже́ксон вырос в бедной семье и уже с семи лет был вынужден работать на заводе. Когда Джексон ходил в ресторан с друзьями, то из-за НЕЁ старался заказывать последним. Из-за НЕЁ же автограф Дже́ксона ценится у коллекционеров больше, чем автографы его партнёров. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">безграмотность</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -267,51 +267,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Shoeless_Joe_Jackson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Александр Эксквемели́н писал, что для охоты на НИХ южноамериканские индейцы насаживали на стрелу кусочек воска, а саму стрелу пускали не очень сильно. В название одного из ИХ видов входит слово «исполинский». Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">колибри</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -330,51 +330,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Исполинский_колибри
 2. А. Эксквемелин, «Пираты Америки» // https://goo.gl/hAiVoU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Главный герой фильма «Человек с НЕЙ» — карточный шулер, который пытается стать профессиональным барабанщиком. Богатый аристократ из фэнтезийного романа после тяжёлого ранения тоже стал человеком с НЕЙ. Назовите ЕЁ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">золотая рука</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -393,51 +393,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/The_Man_with_the_Golden_Arm
 2. Дж. Мартин, «Пир стервятников» // http://flibusta.is/b/466859/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1936 году художник Николай Фе́шин, живший в США, отправился в Мексику, где познакомился с Дие́го Риве́рой. Галина Тулузако́ва пишет, что они общались несколько дней, пытаясь понять ЕГО своего собеседника. Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">английский язык</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -455,51 +455,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Фешин,_Николай_Иванович</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Сушков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В списке стран по индексу восприятия коррупции Уга́нда занимает сто пятьдесят второе место. Уганди́йский чиновник Чарльз Обо́нг даже взял с собой около шести тысяч долларов, рассчитывая, что эти деньги помогут ему во время Суда. Какое слово мы пропустили в предыдущем предложении?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Страшного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -530,51 +530,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Bill Oketch, Patrick Ebong; «Man buried with Shs200m bribe for God» // https://goo.gl/4KRadu
 2. https://ru.wikipedia.org/wiki/Список_стран_по_индексу_восприятия_коррупции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3286125" cy="6229350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -653,51 +653,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://ja-tora.com/menora-i-ee-simvolica-v-evreiskom-dekorativno-prikladnom-iskusstve-4/
 2. А. Толстой, «Аэлита» // https://goo.gl/svNCbA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Сушков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В мультфильме Изадо́ра Фри́линга мыши стараются задобрить кота, чтобы тот никого не съел. Они выполняют его прихоти, но кот всё равно пытается их съесть, и мышам приходится дать коту бой. В одном из эпизодов кот прижимает лицо к стеклу, а когда отходит, на стекле остаются два пятна, напоминающие ЕЁ и ИХ. Назовите ЕЁ или ИХ точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">чёлка Гитлера</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -727,51 +727,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">м/ф «The Fifth-Column Mouse» // https://www.youtube.com/watch?v=b7wq--FB_lY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Эксцентричный либери́йский полевой командир Джо́шуа Бла́йи считал, что ОНА может сделать его воинов невидимыми и неуязвимыми. Впрочем, позднее Бла́йи обратился к христианству и сейчас считает порождением дьявола даже мини-юбки или короткие платья. Назовите ЕЁ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">нагота</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -789,51 +789,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Блайи,_Джошуа_Мильтон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Из-за плотного гастрольного графика ЕЁ появление затянулось более чем на полгода — до июня 2017. В соответствии с задумкой автора ОНА сопровождалась музыкой. Назовите ЕЁ абсолютно точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">нобелевская лекция [Боба] Ди́лана</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -864,51 +864,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. The Pianist Behind Dylan’s Nobel Lecture // NY TImes (https://goo.gl/oyfXSh)
 2. https://godliteratury.ru/public-post/bob-dilan-nobelevskaya-lekciya</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Один пользователь твиттера грустно шутит, что в российский уголовный кодекс тоже надо добавить функцию с названием «ОНА». Благодаря ЕЙ автор вопроса узнал о немецком публицисте Адаме-Ге́нрихе Мю́ллере. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">случайная статья</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -948,51 +948,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин, Владимир Сушков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Повесть Ко́нан Дойла «Открытие Ра́флза Хо́у» была невысоко оценена критиками и самим писателем. Тем не менее гонорар за эту работу позволил писателю расплатиться по счетам. Назовите предмет, который, согласно средневековым легендам, позволял делать то же самое, что и открытие Рафлза Хоу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">философский камень</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1011,51 +1011,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Открытие_Рафлза_Хоу
 2. https://ru.wikipedia.org/wiki/Философский_камень</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Свергнутый с престола Елизаветой император Иван VI всю жизнь провёл в заключении. Елизавета даже приказала звать Ивана не тем именем, под которым он правил, а другим. Вероятно, оно было выбрано не случайно, а с намёком на события полуторавековой давности. Напишите это имя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Григорий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1074,51 +1074,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://morseg.livejournal.com/121339.html
 2. https://goo.gl/bhKAH1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Советская преступница Антонина Макарова была осуждена за то, что во время Великой Отечественной войны занималась расстрелами своих соотечественников. За каждый расстрел Макарова получала… Ответьте точно, что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">30 рейхсмарок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1148,51 +1148,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Макарова,_Антонина_Макаровна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Сушков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Трёхглазая рептилия туата́ра — эндемик Новой Зеландии. Некоторые из ма́ори верили, что туата́ра — посланник тьмы, и вторжение в места её обитания может привести к серьёзным последствиям. Предположительно, некоторые маорийские девушки оберегали себя с помощью туата́ры. Какое слово мы пропустили в предыдущем предложении?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">татуировки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1223,51 +1223,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Tuatara
 2. https://goo.gl/jBNEkh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1968 году Мордеха́ю Шпи́глеру вынесли сомбреро, из которого он вытянул листок с надписью «нет». И только спустя несколько лет была введена ОНА. Назовите ЕЕ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">серия пенальти</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1297,51 +1297,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">L. Leibowitz, «Is Israel to Blame for That Really Awful Day Yesterday in the World Cup?„ // https://goo.gl/dDVqy8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Князь Олег Горисла́вич, сын Святослава, принимал активное участие в междоусобных войнах. Автор вопроса дал князю прозвище, переиначив его отчество. Какое слово мы заменили в предыдущем предложении?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Слово о полку Игореве»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1372,51 +1372,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Олег_Святославич
 2. «Слово о полку Игореве», пер. Жуковского // https://ilibrary.ru/text/1375/p.1/index.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Сушков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Власти средневековой Флоренции обходились информацией, получаемой с помощью специальных ящиков и фасолин двух цветов. Но в 1427 году на фоне финансового кризиса была создана специальная комиссия для проведения ЕЁ, после чего доходы города увеличились. Назовите ЕЁ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">перепись населения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1435,51 +1435,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.e-reading.club/bookreader.php/1023881/Stratern_-_Medichi._Krestnye_otcy_Renessansa.html https://goo.gl/stZV4b
 2. http://cds.library.brown.edu/projects/catasto/about_online_catasto.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Сушков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2133600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1558,51 +1558,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Boydell_Shakespeare_Gallery
 2. https://en.wikipedia.org/wiki/Ammonite_order</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Камни, использовавшиеся на острове Яп, были настолько велики, что владельцы не могли сдвинуть их с места. Поэтому каждый новый владелец такого камня просто сообщал всем жителям острова о своём приобретении. Журналист Прие́шу Ганг называет камни с острова Яп древними предшественниками… Чего?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">биткойна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1632,51 +1632,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://btcmanager.com/story-ancient-bitcoin-tale-goes-back-5th-century/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Продюсер Боб Ру́бин вспоминал, как однажды прямо в середине игры один участник вдруг бросил играть и молчал до конца. Через несколько дней этот участник подарил своей девушке кольцо и сделал ей предложение, а вот правила пришлось поменять. Назовите эту игру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Jeopardy!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1706,51 +1706,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://thejeopardyfan.com/2016/11/why-does-only-the-winner-keep-the-cash.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Название альфы созвездия Эрида́н происходит от арабского словосочетания «конец реки». Те́та Эрида́на тоже носит название, происходящее от того же арабского словосочетания. Причина этого — ОНА. Назовите ЕЁ словом латинского происхождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Преце́ссия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1770,51 +1770,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Ахернар
 2. https://ru.wikipedia.org/wiki/Акамар
 3. https://dic.academic.ru/dic.nsf/enc3p/243402/ПРЕЦЕССИЯ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Персонаж DC Comics [ДиСи Ко́микс] Дже́реми Уэ́йкфилд благодаря одной врождённой особенности способен видеть сквозь время. Прозвище, которое придумал себе Уэ́йкфилд, указывает и на то, что он родом… Откуда?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">из Новой Зеландии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1853,51 +1853,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин, Владимир Сушков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В книге Дании́ла Гра́нина говорится, что ОНА косвенно помогла Петру I в его реформах, ведь тех людей, которые не знали своих бабушек и дедушек, легче было приучить к новому. Кто написал «ЕЁ»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Альбер] Камю́</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1916,51 +1916,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://magazines.russ.ru/druzhba/2000/6/grani-pr.html
 2. А. Камю, «Чума» // https://goo.gl/H7sgjb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Сушков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал:
 Albuquerque
 Одно из прозвищ города Альбуке́рке совпадает с именем персонажа, появившегося на экране уже более двух десятков раз. Назовите этого персонажа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Q</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1981,51 +1981,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/List_of_city_nicknames_in_the_United_States#cite_ref-879
 2. https://en.wikipedia.org/wiki/Q_(James_Bond)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раньше в высших американских бейсбольных лигах существовал запрет на чернокожих игроков. Тренер команды Ба́лтимора, пытаясь обойти этот запрет, дал игроку Чарли Гранту ЕГО, воспользовавшись картой Арканза́са. Назовите уроженца Восточной Европы, который получил ЕГО во время своего визита в США.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Го́йко Ми́тич</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2044,51 +2044,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://russia.tv/article/show/article_id/10271/
 2. https://en.wikipedia.org/wiki/Charlie_Grant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1928 году Лидия Лесна́я побывала на поэтическом вечере обэриу́тов. В критической заметке, посвященной этому событию, она называет стихи Введе́нского белибердой, а пьесу Даниила Ха́рмса — ИМ. Назовите ЕГО одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сумбур</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2106,51 +2106,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://rulibs.com/ru_zar/poetry/vvedenskiy/1/j75.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Сушков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В некоторых сценах фильма 2004 года появляется автомобиль модели De Tomaso Mangusta [Дэ Тома́зо Мангу́ста], который принадлежит заглавному персонажу. Напишите имя этого персонажа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Билл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2169,51 +2169,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Cinematic cars: 1969 De Tomaso Mangusta in «Kill Bill: Vol. 2» (2004) //
 2. https://goo.gl/AMhmQK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой Марка Твена сравнивает то, что после пира осталось от огромного кабана, с элементами, из которых состоит ОН. Начав с производства подобных элементов, компания «Пежо» затем стала делать зонты́, велосипеды, а потом и автомобили. В одном из слов этого вопроса мы пропустили шесть букв. Напишите это слово в исходном виде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">кринолин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2232,51 +2232,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. М. Твен, «Янки из Коннектикута при дворе короля Артура // https://goo.gl/6eXhK1
 2. https://en.wikipedia.org/wiki/Peugeot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Сушков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Папа Римский Пий XII в 1957 году ответил на вопросы представителей одной профессиональной ассоциации. По словам Папы, история Христа, который на кресте отказался от губки с уксусом, должна поддерживать верующих в трудную минуту, а не быть для них образцом для подражания. Поэтому в НЕЙ для верующего человека нет ничего неприемлемого. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">анестезия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2306,51 +2306,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://goo.gl/ks4Z3X</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Вскоре после торжественной церемонии британский писатель Те́рри Пра́тчетт соорудил в саду печь, чтобы сделать ЕГО. Назовите ЕГО одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Меч</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2368,51 +2368,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://kryptonradio.com/2018/04/28/sir-terry-pratchett-and-black-hat-day/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В феодальной Англии наделы делились между наследниками, вследствие чего дробились на мелкие части. Джон Эплби пишет, что в результате этого могла сложиться абсурдная ситуация: с некоторых наделов король мог призвать на службу только ЕЁ. ОНА — это, например, «ы», «ц» или «а». Назовите ЕЁ тремя или четырьмя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">шестая часть рыцаря</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2442,51 +2442,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.e-reading.club/bookreader.php/1060703/Eplbi_-_Ioann,_korol_Anglii._Samyy_kovarnyy_monarh_srednevekovoy_Evropy.html https://goo.gl/mL3CoC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Сушков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Зелёный цвет в Средние века редко использовался в геральдике, из-за того, что производство зелёной краски было весьма непростой задачей. Только на гербах из НИХ во времена Средневековья зелёный цвет встречается не реже, чем любой другой. Назовите ИХ двумя словами, которые начинаются на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">рыцарские романы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2504,51 +2504,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">М.Пастуро, «История цвета. Зелёный» // http://flibusta.is/b/512461/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Рождествин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Рассказывая о встрече с Сарой Берна́р, Орсон Уэ́ллс упоминает Наполеона, его любовницу мадам Жорж и всего лишь три ИХ. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">рукопожатия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2567,51 +2567,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Орсон Уэллс, Питер Богданович, «Знакомьтесь — Орсон Уэллс», ISBN
 2. 978-5-904175-08-5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Сушков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Георгий Дане́лия вспоминал, что его дядя очень уважал традиции. Однажды он даже опоздал на самолёт, потому что не мог не закончить… что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">тост</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>