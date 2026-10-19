--- v0 (2026-09-07)
+++ v1 (2026-10-19)
@@ -57,51 +57,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский, Юрий Вашкулат, Сергей Ефимов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторская группа благодарит тестеров пакета: команды "Greedy Squirrel" [Гриди Сквирел] (Великобритания), "Вестимо" (Канада), "Против ветра" (Германия), "Тормоза" (США).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4657725" cy="3200400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -226,51 +226,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. П. Вайль. Гений места. — М., 2006.
 2. http://slovari.yandex.ru/dict/euroart/article/ei/ei2-0311.htm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Вашкулат</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Приступив к работе, ЛОу и ЛЕрнер пришли к выводу, что жанр оперетты не годится для представления этой пьесы. ЛЕрнер говорил: "Мы не пошли на то, чтобы [слово пропущено] с большой буквы превратить в [слово пропущено] с маленькой". Заполните любой из пропусков.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Шоу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -300,51 +300,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">И. Воробьева. Великие мюзиклы мира. — М., 2002. — С. 29-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В статье на сайте Skeptik.net [скептик точка нет] приводится предписание Петра I: "Если Богородица еще хотя бы раз заплачет ЭТИМ, то зады у попов заплачут кровью". ЭТО упоминается во фразеологизме, которым заканчивается статья. Напишите этот фразеологизм.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ерунда на постном масле.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -375,51 +375,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.skeptik.net/miracles/mirro.htm
 2. http://www.gramota.ru/spravka/phrases/?alpha=�</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: читать медленно, под запись.]
 Среди проектов Леонардо да Винчи была церковь, в которой алтарь помещается посередине, а молящиеся — равномерно вокруг. Как пишет МилАна ПавлОвская, этот церковный план стал основой другого проекта Леонардо — подъемника. В одном из слов предыдущего предложения мы заменили несколько букв. Напишите исходное слово.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Подшипника.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -427,51 +427,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.tumentoday.ru/?pub=15063
 2. http://www.epr-magazine.ru/industrial_history/technologies/rolling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Рассказывая о создании ЭТОГО, искусствовед Надежда ИОнина отмечает, что автор усаживался в трактирах за стол вместе с бедняками, делился с ними разными историями и внимательно присматривался к лицам слушателей. Назовите ЭТО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Тайная вечеря".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -501,51 +501,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Н. Ионина. Сто великих картин. — М., 2004. — С. 41.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1066800" cy="1485900"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -622,51 +622,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">М. Дубровин. Русские фразеологизмы в картинках. — М., 1987.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Александр ГабриЭль делит жалобы компьютерщиков на короткие и длинные. Слово, которым он называет короткие жалобы, встречается в Судебниках XV-XVI веков. Напишите неологизм, которым он называет длинные жалобы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Челобайтная.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -685,51 +685,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://rhyme-addict.livejournal.com/132423.html
 2. http://interpretive.ru/dictionary/390/word/����������</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В XIX веке за потворство тунеядству был осужден врач ГЕрольд Хольц. Назовите термин, который Большая Советская энциклопедия возводит к позднелатинскому слову со значением "документ с печатью".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Бюллетень.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -748,51 +748,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.moyagazeta.com/article/a-148.html
 2. http://slovari.yandex.ru/dict/bse/article/00011/39100.htm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Рассказ о тех, кто в 1838 году находился в фокусе внимания, СтИвен Фрай заканчивает словом "рокфор". Назовите любого из них.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Луи Жак Манде] Дагер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -823,51 +823,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">С. Фрай. Неполная и окончательная история классической музыки. — М.,
 2008. — С. 288.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Ефимов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Пустые, перекошенные стеллажи, темные пятна там, где были картины,
 сами картины, выдранные из рам, затоптанные. И никаких следов техники.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">"Пустые, перекошенные стеллажи, темные пятна там, где были картины, сами картины, выдранные из рам, затоптанные. И никаких следов техники".
 Перед вами цитата из литературного произведения. Напишите слово, которое мы пропустили в этой цитате.</w:t>
@@ -914,51 +914,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://lib.ru/STRUGACKIE/ostrow.txt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в вопросе словами "ВСЕМИРНАЯ ВЫСТАВКА" и "СЕНТ-ЛУИС" заменены другие слова!
 В рекламе ВСЕМИРНОЙ ВЫСТАВКИ в СЕНТ-ЛУИСЕ леди и джентльменам предлагается забыть на время мировой кризис и приехать в идеальное место, где их ждут горный воздух и буфет с напитками. Что мы заменили на СЕНТ-ЛУИС?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Лейк-Плэсид.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -989,51 +989,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В. Штейнбах. От Афин до Москвы. — М., 1983. — С. 96.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: читать медленно, под запись.]
 Прослушайте отрывки из двух стихотворений. Первый отрывок: "Вечно холодные, вечно свободные, нет у вас родины, нет вам изгнания". Второй отрывок: "Ты в бездне покойной скрываешь смятенье, ты, небом любуясь, дрожишь за него". Назовите стихотворение, которое было помещено в одном живом журнале между процитированными стихотворениями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Песня о Буревестнике".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1054,51 +1054,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.litera.ru/stixiya/authors/lermontov/tuchki-nebesnye-vechnye.html
 2. http://www.litera.ru/stixiya/authors/zhukovskij/bezmolvnoe-more-lazurnoe.html
 3. http://yazon.livejournal.com/766173.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Однажды у болтонских "рысаков" не нашлось ЭТОГО, и в книжном ларьке были приобретены два с лишним десятка романов в мягкой обложке. Как правило, ЭТО приобретается не в книжных магазинах. Например, ЭТО можно заказать в интернет-магазине Fanshop.ru [фэншоп точка ру]. Назовите ЭТО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Щитки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1130,51 +1130,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://fanat.com.ua/humor/prikol/index.html
 2. http://www.bbc.co.uk/russian/specials/924_premiership/page4.shtml
 3. http://www.fanshop.ru/index.php?searchstring=�����&amp;x=0&amp;y=0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: читать медленно, под запись.]
 Внимание, неполный список:
 11 октября 1994 года,
 24 октября 1929 года,
 24 сентября 1869 года,
 27 октября 1962 года.
 Дата 27 октября 1962 года упоминается в Википедии наряду с проектом, известным с 1969 года. Назовите этот проект.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
@@ -1215,51 +1215,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://ru.wikipedia.org/wiki/Чёрный_вторник
 2. http://ru.wikipedia.org/wiki/Чёрный_четверг
 3. http://ru.wikipedia.org/wiki/Чёрная_пятница
 4. http://ru.wikipedia.org/wiki/Чёрная_суббота
 5. http://www.metal-archives.com/band.php?id=99
 6. http://www.seva.ru/rock/?id=320</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5391150" cy="4000500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1364,51 +1364,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский, Юрий Вашкулат, Сергей Ефимов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторская группа благодарит тестеров пакета: команды "Greedy Squirrel" [Гриди Сквирел] (Великобритания), "Вестимо" (Канада), "Против ветра" (Германия), "Тормоза" (США).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном из эпизодов повести Севера ГансОвского рассказывается о Девочке, Льве и Медведице, которая запустила лапу в НИХ. Назовите ИХ двумя словами, начинающимися на одну букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Волосы Вероники.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1438,51 +1438,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://lib.ru/RUFANT/GANSOWSKIJ/escape.txt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Ярков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В репортаже о необычной разновидности одного вида спорта говорится, что наблюдать за матчами сверху очень забавно: видны только пузыри от выдохов и всплывающие ОНИ. В заметке о новогодних праздниках отмечается, что все ОНИ — зайца, поросенка, медведя — были из теста и шоколада. Назовите ИХ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Съеденные фигуры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1501,51 +1501,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.wps.ru/ru/pp/happy_russia/1999/05/29.html
 2. http://region.adm.nov.ru:8080/web/web.pressday.show?AWhat=2&amp;Aid=1851</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4762500" cy="2324100"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1624,51 +1624,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.popmech.ru/article/4729-robotyi-i-psihika
 2. http://www.film.ru/afisha/movie.asp?code=0GBUG
 3. http://www.imdb.com/title/tt0060196</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: читать медленно, под запись.]
 Дуплет — по 30 секунд на обсуждение каждого из двух вопросов.
 1.
 Весь отражен простором
 Зеркальных рейнских вод
 С большим своим собором
 Старинный Кельн встает.
 Вы прослушали отрывок из стихотворения Николая Языкова. В этом вопросе мы заменили два слова. Напишите исходные слова.
 2.
 По царству и река!.. Тебе привет заздравный
 Ее, властительницы вод,
 Обширных русских вод, простершей ход свой славный...
 Вы прослушали отрывок из стихотворения Генриха Гейне. В этом вопросе мы заменили два слова. Напишите исходные слова.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1700,51 +1700,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://lib.ru/POEZIQ/GEJNE/stihi.txt
 2. http://gumfak.narod.ru/yazikov10.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В XX веке американские города САлем и УИнстон, названный в честь генерала УИнстона, слились в один. По словам Айзека Азимова, объединились символы ЕГО и ЕЕ. ОН и ОНА объединялись и раньше — например, в середине XIX века. Назовите ЕГО и ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мир, война.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1775,51 +1775,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. А. Азимов. Слова на карте. — М., 2006. — С. 111-112.
 2. http://slovari.yandex.ru/dict/litenc/article/leb/leb-3011.htm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1909 году он позвонил в агентство Associated Press [ассошиЭйтед пресс] и заявил: "Ничего подобного я не предпринимал и не собираюсь предпринимать на протяжении всей моей жизни". За несколько лет до этого он отметился более известным заявлением. Назовите его.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Марк Твен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1849,51 +1849,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Наука и жизнь", 2007, N 12. — С. 69.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Вашкулат</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По мнению автора вопроса, через несколько десятков лет на одной из первых страниц очередного издания этого романа его название можно будет увидеть дважды. Назовите этот роман.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Москва 2042".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1911,51 +1911,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://slovari.yandex.ru/dict/krugosvet/article/3/31/1006931.htm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3752850"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2033,51 +2033,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">С. Фрай. Неполная и окончательная история классической музыки. — М.,
 2008. — С. 90.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Ефимов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Своим происхождением один топоним обязан немецким словам "hohen ufer" [хОэн Уфер]. Догадавшись, что это за топоним, назовите человека, который в 1820 году лишился отца, а в 1837 году — дяди.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Королева Виктория.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2109,51 +2109,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. А. Азимов. Слова на карте. — М., 2006. — С. 78.
 2. http://www.kapitan.ru/strany/germania/ger_goro/hannover/hannover.html
 3. http://ru.wikipedia.org/wiki/Виктория_(королева_Великобритании)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ПЕРВАЯ является гербовой эмблемой Замбии, которая славится запасами меди. Эмблемой ВТОРОЙ является мандрагора. ПЕРВАЯ и ВТОРАЯ — омографы. Назовите ПЕРВУЮ или ВТОРУЮ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кирка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2185,51 +2185,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.emblems.ru/gerbs/Zambiya.html
 2. http://www.simbols.ru/articles/mandragora.html
 3. http://www.slovopedia.com/2/206/248817.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в вопросе есть замены!
 Согласно документальному фильму из серии "Рождение легенды", однажды он прогуливался по крыше дома в московском переулке и под впечатлением от потрясающего вида написал ПОРТРЕТ ЕКАТЕРИНЫ. В этом же переулке он познакомился с прообразом ЕКАТЕРИНЫ. Напишите два слова, которые мы заменили словами "ПОРТРЕТ ЕКАТЕРИНЫ".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Полет Маргариты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2249,51 +2249,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. "Рождение легенды. Служебный роман" (реж. И. Цыбин, 2005).
 2. http://www.bulgakov.ru/smibulgakov/3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: читать медленно, под запись.]
 Села, задремала,
 Лялю покачала
 И с ужасным криком
 Кинулася вниз.
 По версии Анатолия ВенглОвского, один американец изучал русский язык по стихотворению, отрывок из которого вы прослушали. Назовите произведение первой половины XX века, прославившее и этого американца, и военного оператора ЭрнЕста ШОдсака.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Кинг-Конг".</w:t>
@@ -2331,51 +2331,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.business.ua/i678/a22461
 2. http://en.wikipedia.org/wiki/Merian_C._Cooper
 3. http://www.litera.ru/stixiya/authors/chukovskij/zhil-da-byl.html
 4. http://www.imdb.com/title/tt0024216</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4572000" cy="3790950"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2440,51 +2440,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.3dig.ru/news/8613</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Владимир Гиляровский описывает бедняков, которые то задирают головы, то стремительно бросаются в сторону, то наклоняются одновременно к земле. Название какого животного при этом упоминает Гиляровский?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Орла.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2502,51 +2502,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://lib.ru/RUSSLIT/GILQROWSKIJ/skitania.txt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Барский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На наш взгляд, этот вопрос будет интересен большей части человечества.
 В середине прошлого века абстрактное искусство пополнилось ташизмом — живописью пятнами. По ироническому замечанию ХЕрлуфа БИдструпа, ташизм так и не обрел популярности у НИХ, "наслаждавшихся" этим художественным направлением в ненастье. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пешеходы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2592,51 +2592,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Григорий Остров, Олег Леденев, Константин Бриф</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы благодарят тестеров пакета: команды "Инк" (США), "Тормоза" (США) и "Против ветра" (Германия).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3162300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2713,51 +2713,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ЛОАВ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Григорий Остров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Одна из разновидностей итальянской пиццы называется так же, как произведение 1723 года. Начинка на этой пицце разложена по секторам, в частности, два противоположных сектора занимают артишоки и грибы. При этом артишоки символизируют ЕЕ. Назовите ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Весна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2777,51 +2777,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.ehow.com/how_2270830_make-four-seasons-pizza.html
 2. http://farm2.static.flickr.com/1380/1305123339_523cf649af.jpg?v=0
 3. http://en.wikipedia.org/wiki/The_Four_Seasons_(Vivaldi)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алик Палатник</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: в имени и фамилии ударение на второй слог — БернАр ВербЕр.]
 Бернар Вербер пишет, что между рельсами парижского метро живут теплолюбивые сверчки, которые боятся только двух вещей: плюющихся клеем пауков и ИХ. Право на НИХ закреплено в российской Конституции. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Забастовки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2855,51 +2855,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Б. Вербер. Энциклопедия относительного и абсолютного знания.
 http://www.aboutwerber.com/read/encyclopedia/page29.htm
 2. Конституция Российской Федерации, статья 37.
 http://www.constitution.ru/10003000/10003000-4.htm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Матухно</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Эпидемия чумы, свирепствовавшая в средние века, унесла миллионы жизней и оставила после себя множество никому не нужных зараженных вещей. Упоминание об этом встречается, например, в "Декамероне" Боккаччо, первое издание которого вышло в 1470 году. Назовите человека, благодаря которому эти вещи тем не менее стали важной страницей истории возрождения Европы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Иоганн Гутенберг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2933,51 +2933,51 @@
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. C. Van Doren. A History of Knowledge: Past, Present, and Future
 (Carol Publishing Group, 1991), p. 154.
 2. Д. Боккаччо. Декамерон (M.: Художественная литература, 1955).
 http://lib.ru/INOOLD/BOKKACHO/dekameron.txt
 3. http://en.wikipedia.org/wiki/Johannes_Gutenberg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ольга Ярославцева</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2714625" cy="1657350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -3055,51 +3055,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Е.Я. Гик. Шахматы и математика. — М.: Наука, 1983. — С. 129.
 2. http://www.crazychess.ru/articles/18-horse.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Варшавский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В так называемые "шведские шахматы" играют на двух досках пара на пару. Снятая фигура противника передается партнеру и может быть использована им как своя. Если один из партнеров получает мат, проигравшими считаются оба. В одном из названий этой игры упоминается не Швеция, а страна в другой части света. Под каким названием гастролировала в XIX веке группа уроженцев этой страны?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сиамские близнецы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3132,51 +3132,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://en.wikipedia.org/wiki/Bughouse_chess
 2. http://ru.wikipedia.org/wiki/Шведские_шахматы
 3. http://en.wikipedia.org/wiki/Siamese_twins
 4. http://en.wikipedia.org/wiki/Chang_and_Eng_Bunker</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Красные кхмеры использовали против хорошо вооруженной армии врага все доступные им методы партизанской войны. Их постоянные вылазки наносили значительный урон силам противника и подрывали его боевой дух. Сложившееся положение нередко называли ИКСОМ ИКСА. Какое слово мы заменили на "ИКС"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Вьетнам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3196,51 +3196,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://en.wikipedia.org/wiki/People's_Republic_of_Kampuchea
 2. http://www.findarticles.com/p/articles/mi_m1079/is_/ai_8355281;
 http://query.nytimes.com/gst/fullpage.html?res=950DE1D8123FF93AA35757C0A96F948260</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Роман Кацыв</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Исследования показали, что это действие не только спасает жизни, но и облегчает чувство вины. Именем какой литературной героини назвали ученые этот эффект?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Леди Макбет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3262,51 +3262,51 @@
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. C.-B. Zhong and K. Liljenquist, Washing Away Your Sins: Threatened
 Morality and Physical Cleansing, Science, vol. 313. no. 5792, pp.
 1451-1452 (2006).
 http://www.gsb.stanford.edu/facseminars/pdfs/Liljenquist_Washing_Away.pdf
 2. W. Shakespeare. Macbeth, act 5, scene 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ольга Ярославцева</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: Poecilia formosa читается как "пецИлия формОза".]
 Рыбы вида Poecilia formosa отличаются необычной структурой популяции. Какой топоним присутствует в народном названии этой рыбки, несмотря на то, что никак не связан с ареалом ее обитания?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Амазонка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -3337,51 +3337,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://en.wikipedia.org/wiki/Poecilia_formosa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ефим Подвойский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: кавычки не озвучивать.]
 Публика впервые познакомилась с "НЕЙ" в театре "Ауф дер Виден". Гегелю "ОНА" наполняла фантазию и согревала сердце. В одном стихотворении ОНА пела о том, как прекрасен и сказочен мир. Назовите ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Волшебная флейта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -3402,51 +3402,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://ru.wikipedia.org/wiki/Волшебная_флейта
 2. http://www.belcanto.ru/fleita.html
 3. http://pisatel30.stih.ru/personal.php?login=Pisatel30&amp;act=rubric&amp;id=3&amp;stih_show=1&amp;stih_id=93238</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Спортсмены, принимающие этот вид допинга, сознательно идут на нарушение правил, несмотря на страх перед наказанием. Впрочем, боятся они зря. Дело в том, что следы применения этого средства невозможно обнаружить при помощи анализов, хотя оно давно известно фармакологам и его эффективность многократно подтверждена. Назовите этот вид допинга словом латинского происхождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Плацебо.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3480,51 +3480,51 @@
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. M. McClung and D. Collins, "Because I know it will!": placebo
 effects of an ergogenic aid on athletic performance, J. Sport. Exerc.
 Psychol., vol. 29, pp. 382-394 (2007).
 http://www.ncbi.nlm.nih.gov/pubmed/17876973
 2. http://en.wikipedia.org/wiki/Placebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ольга Ярославцева</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Блиц — по 20 секунд на обсуждение каждого из трех вопросов.
 1. На самом деле он англичанин. Потомственный кожевник, в 1740 году занялся смежным производством, в 1750-х годах начал выпуск нового сорта продукции особо высокого качества. Назовите его фамилию.
 2. На самом деле он немец. Математик и инженер, занимался проектированием железных дорог и мостов, с 1855 года был профессором Политехникума в Цюрихе. Назовите его фамилию.
 3. На самом деле он русский. Наш современник, автор известного пособия, в котором можно найти фамилии упомянутых выше англичанина и немца. Назовите его профессию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Ватман.
 2. Кульман.
 3. Дизайнер.</w:t>
@@ -3567,51 +3567,51 @@
       <w:r>
         <w:t xml:space="preserve">1. http://nga.gov.au/whistler/details/whatman.cfm;
 http://www.wovepaper.co.uk/the_whatmans.html
 2. http://ru.wikipedia.org/wiki/Кульман,_Карл;
 http://en.wikipedia.org/wiki/Carl_Culmann
 3. http://ru.wikipedia.org/wiki/Лебедев,_Артемий_Андреевич;
 http://www.artlebedev.ru/kovodstvo/sections/152/
 4. http://www.anekdot.ru/id/-320215015/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Григорий Остров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3067050"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -3664,51 +3664,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.fraznik.ru/aw/492.html?page=1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: выделить голосом слово "единственным".]
 В принципе, логично, что этот уроженец Вены стал единственным лауреатом Нобелевской премии 1945 года в своей области. Назовите его фамилию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Паули.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -3742,51 +3742,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://en.wikipedia.org/wiki/Wolfgang_Pauli
 2. http://en.wikipedia.org/wiki/Pauli_exclusion_principle;
 http://ru.wikipedia.org/wiki/Принцип_Паули
 3. http://en.wikipedia.org/wiki/List_of_Nobel_laureates_in_Physics</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Согласно некоторым исследованиям, ОН символизирует собой луну, которая, переходя из одного созвездия в другое, постепенно меняет фазы. Однако в наиболее известной версии из фаз присутствуют только полнолуние и новолуние. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Колобок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3832,51 +3832,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Григорий Остров, Олег Леденев, Константин Бриф</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы благодарят тестеров пакета: команды "Инк" (США), "Тормоза" (США) и "Против ветра" (Германия).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4762500" cy="2266950"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -3954,51 +3954,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://en.wikipedia.org/wiki/Charles_Joseph_Minard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимур Зильберштейн</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Чернокожий проповедник Джеремия Райт утверждает, что африканская музыка является не менее классической, чем европейская, но базируется не на семи, а на пяти нотах. Чтобы узнать африканскую музыку, продолжает Райт, достаточно взглянуть на НИХ. Назовите ИХ тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Черные клавиши пианино.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4028,102 +4028,102 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.cnn.com/2008/POLITICS/04/28/wright.transcript/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Варшавский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В вопросе есть замена.
 В одной сказке рассказывается, что СЕРНА раньше не была СЕРНОЙ, но потом стала ею, потому что СЕРНЫМ легче защищаться от насмешек. Какое слово мы заменили на "СЕРНА"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ехидна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ф. Кривин, "Когда Ехидна не была Ехидной".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Григорий Остров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одной образовательной телепередаче ведущий и эксперт беседовали в ресторанчике на улице средиземноморского города. Эксперт сопроводил свой рассказ демонстрацией, в ходе которой пиво полилось из одного стоявшего на столе бокала в другой. Назовите двумя словами то, что он при этом держал в руках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Винт Архимеда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4154,51 +4154,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Телепередача об осаде Сиракуз на канале History International.
 2. http://ru.wikipedia.org/wiki/Винт_Архимеда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Бриф</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По одной из версий, это слово происходит от имени библейской царицы Иезавель, ставшего символом бесчестия, а в XIX веке в США — синонимом проститутки. Согласно же статье 1913 года, "это замечательное и прекраснозвучное слово означает жизнь, радость, энтузиазм, возбуждение, счастье". Назовите это слово.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Джаз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4230,51 +4230,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. G.C. Ward, K. Burns. Jazz: A History of America's Music (Knopf,
 2000); http://en.wikipedia.org/wiki/Jazz_(word).
 2. http://ru.wikipedia.org/wiki/Иезавель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Олег Леденев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На циферблате обычных часов 15 цифр. Фирма Signals выпускает оригинальные часы, которые, согласно рекламе, должны нравиться математикам. Их циферблат (как ни странно, круглый) содержит 24 цифры и повторяющийся 12 раз знак. Изобразите этот знак.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">√</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4304,51 +4304,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.skymall.com/shopping/detail.htm?pid=102715762&amp;c=10060</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Григорий Остров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Согласно Википедии, ИКС появился больше 30 тысяч лет назад. По словам одного из героев Анатолия Алексина, ИКС — это чемпион по игре в крокет. Назовите ИКС двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Первый молоток.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4368,51 +4368,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://en.wikipedia.org/wiki/Hammer
 2. А. Алексин. В стране вечных каникул.
 http://lib.web-malina.com/getbook.php?bid=472&amp;page=5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Лев Шмулевич</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1961 году вышла в свет книга Леона Юриса "Милая, 18". Из-за этого пришлось срочно поправить название другого романа, изданного чуть позже в том же году. А как этот роман назывался изначально?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Catch-18".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4445,51 +4445,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://en.wikipedia.org/wiki/Catch-22;
 http://en.wikipedia.org/wiki/Joseph_Heller
 2. http://en.wikipedia.org/wiki/Mila_18;
 http://ru.wikipedia.org/wiki/Юрис,_Леон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алик Палатник</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2190750" cy="3552825"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -4556,51 +4556,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://en.wikipedia.org/wiki/1984_Summer_Olympics
 2. http://ru.wikipedia.org/wiki/Летние_Олимпийские_игры_1984
 3. http://www.rg-rb.de/2005/10/cer.shtml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Василий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В вопросе есть замена.
 Одному путешественнику дорога, которая кончалась в пустыне, напомнила РЕЛЬС. По двухкилометровому РЕЛЬСУ в Саутэнде ходит поезд. Какое слово мы заменили на "РЕЛЬС"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пирс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -4622,51 +4622,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.vokrugsveta.ru/vs/article/2681/
 2. http://en.wikipedia.org/wiki/Southend_Pier
 3. http://dic.academic.ru/dic.nsf/enc3p/234478
 4. http://dic.academic.ru/dic.nsf/vasmer/46518</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Перлин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Знакомый автора вопроса благоговеет перед Андреем Макаревичем и называет его выражением из трех слов. В рецензии на спектакль "Собака на сене" это выражение использовано по отношению к графу Лудовико, признавшему Теодоро сыном. Назовите это выражение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Бог из машины.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4698,51 +4698,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. ЛОАВ.
 2. http://pressa.irk.ru/number1/2008/47/024001.html;
 http://lib.ru/DEVEGA/vega2.txt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Лев Шмулевич</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По мнению Андрея Ранчина, этот псевдоним ассоциировался у его обладателя с Гоголем. А Андрей Чернов считает, что псевдоним получен из названия станции Выра и перекликается с фамилией пушкинского героя. Назовите этот псевдоним.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сирин.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4773,51 +4773,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://nikolay.gogol.ru/persons/В.В._Набоков
 2. http://chernov-trezin.narod.ru/PeterABC.htm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Григорий Остров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Сын автора вопроса ходит в американскую школу. Там он выучил песню, один из куплетов которой состоит из 60 слов. Какое слово повторяется в этом куплете четыре раза?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">New.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4847,51 +4847,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ЛОАВ; http://www.mp3lyrics.org/r/ray-charles/fifty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Григорий Остров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Сын автора вопроса ходит в американскую школу. Там он к весенним праздникам выучил песню, которую когда-то исполнял лауреат Международной Сталинской премии. Какая строка является рефреном этой песни?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Let my people go.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4923,51 +4923,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. ЛОАВ; http://www.etni.org.il/music/festivalsongs.htm
 2. http://en.wikipedia.org/wiki/Go_Down_Moses
 3. http://ru.wikipedia.org/wiki/Робсон,_Поль</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Григорий Остров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">&lt;...&gt; меня ласкала ДЕВА,
 Взнося &lt;...&gt; ПЕРСИ.
 (В. Брюсов)
 Уносился я к ДЕВЕ, певучей и гневной,
 С ПЕРСЯМИ родными во сне говорил...
 (А. Ширяевец)
 Прекрасны были ПЕРСИ:
 Бежала ДЕВА, ярко, смело...
 (Скиталец)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -5064,51 +5064,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Григорий Остров, Олег Леденев, Константин Бриф</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы благодарят тестеров пакета: команды "Инк" (США), "Тормоза" (США) и "Против ветра" (Германия).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 61</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2886075"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -5175,51 +5175,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://talusha.3bb.ru/viewtopic.php?id=471
 2. http://talusha.3bb.ru/viewtopic.php?id=672
 3. http://forum.gramota.ru/forum/read.php?f=14&amp;i=950&amp;t=258</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Григорий Остров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 62</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Биологам, изучающим эти экосистемы, приходится взбираться на высоту более 90 метров, двигаясь при этом почти вертикально вверх. Назовите известное сооружение длиной около трех километров, неподалеку от которого проходят эти исследования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мост "Золотые ворота".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5253,51 +5253,51 @@
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. R. Preston. The Wild Trees: A Story of Passion and Daring (Random
 House, 2007).
 2. http://en.wikipedia.org/wiki/Sequoia
 3. http://en.wikipedia.org/wiki/Muir_Woods_National_Monument
 4. http://en.wikipedia.org/wiki/Golden_Gate_Bridge</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Бриф</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 63</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В августе 1962 года произошли столкновения и протесты, участники которых скандировали: "ИКС навсегда! ИГРЕК никогда!". Бесспорно, ИКС — лучший, но звезда ИГРЕКА оказалась счастливее. А в каком городе произошли эти события?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В Ливерпуле.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5328,51 +5328,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://en.wikipedia.org/wiki/Ringo_Starr
 2. http://en.wikipedia.org/wiki/Pete_Best</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Бриф</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 64</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Писатель Генри Джеймс заметил в конце XIX века, что, хотя это и звучит парадоксально, американское искусство в основном находится ТАМ. Персонаж русской литературы утверждал, что ТАМ находятся все ОНИ. Назовите ИХ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Господа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5392,51 +5392,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.metmuseum.org/special/se_event.asp?OccurrenceId={6F4EC67D-AAAF-4633-8CFC-651D6A8DC58A}&amp;HomePageLink=special_c1a
 2. Михаил Булгаков. Собачье сердце.
 http://lib.ru/BULGAKOW/dogheart.txt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Бриф</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Известна легенда о том, что мыло изобрели древние римлянки, стиравшие в Тибре возле горы, на которой совершались жертвоприношения. Одно из доказательств ложности этой легенды состоит в том, что ИКСАМ доставались лишь несъедобные кости и внутренности. Главный герой старинной русской пьесы пренебрег жалобой на то, что ИКСЫ умирают от голода. В каком году происходит действие этой пьесы?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В 988.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5468,51 +5468,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://tv-igra.com.ua/news/7
 2. http://en.wikipedia.org/wiki/Mount_Sapo
 3. http://az.lib.ru/p/prokopowich_f/text_0020.shtml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Бриф</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 66</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: отточие в цитате игнорировать.]
 В вопросе есть замены. Цитата: "Это было в Сассексе [...] Я жил в правой ягодице и ходил в школу в левой ягодице". Какое слово мы заменили словом "ягодица"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Полушарие.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -5531,51 +5531,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Neil Gaiman. The Flints of Memory Lane. http://www.invink.com/x612.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Берман</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 67</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На аудиенции у китайского императора иностранный посол был обязан, стоя на коленях, совершить девять земных поклонов, причем нередко посла заставляли сначала прорепетировать эту церемонию перед ИКСОМ. Кланяться ИКСУ приходилось и римским сенаторам в правление Калигулы. Также ИКС символизирует Будду, черты которого слишком восхитительны, чтобы быть изображенными. Назовите ИКС двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пустой трон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5595,51 +5595,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.cyclopedia.ru/120/202/2737129.html
 2. http://2nd.moscowbiennale.ru/ru/agamben_doklad
 3. http://dic.academic.ru/dic.nsf/simvol/894</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Бриф</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 68</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Один немецкий фермер обоснованно обвинил владельцев соседнего поля в гибели 30 его коров. Кстати, для уборки с полей того, чего наелись коровы, существуют специальные машины. Например, агрегат американской компании Wittek способен за одну ходку собрать больше трех тысяч... Чего?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мячей для гольфа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5670,51 +5670,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.gd.kz/client/seimar/index.php?newsid=79
 2. http://www.wittekgolf.com/product.asp?prid=69&amp;prname=Wittek+Super+Commercial+Ball+Picker&amp;itemprc=5350&amp;cat=Range+Equipment&amp;shp=False&amp;rootCat=&amp;secCat=Ball+Pickers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Варшавский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 69</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В книге Михаила Ардова довольный священник говорит, что с тех пор, как его перевели на кладбище, он СДЕЛАЛ ЭТО. Назовите литературную героиню, которая СДЕЛАЛА ЭТО после разрушительного удара.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Царевна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5747,51 +5747,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Михаил Ардов. Мелочи архи..., прото..., и просто иерейской жизни.
 — М.: Изд-во им. Сабашниковых, 1995. — Глава 9.
 2. А.С. Пушкин. Сказка о мертвой царевне и о семи богатырях.
 http://lib.ru/LITRA/PUSHKIN/carewna.txt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Борис Юхвец</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Когда композитор Гуно поселился в доме супругов Виардо, злые языки предположили, что произошло ЭТО. В простейшем случае для ЭТОГО достаточно рассечения на две части, а в самом известном — на четыре. Назовите ЭТО четырьмя словами, выбрав из нескольких вариантов ответа правильный.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Преобразование треугольника в квадрат.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5823,51 +5823,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.roydavids.com/details.asp?item=497
 2. http://files.school-collection.edu.ru/dlrstore/3c38475e-ba92-7ecc-b1d8-5265fe655f67/tr-sq.html
 3. http://ru.wikipedia.org/wiki/Правильный_многоугольник</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дина Михайленко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 71</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: ивритские слова произносить медленно, хорошо артикулируя. Не оглушать согласные: "дилуг-рав" — это не "дилук-раф": там звонкие "г" и "в". В словах с дефисом делать хорошо заметную паузу между частями. Ударения: "канЭ", "дилУг", "пратИм", "пратЭй".]
 Блиц — по 20 секунд на обсуждение каждого из трех вопросов.
 1. В языке иврит многие слова образуются соединением двух других слов. Особенно много таких слов было сконструировано в эпоху возрождения разговорного иврита — хотя не все из них прижились. Так, слово "канэ" означает "оружейный ствол", а слово "он" значит "сила, мощь". Что предлагалось называть словом "кнэ-он"?
 2. В языке иврит многие слова образуются соединением двух других слов. Например, слово "дилуг" означает "шаг, прыжок", а слово "рав" значит "большой". Что предлагалось называть словом "дилуг-рав"?
 3. В языке иврит многие слова образуются соединением двух других слов. Например, слово "пратим" — или, в словосочетаниях, "пратэй" — означает "детали". Слово "коль" переводится как "всё". Что предлагалось называть словом "пратэй-коль"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Пушку. Зачет: Пушка; артиллерийское орудие; cannon.
 2. Телеграф.
@@ -5893,51 +5893,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. E.Y. Kutscher. Words and Their History (Jerusalem, Kiryat-Sepher,
 1974).
 2. http://www.adath-shalom.ca/hebrew_words_history.htm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Олег Леденев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 72</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Люди необычного роста всегда вызывали любопытство. Например, шотландца Джеймса Брюса, жившего в XVIII веке и имевшего рост 193 сантиметра, один из его современников описывал так: "Это самый высокий человек, которого вы когда-либо видели...". Закончите цитату одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Бесплатно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -5967,51 +5967,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Грэм Хэнкок. Ковчег завета. — М.: Вече, 1999. — Глава 7.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Берман</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Поэт Андрей Чернов переделал фрагмент известного детского стихотворения. В его версии, в отличие от оригинала, не говорят, а буркают. Какое событие послужило поводом для этой переделки?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Переименование Ленинграда в Санкт-Петербург.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6029,51 +6029,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://chernov-trezin.narod.ru/PeterABC.htm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Григорий Остров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 74</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: цитату продиктовать под запись.]
 Набокова часто сравнивали с этим писателем, что самому Набокову не нравилось. Однажды он скаламбурил: "Я слишком стар, чтобы радикально измениться". В этой цитате мы пропустили три буквы. Назовите их в правильном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -6107,51 +6107,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Dear Bunny, Dear Volodya. The Nabokov-Wilson Letters, 1940-1971,
 edited by S. Karlinsky (University of California Press, 2001), p. 50.
 2. http://en.wikipedia.org/wiki/Vladimir_Nabokov
 3. http://en.wikipedia.org/wiki/Joseph_Conrad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Бриф</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 75</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: кавычки не озвучивать.]
 Утверждают, что вплоть до XIX века на Сардинии существовали аккабадоры — женщины, оказывавшие определенный вид услуг. До сих пор в некоторых сардинских домах можно увидеть подушки, которыми аккабадоры пользовались в своей работе. Их "клиентами" обычно становились воинственные сардинские мужчины. Назовите услугу, которую оказывали аккабадоры, словом греческого происхождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Эвтаназия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -6193,51 +6193,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Карнацевич</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 76</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Итак, первый вопрос шестого тура, и нам с вами предстоит просидеть здесь еще почти час.
 Лирический герой стихотворения Анисима Кронгауза говорит с упреком:
 "Врачи и те мне правду говорят,
 А ты [пропущен глагол]
 Сорок раз подряд...".
 Восстановите пропущенный глагол.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кукуешь.</w:t>
@@ -6260,51 +6260,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">А. Кронгауз, "Кукушка". // День поэзии. — М., 1982. — С. 98.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Карнацевич</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 77</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Вопрос задает Семен Горбунков.
 Герой книги Владимира Солоухина "Двадцать пять на двадцать пять" собирается наложить на НИХ руки, но не забывает, что это несет не только почет, но и обязанности. Ведь недаром девушки специальным платком собирали пот со лба. А еще приходилось часами глотать пыль, поднимаемую десятками ног. Назовите ИХ двумя словами, начинающимися на одну букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Перламутровые пуговки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -6336,51 +6336,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В. Солоухин, "Двадцать пять на двадцать пять", Новый мир (в переплете у
 автора вопроса).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Карнацевич</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 78</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3200400" cy="2486025"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -6504,51 +6504,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фильм телеканала History.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Карнацевич</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 79</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В произведении 1936 года ОНИ из-за своего цвета сравниваются с зелеными холмами Ирландии. Уместен был бы каламбурный вопрос: "Принадлежат ли они в произведении 1939 года...". Мы не спрашиваем, кому. Назовите ИХ как можно точнее.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Глаза Скарлетт О'Хара.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6578,51 +6578,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">М. Митчелл. Унесенные ветром.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Карнацевич</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 80</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В продолжение темы.
 Специалисты полагают, что во время НЕЕ детям лучше иметь короткую стрижку. Некто Спендер был шокирован и полагал, что ОНА несовместима с величием инопланетной архитектуры, со всем миром инопланетян. Автор же вопроса и его младший брат могут засвидетельствовать, что много лет назад из-за НЕЕ в доме был израсходован практически весь запас... Чего? Ответьте одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Зеленки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -6656,51 +6656,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Р. Ротенберг. Расти здоровым. — М., 1992. — С. 166.
 2. Р. Брэдбери. Марсианские хроники.
 http://bookz.ru/authors/bredberi-rei/mars/page-5-mars.html
 3. ЛНА.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Карнацевич</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 81</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одной из своих книг Андре Моруа пишет, что поставленная в 1898 году пьеса Роллана "Волки" наделала много шуму. Зрители узнавали в героях пьесы известных военных. Цитата из русского перевода: "Это ужасно раздражает Роллана. Он гусар, но слишком уважает свое искусство, чтобы, с целью понравиться публике, сочетать в нем аллюзии и реальность". Назовите слово голландского происхождения, которое мы заменили в этой цитате на одну букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дрейф.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6719,51 +6719,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. А. Моруа. От Монтеня до Арагона. — М.: Радуга, 1983. — С. 283.
 2. БСЭ, статья "Дрейф судна".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Карнацевич</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 82</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герои пьесы Игнаца Кастелли, возвращаясь из крестового похода, не встречают дома достойного приема. По мнению Кастелли, так пьеса стала более пристойной. Однако, как пишет исследователь Борис Кремнев, умертвить ЭТОГО ЧЕЛОВЕКА, вырвать до конца его язвительное жало Кастелли так и не удалось. Назовите этого человека.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Аристофан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6781,51 +6781,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Б. Кремнев. Шуберт. — М., 1964. — С. 162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Карнацевич</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 83</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">— Эу со, ту эш, эле э, нош сомуш, вош соиш, элеш сао...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Слушая, как некто НебузЕн с трудом произносит эти слова, персонаж процитированной книги посоветовал тому жениться. Другой литературный герой обошелся и без этого, но результат его не порадовал. На ком же советовал жениться НебузЕну вышеупомянутый персонаж?</w:t>
       </w:r>
     </w:p>
@@ -6870,51 +6870,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Р. Шантоне. Через самую высокую дверь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Карнацевич</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 84</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На карикатуре Хельмессена изображен человек, который снизу вверх смотрит на стройную, танцующую женщину. В руках у него кукла. Назовите профессию этого человека.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Суфлер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -6932,51 +6932,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Антирубрика", Иностранная литература (в переплете у автора вопроса).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Карнацевич</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 85</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Вопрос посвящается одному летнему юбилею.
 Василий Аксенов пишет, что мало в мире осталось простых вещей. Таких, как "старуха" и еще два слова. Вопросы об этих двух словах будут заданы в виде дуплета.
 Итак, дуплет — по 30 секунд на обсуждение каждого из двух вопросов.
 1. По словам Аксенова, ОН — угроза для иссякающих богатств, ОН теперь сделан из нейлона, а значит, является продуктом химической промышленности, которая загрязняет и воду, и воздух. Назовите ЕГО.
 2. По словам Аксенова, ОНА — это бесконечный таинственный клубок нашей запутывающейся жизни. Назовите ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Невод.
 2. Пряжа.</w:t>
@@ -6999,51 +6999,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В. Аксенов. Круглые сутки нон-стоп.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Карнацевич</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ОНА появилась за океаном более 185 лет назад. ЕЕ идея принадлежала государственному секретарю Адамсу. Узнав о НЕЙ, участница обсуждения на одном из форумов заявила, что ей ОНА нравится и составляет 90-60-90. Назовите ЕЕ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Доктрина Монро.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -7062,51 +7062,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://forum.proit.com.ua/lofiversion/index.php/t25464.html
 2. http://ru.wikipedia.org/wiki/Доктрина_Монро</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Карнацевич</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 87</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2038350" cy="2152650"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -7183,51 +7183,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">М. Булгаков. Белая гвардия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Карнацевич</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 88</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Русский путешественник Сапфарий ошибочно полагал, что это географическое название связано с собаками. Представим себе, что автор вопроса не знал, о каком географическом объекте на севере европейской части России идет речь, а потому предложил две замены. Первую многие из вас могут увидеть в этом зале. Вторую — на знаменитой картине Репина (хотя, по правде говоря, их там сразу две). О каком же географическом названии писал Сапфарий?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Канин нос.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -7247,51 +7247,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.vostlit.info/Texts/rus16/Marsch/text.phtml?id=3062
 2. С. Маршак, "Про одного ученика и шесть единиц".
 http://www.world-art.ru/lyric/lyric.php?id=4253</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Карнацевич</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 89</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В книге Гюстава Флобера можно прочитать, что Шарль Бовари, занимаясь этим, стучал черными очками, хотя он не гневался и не был ослеплен солнцем. Чье убийство обычно упоминается, когда мы говорим об этом занятии?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Козла.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -7322,51 +7322,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Г. Флобер. Госпожа Бовари.
 2. ЛНА.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Карнацевич</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 90</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">FH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Перед вами краткий рассказ о той, что пробиралась почти перед самым носом у литературного героя, по версии Вениамина Городецкого. Кто буквально толкал ее на это?</w:t>
       </w:r>
     </w:p>
@@ -7776,51 +7776,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/501be1a74fdb31b8f07460d46d91abb5a5d344cb.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43cf3e0a85420d77ed64d92961563c6da9c216dd.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6516bbeef0cb895abe73993d397e88663b77a371.gif"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff70e7272823cf514c7530b0a3c51ca07c1fc748.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d90029d7a3dd75669530746222188d42421dda7.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/372f5f813c78927805ea93af13cd9c08e2dd38be.gif"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/faf914ace5926c5813626bb7e83d6c0eef016b58.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe2eabab2ba5c85a0d847d4baa711c80bb05d4c6.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6fab16289140595cff16e74f6693edac9e673b32.gif"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d1747fd09c37f76be4c681d55f9cf8da0ecd872.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da15e309f05dcc09222111def66d1aad7f1f26c6.gif"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdd58045afe36a159ff8a95eb9de2634496303d3.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdde51dc5200fc213ea50a553629de86e094ee51.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/485d283768a756589849934f304ffdbecf97b38a.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a717006510d5ebbc35c36164e1d17d3d8d19e8a.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/780073562aad13aff7ff6f4a9ce44d2113c2f3f5.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/501be1a74fdb31b8f07460d46d91abb5a5d344cb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43cf3e0a85420d77ed64d92961563c6da9c216dd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6516bbeef0cb895abe73993d397e88663b77a371.gif"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff70e7272823cf514c7530b0a3c51ca07c1fc748.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d90029d7a3dd75669530746222188d42421dda7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/372f5f813c78927805ea93af13cd9c08e2dd38be.gif"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/faf914ace5926c5813626bb7e83d6c0eef016b58.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe2eabab2ba5c85a0d847d4baa711c80bb05d4c6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6fab16289140595cff16e74f6693edac9e673b32.gif"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d1747fd09c37f76be4c681d55f9cf8da0ecd872.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da15e309f05dcc09222111def66d1aad7f1f26c6.gif"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdd58045afe36a159ff8a95eb9de2634496303d3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdde51dc5200fc213ea50a553629de86e094ee51.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/485d283768a756589849934f304ffdbecf97b38a.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a717006510d5ebbc35c36164e1d17d3d8d19e8a.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/780073562aad13aff7ff6f4a9ce44d2113c2f3f5.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 