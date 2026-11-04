--- v0 (2026-09-07)
+++ v1 (2026-11-04)
@@ -57,51 +57,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Лобачёв</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за тестирование вопросов и ценные замечания Марию Трефилову, Дмитрия Слоуща, Кайрата Имашева, Абылая Жексембая, Дмитрия Васильева, Владислава Короля, Александра Коробейникова, Николая Слюняева, а также команду «Заговор лемуров» (Саратов).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Автор этого вопроса убедил редактора поставить его в пакет. По выражению сотрудников НАСА, при сбоях переключения между основной и резервной системами управления у спутника случается ОНО. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">раздвоение личности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -131,51 +131,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Нэнси Аткинсон. Непридуманные космические истории.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Лобачёв</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5467350" cy="3171825"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -253,51 +253,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Борис Путилов. Песни южных морей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Лобачёв</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Пушкин писал: «Приятно дерзкой эпиграммой взбесить оплошного врага». Продолжая эту мысль, Ефи́м Э́ткинд сравнивает эпиграмму с НЕЙ. Назовите ЕЁ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">мулета.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -316,51 +316,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikisource.org/wiki/Евгений_Онегин_(Пушкин)/Глава_6
 2. Владимир Васильев. Испанская классическая эпиграмма.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Лобачёв</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2857500" cy="4152900"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -440,51 +440,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/American_Institute_of_Electrical_Engineers
 2. https://ru.wikipedia.org/wiki/Франклин,_Бенджамин
 3. Henry Petroski. An Engineer’s Alphabet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Лобачёв</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Рафаэ́ль Камаре́на, купивший дом рядом с НЕЮ, насторожил соседей тем, что засы́пал яму для бассейна землей. На картине «Автопортрет на НЕЙ» Фри́да Ка́ло изобразила себя между древним храмом и небоскрёбами. Назовите ЕЁ точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">граница США и Мексики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -515,51 +515,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.fridakahlo.org/self-portrait-along-the-boarder-line.jsp
 2. https://99percentinvisible.org/episode/the-tunnel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Лобачёв</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Стивен Фрай пишет, что бивший вертикально вверх Кастальский ключ напоминал древним грекам фонтан. Этимологию какого топонима он объясняет таким образом?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дельфы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -577,51 +577,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Стивен Фрай. Миф. Греческие мифы в пересказе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Лобачёв</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По словам искусствоведа, пёстрая толпа на известной русской картине визуально рифмуется с ПЕРВЫМ, а шеренга солдат на заднем плане — со ВТОРОЙ. Назовите ПЕРВЫЙ и ВТОРУЮ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">храм Василия Блаженного, кремлёвская стена.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -651,51 +651,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://arzamas.academy/courses/15/6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Лобачёв</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В честь НЕЁ назван режиссёрский приём, позволяющий снизить возрастной рейтинг фильма. В каком городе можно увидеть памятник ЕЙ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ковентри.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -715,51 +715,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://tvtropes.org/pmwiki/pmwiki.php/Main/GodiVaHair
 2. https://posmotre.li/Волосы_Годивы
 3. https://en.wikipedia.org/wiki/Lady_Godiva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Лобачёв</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2705100"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -837,51 +837,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Donald Prothero. The Story of Life in 25 Fossils.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Лобачёв</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В Евангелии от Иоанна Иисус назван Словом Божиим и Агнцем Божиим. Интересно, что в одной средневековой книге распятый Иисус сравнивается с НИМ. Назовите ЕГО словом, произошедшим от имени собственного.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пергамент.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -915,51 +915,51 @@
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikisource.org/wiki/От_Иоанна_святое_благовествование#1:14
 2. https://ru.wikisource.org/wiki/От_Иоанна_святое_благовествование#1:29
 3. https://ru.wikipedia.org/wiki/Пергам
 4. https://ru.wikipedia.org/wiki/Пергамент
 5. Страдающее Средневековье. Парадоксы христианской иконографии. С. 382.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Лобачёв</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Блиц. Три вопроса по двадцать секунд обсуждения на каждый. Ответы сдаются на одном бланке. 1. Поскольку обычный метод не работал, для борьбы с НИМ использовали песок или уксус. Назовите ЕГО двумя словами. 2. Главные герои одного произведения — пожарный, его новая любовь и его бывшая жена. Напишите название этого произведения, состоящее из трёх слов. 3. Считается, что ЕГО создатели использовали бамбуковые трубки, роль которых сейчас выполняют тонкие металлические стержни. Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. греческий огонь.
 2. «Между двух огней».
 3. бенгальский огонь.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -997,51 +997,51 @@
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Greek_fire
 2. https://www.ivi.ru/watch/mezhdu-dvuh-ognej
 3. https://www.vokrug.tv/ // https://goo.gl/fpXYds
 4. http://zagadki-istorii.ru/veshi-60.html
 5. http://www.vokrugsveta.ru/quiz/800</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сергей Лобачёв</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой новеллы И́тало Кальви́но обращается за помощью к хозяйке магазина элитных духов. Дело в том, что накануне герой посетил… Ответьте названием известной пьесы: что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">маскарад.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1099,51 +1099,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Коробейников</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за помощь в подготовке пакета Кирилла Андреева, Игоря Бахарева, Светлану Борок, Виталия Бреева, Александра Диханова, Владислава Дронова, Елизавету и Михаила Ивановых, Александра Камаева, Нору Кару, Марию Колосовскую, Владислава Короля, Татьяну Луговскую, Викторию Моключенко, Наталию Новыш, Андрея Солдатова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В середине XIX века Альфо́нс Карр иронически писал, что кто угодно, открыв газету, может обнаружить там ЭТО. Известный человек несколько позже, вопреки распространённому мнению, ЭТОГО не обнаружил. Назовите этого человека.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Марк] Твен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1174,51 +1174,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Мильчина В. Л. «Французы полезные и вредные». Надзор за иностранцами в России при Николае I http://flibusta.is /b/500947/read
 2. https://en.wikipedia.org/wiki/List_of_premature_obituaries</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Коробейников</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Фридрих Ницше в студенчестве так хотел обзавестись ИМ, что однажды предложил своему хорошему знакомому обойтись без предварительных формальностей. Назовите ЕГО двумя или тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">дуэльный шрам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1248,51 +1248,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Prideaux S. I Am Dynamite!: A Life of Friedrich Nietzsche https://bit.ly/2FjPnVP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Коробейников</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой рассказа Владимира Набокова узнаёт в клиенте человека, который некогда его пытал. Коллега этого героя впервые появился в серии газетных рассказов середины XIX века. Назовите этого коллегу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Суини] Тодд.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1311,51 +1311,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Набоков В. В. Бритва http://lib.ru/NABOKOW/britwa.txt
 2. https://en.wikipedia.org/wiki/Sweeney_Todd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Коробейников</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По словам Тима Скоре́нко, некоторое отставание России в техническом прогрессе объясняется тем, что на Западе ОНО появилось несколькими веками ранее. Назовите ЕГО двумя словами, начинающимися на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">патентное право.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1385,51 +1385,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Скоренко Т. Изобретено в России: История русской изобретательской мысли от Петра I до Николая II http://flibusta.is/b/500678/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Коробейников</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Утверждают, что в 1966 году Гагарин и Леонов выкрали несколько щепоток ЭТОГО, чтобы впоследствии кто-то из них мог оставить ЭТО на Луне. Назовите ЭТО точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">прах Королёва.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1459,51 +1459,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Первушин А. И. Первые в космосе. Шаг в неизвестность http://flibusta.is/b/486787/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Коробейников</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В конце ХХ века англичанин Джордж Кэри сказал: «В моём представлении это пожилая женщина, которая сидит в уголке и что-то тихо бормочет себе под нос, старушка, которую почти никто никогда не замечает». Удивительно, что Кэри был сто третьим… Кем именно?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">архиепископом Кентербери́йским.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1533,51 +1533,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фокс К. Наблюдая за англичанами. Скрытые правила поведения http://flibusta.is/b/190096/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Коробейников</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Современный поэт Шэнь Хаобо́, преисполнившись удивлением при виде подвергнутых цензуре текстов, написал стихотворение «ОНО родины». Назовите ЕГО двумя словами, которые встречаются в работе конца XVIII века.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">звёздное небо.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1609,51 +1609,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://postnauka.ru/talks/94825
 2. https://en.wikipedia.org/wiki/Critique_of_Practical_Reason
 3. Кант И. Критика практического разума http://flibusta.is/b/167271/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Коробейников</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Известный человек рассказывал, что в годы пребывания на острове смотрел на НЕЁ как на маяк надежды. Назовите ЕЁ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Столовая Гора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1684,51 +1684,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.tablemountain.net/blog/entry/holding_on_to_hope
 2. https://ru.wikipedia.org/wiki/Столовая_(гора)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Коробейников</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: Pillows Героиня романа «Флоренс Аравийская» утверждает, что если её толстый и ленивый муж напишет автобиографию, то в неё будет входить слово pillows [пи́ллоуз] – «подушки». Напишите полное название этой автобиографии на английском или русском языке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Seven Pillows of Wisdom [сэ́вэн пи́ллоуз ов уи́здом].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1759,51 +1759,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Buckley C. Florence of Arabia https://goo.gl/y4KA7L
 2. https://en.wikipedia.org/wiki/Seven_Pillars_of_Wisdom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Коробейников</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В этом вопросе словосочетания ДЕЛАТЬ ВТОРОЕ, ДЕЛАТЬ ТРЕТЬЕ И ДЕЛАТЬ ПЯТОЕ – замены. В Калифорнии есть две враждующие группировки уличных банд – «Крипс» и «Бладз». Члены «Крипс» в своей речи часто ДЕЛАЮТ ВТОРОЕ, а члены «Бладз», которым приходится сложнее, ДЕЛАЮТ ТРЕТЬЕ. Кто полвека назад прославился тем, что СДЕЛАЛ ПЯТОЕ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Жорж] Пере́к.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1824,51 +1824,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Bloods
 2. https://en.wikipedia.org/wiki/Crips
 3. https://fr.wikipedia.org/wiki/Georges_Perec
 4. https://www.e-reading.club/chapter.php/1002975/39/Tomas_Skarlett_-_Korporaciya_Pops.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Коробейников</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На Мальдивских островах Ту́ру Хейерда́лу ЕЁ местное название перевели примерно как «острая бутылка». Какому произведению 1926 года дала название ЕЁ родственница?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Львиная грива».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1901,51 +1901,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Хейердал Т. Мальдивская загадка http://flib.nwalkr.tk/b/298662/read
 2. https://ru.wikipedia.org/wiki/Львиная_грива
 3. https://ru.wikipedia.org/wiki/Кубомедузы
 4. https://ru.wikipedia.org/wiki/Волосистая_цианея</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Коробейников</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Канадский натуралист Фа́рли Мо́уэт в детстве однажды попытался прогнать ЕГО из подвала своего дома. Когда на следующий день Фарли пришёл в школу, то был отправлен учительницей домой. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">скунс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2001,51 +2001,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Король</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за помощь в работе над туром Виталия Бреева, Александра Коробейникова, Илью Немца, Наталию Новыш, Максима Овчинникова, Евгения Поникарова, Екатерину Свешникову и Игоря Философова.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Рассуждая о столкновении лицом к лицу искусства и жизни, Александр Блок назвал ЕЁ «линией огня». Анаграмма к слову «ОНА» – европейский город. Назовите этот город.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Парма.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2075,51 +2075,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">А. Блок. Письмо о театре. http://dugward.ru/library/blok/blok_pismo_o_teayre.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Король</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ведущему: Слова «ЕЙ» и «ЕЮ» произнесите максимально отчётливо, в случае необходимости повторите по буквам. В романе Алексея Иванова парикмахерскую «Элегант» называют по-разному: иногда – «ЕЙ», а иногда более грамотно – «ЕЮ». В двух словах предыдущего предложения пропущено по шесть букв в каждом слове. Напишите любое из этих слов в исходном виде в именительном падеже.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Гантель.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2150,51 +2150,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. А. Иванов. Ненастье. https://dom-knig.com/read_413834-76 , https://dom-knig.com/read_427922-99
 2. http://www.gramota.tv/spravka/buro/search-answer?s=203963</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Король</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В начале малоизвестного произведения герой оправдывается перед представителями закона. Назвавшись художником, он говорит, что хотел написать с натуры пейзаж, однако мольберт и краски утонули, а самому пришлось спешно спасаться. Название этого выдуманного пейзажа незначительно отличается от названия реально существующей картины и состоит из четырёх слов. Напишите эти четыре слова.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Лунная ночь на Днестре».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2212,51 +2212,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">А. Вилинович. Дальнейшие похождения Остапа Бендера. http://flibusta.is/b/376284/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Король</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Отец героя одного романа подделал справку сельсовета, уменьшив возраст сына на три года. Получилось, что тот родился в 1927 году. А какого числа?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">29 февраля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2274,51 +2274,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">А. и Г. Вайнеры. Евангелие от палача. http://flibusta.is/b/201844/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Король</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал:
 youuu
 Какие два русских слова были так переведены на английский язык?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мычащим «ты».</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2350,51 +2350,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://estraden.wordpress.com/2010/06/29/joseph-brodsky-from-nowhere-with-love/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Король</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В середине восьмидесятых ОН решил написать стихотворение о некоем графоманском поэтическом сборнике и представил себе, как могло бы выглядеть содержание этого сборника. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Вишневский.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2425,51 +2425,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.gudok.ru/newspaper/?ID=726786
 2. https://ru.wikipedia.org/wiki/Содержание_(литература)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Король</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В начале знакомства отношения Людмилы Штерн и Сергея Довлатова были похожи на игру. Закончите двумя словами, начинающимися на одну и ту же букву, цитату из воспоминаний Людмилы: «На четвёртый день Довлатов моргнул, то есть...»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Позвонил первым.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2499,51 +2499,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Людмила Штерн. Довлатов – добрый мой приятель. 014.mp3 в аудиокниге, 5 минута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Король</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал:
 Старшему оперуполномоченному по особым поручениям при Министре государственной безопасности СССР подполковнику государственной безопасности тов. ХВАТКИНУ П. Е. от секретного сотрудника ЦИРКАЧА
 АГЕНТУРНОЕ ДОНЕСЕНИЕ
 Вчера, 26 октября 1948 г., на вечеринке по случаю дня рождения заслуженной артистки РСФСР Маргариты Кох, присутствовавший там артист Московского государственного цирка Борис Федорович Теддер, руководитель номера дрессированных хищников, находясь в состоянии опьянения, рассказал собравшимся следующее.
 Сотрудник госбезопасности Павел Хваткин участвовал в казни генералов Власова и Шкуро, был автором идеи «дела врачей», наблюдал за вскрытием тела Сталина и лично арестовывал Виктора Абакумова и Лаврентия Берию. Автору вопроса показалось странным, что Павлу Хваткину в феврале 1948 года… закончите мысль максимально точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Исполнилось 24 (года).</w:t>
       </w:r>
@@ -2577,51 +2577,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">А. и Г. Вайнеры. Евангелие от палача. http://flibusta.is/b/201844/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Король</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2700,51 +2700,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.gazeta.ru/culture/2017/08/02/a_10815115.shtml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Король</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в тексте вопроса из одного из слов удалён фрагмент.
 Герой детской книги завистливо предположил, что для воро́в все дни в календаре – выходные. Под каким названием шёл в российском прокате фильм, оригинальное название которого переводится как «Малышка»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Жизнь в розовом цвете».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2777,51 +2777,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Валерий Медведев. Баранкин, будь человеком! http://flibusta.is/b/381485/read
 2. https://www.imdb.com/title/tt0450188/
 3. Фильм «La Môme», русские субтитры, 44-45 минута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Король</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, словом ИКС в тексте вопроса заменено другое слово.
 Готовясь к своему первому зарубежному турне, Фрэнк Заппа неожиданно узнал, что он вовсе не ИКС. Лет за пятнадцать до этого сын Ёшио и То́шико узнал, что он ИКС. Назовите его фамилию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фукуяма.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2853,51 +2853,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Фрэнк Заппа. Настоящая книжка Фрэнка Заппы (глава «Брак как дадаистская концепция», настоятельно рекомендую). http://frankzappa.ru/lit/2/page216.htm
 2. https://en.wikipedia.org/wiki/Francis_Fukuyama</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владислав Король</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 2018 году значение одного статистического показателя сайта Pornhub [порнха́б] немного выросло, однако ИХ всё же пока не достигло. «ОНИ» увидели свет в 2003 году. Назовите ИХ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Одиннадцать минут.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2954,51 +2954,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Виталий Бреев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за помощь в подготовке тура Андрея Акимова, Светлану Борок, Алёну Гордынец, Владислава Дронова, Александра Камаева, Марию Колосовскую, Александра Коробейникова, Владислава Короля, Евгения Миротина, Владимира Муратова, Наталию Новыш, Максима Овчинникова, Андрея Солдатова, а также Даниэля Аррибаса, Джоуи Голдмана, Дауда Джексона, Джозефа Крола, Эвана Линча, Юэна Маколи, Элизию Уорнер и других.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Одна операция армии США должна была затруднить сообщение вьетнамских войск при помощи специальных химикатов. На опасения учёных один сенатор отвечал, что «лучше ОН, чем бомбы». Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">дождь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3028,51 +3028,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://web.archive.org/web/20070223114213/http://www.willthomas.net/Chemtrails/Articles/Weather_Warfare.htm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Виталий Бреев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В каком городе в XVIII веке войскам был дан приказ маршировать вокруг одних из первых в своём роде деревянных моделей?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в Лиссабоне.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3102,51 +3102,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/1755_Lisbon_earthquake</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Виталий Бреев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Одна теорема гласит, что определённое вложение шара в цилиндр существует, только если радиус шара меньше радиуса цилиндра. И́эн Стю́арт назвал этот результат теоремой... Ответьте: о ком?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">о симплекти́ческом верблюде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3176,51 +3176,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Non-squeezing_theorem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Виталий Бреев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Брайан Филипс был одним из немногих журналистов, наблюдавших за всем ходом соревнований. Что Филипс сравнил с английскими строчными буквами «i» [ай] на листе бумаги?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">собачьи упряжки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3250,51 +3250,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Brian Phillips. Impossible Owls.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Виталий Бреев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В этом вопросе мы дважды пропустили одни и те же слова. Для более эффективного получения электроэнергии у себя дома персонаж юмористического произведения Ке́ндры А́лленби изготовил специальный небольшой жилет ПРОПУСК. В названии какого произведения XX века есть слова «ПРОПУСК»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Колыбель для кошки».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3324,51 +3324,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.newyorker.com/cartoon/a21803</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Виталий Бреев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="6610350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -3445,51 +3445,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.facebook.com/fiztehjoke/photos/a.940701679359198/962201730542526/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Виталий Бреев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В шутке о том, почему некоторым математикам запретили пользоваться общей кухней, упоминаются ТАКИЕ кру́жки. КАКИЕ именно?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">надкушенные.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3519,51 +3519,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://twitter.com/n_category/status/1060402227502817281</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Виталий Бреев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: не указывать на наличие в вопросе кавычек.]
 Оказывается, Павел VI не был первым папой, совершившим некий дипломатический шаг. Дело в том, что в 1849 году Пий IX ПРОПУСК «Конституции». Заполните ПРОПУСК тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">поднялся на борт.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -3594,51 +3594,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://taylormarshall.com/2015/09/first-pope-in-america-was-not-pope-paul-vi-but-pope-pius-ix.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Виталий Бреев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Поль Сеза́нн часто делал задний план своих картин размытым, а также оставлял на холсте пустые участки, которые зритель мысленно должен заполнить сам. Кто в 1950 году признался журналу «Нью-Йо́ркер», что многому научился, рассматривая картины Сеза́нна в музее в Люксембургском саду?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Эрнест] Хемингуэй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3657,51 +3657,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.jstor.org/stable/441664
 2. https://www.newyorker.com/magazine/1950/05/13/how-do-you-like-it-now-gentlemen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Виталий Бреев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Темы одного из стихотворений Андрея Вознесенского — потеря тяги к протесту и старение. Лирический герой этого стихотворения призывает собеседника «не горячиться» и говорит о том, как приставка превращается... Ответьте: во что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в античность.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3731,51 +3731,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.world-art.ru/lyric/lyric.php?id=11840</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Виталий Бреев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Мария Пирого́вская написала книгу об истории запахов. Она заметила, что для многих людей из бывшего СССР эта тема оказалась актуальной не только по каким-то русским, но и по идеологическим причинам. В одном из слов предыдущего предложения мы пропустили несколько букв. Восстановите это слово.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пру́стовским.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3805,51 +3805,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://gorky.media/context/zapah-svoego-roda-drajver/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Виталий Бреев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал:
 The Penguin Book of the Contemporary British Short Story: From [ПРОПУСК 1] To [ПРОПУСК 2]
 Полное название антологии современных британских рассказов призвано показать, что в ней представлен самый широкий список авторов. Одно слово в обоих пропусках на раздаточном материале совпадает. Заполните любой из пропусков.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Ali Smith» или «Zadie Smith».</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4258,51 +4258,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f915bcc9844b5b20847c5875c88117d8fd0cc6ab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4bbb20e123753f20f3a8e9b66ecf2c045c0fd262.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7aa952b4eb418b87b4aa8c1844dfeba9ad87c718.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/663dc877535316dd3813f2dae909268579f2fe67.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/861970ae90cdc6ed7b86df2fbf32a97700c1e5d6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f915bcc9844b5b20847c5875c88117d8fd0cc6ab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4bbb20e123753f20f3a8e9b66ecf2c045c0fd262.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7aa952b4eb418b87b4aa8c1844dfeba9ad87c718.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/663dc877535316dd3813f2dae909268579f2fe67.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/861970ae90cdc6ed7b86df2fbf32a97700c1e5d6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 