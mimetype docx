--- v0 (2026-09-07)
+++ v1 (2026-11-04)
@@ -52,51 +52,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Разминка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Мудрый, Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Персонаж юмористической миниатюры говорит, что записался на курсы изучения цифр ДЛЯ ЧАЙНИКОВ. Какие два слова мы заменили словами ДЛЯ ЧАЙНИКОВ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">с нуля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -147,51 +147,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Мудрый, Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Кто изображен на гербе Норвежской службы внешней разведки?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ху́гин и Му́нин.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -221,51 +221,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.m.wikipedia.org/wiki/Norwegian_Intelligence_Service</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Обосновавшись на захламлённом пустыре, группа монахов за несколько лет построила Великую Стеклянную Па́году, известную также под названием Храм Миллиона ИХ. Назовите ИХ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">бутылки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -295,51 +295,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Ват_Па_Маха_Чеди_Кео</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Мудрый</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Для одного проекта несколько шотландских вискоку́рен выпустили серию специальных виски. Одна из этих вискокурен находится в местности с очень холодным климатом, другая расположена в речной долине, третья – на острове и так далее. Назовите событие 2019 года, к которому был приурочен выпуск этой серии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выход финального сезона «Игры престолов».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -370,51 +370,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://zen.yandex.ru/media/id/5b3604e7fd75e200a98740d7/diageo-zapuskaet-seriiu-viski-v-chest-igry-prestolov-5bb68ca7fc460200a9169c28
 2. https://www.diageo.com/en/news-and-media/features/limited-edition-game-of-thrones-inspired-single-malt-whisky-collection-has-arrived/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В XVII веке японский архитектор Каваму́ра Суике́н использовал ИХ для рабочих при возведении высотных конструкций. Благородный разбойник Исика́ва Гоэмо́н с помощью НЕГО смог ограбить замок Наго́я. Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">воздушный змей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -444,51 +444,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.m.wikipedia.org/wiki/Man-lifting_kite</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Рассказывая о европейской столице, Павел Уваров отмечает наличие в НЁМ улицы пергаментщиков, улицы переплётчиков, улицы переписчиков. Назовите ЕГО двумя словами, начинающимися на соседние буквы алфавита.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Латинский квартал.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -518,51 +518,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.youtube.com/watch?time_continue=2220&amp;v=QbAeFglNOsY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Мудрый</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">INVIDA PUNCTA IUBENT FELICE LUDERE DOCTUM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Мэри Бирд пишет, что подобные надписи находят на древнеримских приспособлениях, предназначенных для НЕЁ. Назовите ЕЁ тремя словами.</w:t>
       </w:r>
     </w:p>
@@ -607,51 +607,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://loveread.ec/read_book.php?id=62647&amp;p=110</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Мудрый</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Уважаемые знатоки! Вопрос задаёт Александр Мудрый из города Черновцы.
 В американском футболе прямоугольная зона, в которой, как правило, располагается квотербе́к перед тем как отправить мяч партнёру, называется ОН. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">конверт.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -682,51 +682,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://firstandgoal.ru/2017/03/football-for-dummies-04-a/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Мудрый, Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: в этом вопросе командам нужно будет восстановить пропущенное слово, поэтому читайте вопрос медленнее, чем обычно.]
 Льюис Кэрролл отправил рукопись «Алисы в Стране Чудес» своему другу, профессору литературы Джорджу Макдональду. Леонид Гамбург пишет, что писателя очень интересовало мнение Макдональда и, только получив одобрение, Кэррол решился опубликовать произведение. Какое слово мы пропустили в тексте этого вопроса?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">детей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -757,51 +757,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Л. Гамбург, «Страна Чудес Алисы и Гарри Поттера» – К.: «Радуга», 2012. – С. 146.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Мудрый</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">До прибытия европейцев в одной только Калифорнии насчитывалось 19 семей. Поэтому универсальным был ОН. В НЁМ, как правило, нет рода. Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">язык жестов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -833,51 +833,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://pislresearch.com/linguafranca.html
 2. https://en.m.wikipedia.org/wiki/Plains_Indian_Sign_Language
 3. https://ru.wikipedia.org/wiki/Жестовые_языки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Предполагают, что некий вид приобрел свои отличительные черты из-за того, что ещё совсем юные особи получили способность размножаться, не взрослея. Речь, конечно же, идёт о птицах. Назовите этих птиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">киви.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -907,51 +907,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Д/ф «Зоологический музей Российской Академии наук». Эфир RTG TV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ро́ланд Ли́ттлвуд, пытаясь найти объяснение, отмечает, что обычно на острове похороны устраивают в тот же день. Назовите этот остров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Гаити.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -982,51 +982,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Littlewood, R., &amp; Douyon, C. (1997). Clinical findings in three cases of zombification. The Lancet, 350(9084), 1094–1096. doi:10.1016/s0140-6736(97)04449-8 
 2. Эта же статья в свободном доступе: https://sci-hub.tw/10.1016/s0140-6736(97)04449-8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Мудрый</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Фридрих Заве́льский пишет, что ПЕРВАЯ появилась где-то в тринадцатом веке, ВТОРАЯ – около 1550 года, а ТРЕТЬЯ – точно в 1760 году. Назовите любую из трёх двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">часовая стрелка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1077,51 +1077,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Мудрый, Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Человек основать сайт раньше английский язык преподаватель. Назвать быстро сайт.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">aliexpress.com.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1151,51 +1151,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://zen.yandex.ru/media/aliprosto/istoriia-vladelca-aliekspress-djeka-ma-5d1f5018d616d900ad1505f4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Хёрлинг – очень жёсткая ирландская игра, напоминающая хоккей на траве и регби. Говоря о жёсткости хёрлинга, упоминают эпизод, в котором за броском клюшкой в голову последовала ОНА. ОНА по-китайски – «хуанпа́й». Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">жёлтая карточка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1226,51 +1226,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://m.sports.ru/tribuna/blogs/sportsoddity/326478.html
 2. https://studychinese.ru/dictionary/4989/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В провинции Онтарио для НИХ предназначены номера, начинающиеся на букву G [джи] и с цифрами соответствующего цвета. Назовите ИХ двукоренным словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">электромобили.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1300,51 +1300,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.mto.gov.on.ca/english/vehicles/electric/green-licence-plate.shtml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Мудрый</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном произведении ОНИ образно названы детьми, измельченными богом. Поперечные образования в НИХ называются спицами. Назовите ИХ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">кольца Сатурна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1375,51 +1375,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. В. Пелевин, «Искусство лёгких касаний».
 2. https://ru.wikipedia.org/wiki/Кольца_Сатурна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Мудрый, Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: сделайте логическую паузу после слов «В постановке античной комедии...»]
 В постановке античной комедии Геракла просят подтвердить свою личность. В ответ Геракл берёт ЕЁ за горло и показывает на себя. «ОНА» – сорт груши. Назовите ЕЁ заимствованным словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">амфора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1451,51 +1451,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. «Лягушки». Постановка Севастопольского драматического театра. 
 2. http://www.divosad.com.ua/products/amfora-podvoy-ayva.htm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ОНА, найденная уроженцем Мосу́ла, состояла примерно из 35 тысяч единиц. Другая «ОНА» переведена на многие языки. Назовите «ЕЁ» двумя словами, начинающимися на соседние буквы алфавита.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Вавилонская библиотека».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1527,51 +1527,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ccp.yale.edu/introduction/cities-and-libraries
 2. https://en.wikipedia.org/wiki/Hormuzd_Rassam
 3. https://el.wikipedia.org/wiki/Η_βιβλιοθήκη_της_Βαβέλ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Мудрый</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1533525"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1649,51 +1649,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Этнографы рассказывают. С. 89-91.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: не говорить играющим, что некоторые слова вопроса взяты в кавычки.]
 Одна экзотическая танцовщица считалась украшением кабаре «Фоли́-Берже́р» и получила прозвище ОНА. В известном цикле другая «ОНА» сначала была «Распутной девкой». Какие два слова мы обозначили словом ОНА?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">чёрная жемчужина.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1725,51 +1725,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://isralove.org/load/13-1-0-2072
 2. https://karopka.ru/forum/forum190/topic22634/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Расположенная в Западной Африке Дагоме́я превосходила своих соседей в военной мощи. Интересно, что экономика Дагомеи стала приходить в упадок в XIX веке после повсеместного… Чего?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">запрета работорговли.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1799,51 +1799,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Дагомея</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Мудрый</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Угорь может достигать почти двухметровой длины. Исследуя фауну ЕГО, учёные обнаружили следы ДНК гигантского угря. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">озеро Лох-Несс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1873,51 +1873,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.bbc.com/russian/news-49593960</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Мудрый</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Когда живший в начале XX века известный аристократ понял, что на него открыли охоту, его подчиненные сделали то же, что и он. Что именно?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">покрасили самолёты в красный цвет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1947,51 +1947,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://militera.lib.ru/memo/german/richthofen_m/06.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Леонид Золотаре́вский пишет, что определённые народы настолько ценят некий процесс, что ПЕРВЫЙ может предложить ВТОРОМУ сделать перерыв на чай. Назовите ПЕРВОГО и ВТОРОГО словами, начинающимися на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">продавец, покупатель.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2042,51 +2042,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Мудрый, Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Кто, по словам Марии Дмитрие́нко, в старину нередко давал своим клиентам грецкий орех?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">цирюльники.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2116,51 +2116,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ЖЗЛ. Веласкес. – М., «Молодая гвардия», 1965. – с.14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Мудрый</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Придерживающаяся альтернативной точки зрения Мария Пономарёва назвала этого правителя Оклевета́нным. Напишите имя этого правителя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Святополк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2191,51 +2191,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://stihi.temadnya.com/807848148005817072/ya---yazyche/
 2. https://www.portal-slovo.ru/philology/45237.php</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Мудрый</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: в этом вопросе командам нужно будет восстановить пропущенное слово, поэтому читайте первое предложение медленнее, чем обычно.]
 Вадим Эрлихма́н отмечает, что иудейские священники обвиняли Иисуса в святотатстве, потому что он исцелял людей. Два слова, которые мы пропустили в предыдущем предложении, входят в название известного произведения. Напишите эти два слова.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в субботу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2266,51 +2266,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В. Эрлихман. Евангелие от Пилата // GalaБиография, #09, 2016. С. 117.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Lo and behold
  Стоило мне отвернуться</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В русском варианте какого романа английский фразеологизм «Lo and behold» [ло энд бехо́лд] был заменён на «стоило мне отвернуться»?</w:t>
       </w:r>
@@ -2356,51 +2356,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://m.lenta.ru/articles/2018/08/18/nabokov/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">What is &lt;***&gt;? On a platter
  A poet's pale and glaring head, 
  A parrot's screech, a monkey's chatter,
  And profanation of the dead. 
  (V. Nabokov) 
 (Что есть &lt;***&gt;? На блюде / Бледная, сияющая голова поэта, / Хриплый крик попугая, лопотание обезьяны / и осквернение могил.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
@@ -2450,51 +2450,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мейер П. Найдите, что спрятал матрос: «Бледный огонь» Владимира Набокова. – М.: НЛО, 2007. – С. 34–35.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Борис Моносов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В рекламе глазных капель человек к удивлению работника тира сначала дважды стреляет в молоко, а потом сразу в яблочко. После чего с гордостью убирает мишень в папку. Выясняется, что первые два выстрела служили для того, чтобы выполнить некое действие. Какое приспособление обычно используется, чтобы выполнить это действие?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">дырокол.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2524,51 +2524,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.youtube.com/watch?v=fZAV3r30ejY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Одно из сооружений сирийской Бо́сры с приходом мусульман было достроено защитными башнями и дополнительными стенами. Вскоре это сыграло свою роль, потому что сооружению довелось в буквальном смысле стать ИМ. Назовите ЕГО устойчивым выражением из трёх слов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">театр военных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2599,51 +2599,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Военная история, #4, 2019. С. 6-8.
 2. http://www.bolshoyvopros.ru/questions/191787-teatr-voennyh-dejstvij-otkuda-poshlo-takoe-vyrazhenie.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Математик Синъи́ти Мотидзу́ки несколько лет назад опубликовал в своём блоге доказательство некоторых фундаментальных гипотез. Однако он отказывается сотрудничать с коллегами и отвергает любые попытки СМИ выйти с ним на связь. Тед Нельсон считает, что именно Мотидзуки является… Кем?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сато́си Накамо́то.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2674,51 +2674,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Мотидзуки,_Синъити
 2. https://habr.com/ru/post/183374/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Мудрый</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Команда ракетостроителя Джека Па́рсонса самостоятельно проводила рискованные испытания, за что получила прозвище ОН. Перед съемками в «НЁМ» известная актриса прочла «Исповедь социопата». Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">отряд самоубийц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2749,51 +2749,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Парсонс,_Джон_Уайтсайд
 2. https://en.wikipedia.org/wiki/Confessions_of_a_Sociopath</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Мудрый</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Для выведения потомства рыба илистый прыгун в зоне прилива роет нору так, чтобы ведущие к ней тоннели затоплялись водой. После чего регулярно начинает переносить в нору ЕГО. Из чего ОН состоит примерно на три четверти?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">из азота.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2825,51 +2825,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Д/с «Дикая Индонезия».
 2. https://fishingday.org/ilistye-pryguny/ 
 3. https://ru.wikipedia.org/wiki/Азот</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: не говорить играющим, что некоторые слова вопроса взяты в кавычки.]
 Пушкин называл ЕГО маслом, из-за которого не гасла «Зелёная лампа». Оформление одной из марок ЕГО стилизовано под огнетушитель. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">шампанское.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2902,51 +2902,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://shakko-kitsune.livejournal.com/815656.html 
 2. https://ifitshipitshere.blogspot.com/2013/01/bizarre-bottles-of-bubbly-43-amazing.html?m=1 
 https://www.dezeen.com/2010/12/21/zarb-champagne-by-they/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Трефилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Мария Дмитрие́нко рассказывает, что инквизиция использовала специальную железную грушу, чтобы лишить еретиков ЕГО. ОНО Жан-Поля Сартра – «Бобр». Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">последнее слово.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3354,51 +3354,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07256cc311eac172be84b26e66465bbf07a6ab68.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07256cc311eac172be84b26e66465bbf07a6ab68.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 