--- v0 (2026-09-07)
+++ v1 (2026-10-19)
@@ -52,297 +52,297 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Разминка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мишель Матвеев, Николай Коврижных, Юрий Калякин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3333750" cy="4324350"/>
+            <wp:extent cx="4286250" cy="2724150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3333750" cy="4324350"/>
+                      <a:ext cx="4286250" cy="2724150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Перед вами знаменитая каска Адриана образца 1915 года (на верхнем изображении), которая пришла на смену традиционному гренадерскому головному убору (у гренадеров на нижнем изображении). Удобство новой каски было обусловлено изменением техники ЭТОГО. Техники чего?</w:t>
-[...36 lines deleted...]
-2. http://ru.wikipedia.org/wiki/Гренадеры</w:t>
+        <w:t xml:space="preserve">Эта картина Николая Пимоненко послужила причиной скандала в среде передвижников. Художника обвинили в продажности. Где было использовано это изображение?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">На этикетке "Водки".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Зачёт: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">По смыслу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Источники: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1. http://www.artcontext.info/pictures-of-great-artists/55-2010-12-14-08-01-06/224-pimonenko.html
+2. http://ru.wikipedia.org/wiki/Пимоненко,_Николай_Корнильевич</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Калякин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4286250" cy="2724150"/>
+            <wp:extent cx="3333750" cy="4324350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4286250" cy="2724150"/>
+                      <a:ext cx="3333750" cy="4324350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Эта картина Николая Пимоненко послужила причиной скандала в среде передвижников. Художника обвинили в продажности. Где было использовано это изображение?</w:t>
-[...36 lines deleted...]
-2. http://ru.wikipedia.org/wiki/Пимоненко,_Николай_Корнильевич</w:t>
+        <w:t xml:space="preserve">Перед вами знаменитая каска Адриана образца 1915 года (на верхнем изображении), которая пришла на смену традиционному гренадерскому головному убору (у гренадеров на нижнем изображении). Удобство новой каски было обусловлено изменением техники ЭТОГО. Техники чего?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Метания гранаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комментарий: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">"Гренадеры" — это метатели гранат. До Первой мировой войны гранату метали преимущественно снизу вверх. Более эффективный способ метания из-за головы породил необходимость в новом головном уборе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Источники: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1. http://ru.wikipedia.org/wiki/Каска_Адриана
+2. http://ru.wikipedia.org/wiki/Гренадеры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Калякин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Калякин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор выражает искреннюю благодарность за тестирование, конструктивную критику и ценные замечания Александру Коровайному (Ейск) и Байраму Кулиеву (Ашхабад).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Гробовщик Алмон Строунджер в 80-х годах позапрошлого века потерпел значительные убытки из-за отсутствия заказов и успеха конкурента. Назовите профессию супруги этого конкурента.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Телефонистка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -360,51 +360,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.f5.ru/futurych/post/304790</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Калякин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4762500" cy="3505200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -469,51 +469,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://ru.wikipedia.org/wiki/Тень_(пьеса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Калякин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Выздоровление Гарри Смитта из рассказа Хемингуэя "Снега Килиманджаро" было ознаменовано тем, что однажды утром он вышел из своей палатки и не обнаружил на дереве ИХ. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Грифы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -531,151 +531,151 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://lib.ru/INPROZ/HEMINGUEJ/kilimandzharo.txt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Калякин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Назовите профессию человека, который обнаружил тело звезды 11 февраля в отеле "Беверли Хилтон".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Телохранитель.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Эфир канала НТВ, 11.02.2012 г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Калякин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Один американский искусствовед говорит, что наличие там буксира-пароходика есть насмешка над технической отсталостью России. Ответьте, где именно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">На картине Репина "Бурлаки на Волге".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Эфир канала "History", 05.02.2012 г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Калякин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В комедии "Это случилось однажды ночью" герои без гроша в кармане пытаются добраться до Нью-Йорка. Более опытный молодой человек говорит о том, что успех зависит от того, как правильно выполнить знакомое всем в зале действие. Какое именно?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Поставить большой палец.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -693,51 +693,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Указанный фильм.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Калякин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Одна из пьес Вокального цикла "Детская" Модеста Мусоргского посвящена крестнику композитора, который являлся ИМ. Историк Дойч утверждает, что в 44 году до н.э. противники Августа решили, что им срочно необходим ОН. Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сын Цезаря.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -756,51 +756,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.belcanto.ru/or-mussorgsky-detskaya.html
 2. http://ancientrome.ru/publik/article.htm?a=1265718168</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Калякин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В фильме "Могамбо" герои путешествуют по Африке. Язвительная дама, завидев вдали ЕЕ, иронизирует над своим спутником, подчеркивая, что последний хотел бы видеть у себя в офисе такие стройные ножки. Назовите ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Птица-секретарь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -818,51 +818,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Указанный фильм.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Калякин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дуплет.
 1. Персонаж Джона Апдайка в пути встречает девушку, одетую чересчур откровенно и отнюдь не пристойно накрашенную. Позже он с удивлением узнает, что девушка является уроженкой этого штата. А какого?
 2. В одном из интервью некая Джойс Броундбент заявила: "Я никогда не соперничала и никогда ни к кому не ревновала". В каком штате было взято это интервью?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. [Западная] Вирджиния.
 2. Юта.</w:t>
       </w:r>
     </w:p>
@@ -884,51 +884,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Джон Апдайк. Кролик, беги. — М.: Правда, 1990.
 2. Журнал "Вокруг света", 2011, N 6. — С. 84.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Калякин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Название британского города Галифакс этимологически сводится к словосочетанию "holly face", ведь, по местному преданию, здесь была похоронена ОНА. Назовите ЕЕ тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Голова Иоанна Крестителя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -946,51 +946,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://ru.wikipedia.org/wiki/Галифакс_(Англия)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Калякин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Для уроженца русской глубинки Бориса Корнилова был характерен достаточно простой слог. После ареста Корнилова в 1938 году его имя часто стало заменяться ИМИ. Назовите ИХ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Народные слова.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1008,51 +1008,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://ru.wikipedia.org/wiki/Корнилов,_Борис_Петрович</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Калякин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">После побега с полигона Пенемюнде группа пленных во главе с летчиком Девятаевым подверглась допросу. Напишите фамилию офицера, допрашивавшего Девятаева.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Королев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1070,51 +1070,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://ru.wikipedia.org/wiki/Побег_группы_Девятаева</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Калякин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Логичнее всего было бы начать тур с этого вопроса.
 В споре за обеденным столом о судьбе Вьетнама один из собеседников ДЕЛАЕТ ЭТО, тем самым демонстрируя свое убеждение в том, что все европейцы должны покинуть страну. Какие два слова мы заменили на "ДЕЛАЕТ ЭТО"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Разбивает яйцо.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1133,51 +1133,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фильм "Апокалипсис сегодня".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Калякин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В фильме Хичкока "Головокружение", действие которого происходит в Калифорнии, герой вывозит свою возлюбленную за город, где демонстрирует ей "Магну Карту", "Открытие Америки Колумбом", "Декларацию Независимости". Ответьте максимально точно, рядом с чем находятся герои в этот момент.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Разрез секвойи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1207,51 +1207,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Указанный фильм.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юрий Калякин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание цитата: ""ПРОПУСК" надо целиком переделать или, вернее, написать сызнова. Я всё уничтожил". Догадавшись, какой город мы пропустили в начале этой цитаты 1858 года, назовите ее автора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Гюстав Флобер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1295,51 +1295,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский, Николай Коврижных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы благодарят за тестирование вопросов Андриана Влахова (Санкт-Петербург), Вадима Молдавского (Лондон), Алексея Чиркова (Стокгольм), Юрия Шатца (Рига), Ивана Семушина (Москва), а также Андрея Солдатова (Москва) и Бориса Моносова (Санкт-Петербург).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Некое приложение сначала показывает мускулистого мужчину. Постепенно его мускулатура увядает, и, когда персонаж становится совсем хилым, появляется необходимость в НЕЙ. Назовите ЕЕ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Зарядка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1357,51 +1357,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Увиденная реклама мобильных услуг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В вольной интерпретации ОНА находит шприц, и дальнейшие события являются наркотической галлюцинацией. Назовите ЕЕ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Спящая красавица.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1419,51 +1419,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Балет "Спящая красавица" в постановке Матса Эка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">nye</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: заранее поупражняйтесь в произношении, чтобы "ню" не было похоже на "нью".]
 Это прилагательное читается как "ню". Из какого европейского языка мы его взяли?</w:t>
       </w:r>
@@ -1497,51 +1497,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://translate.google.ru/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Николай Коврижных</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В посвященном борьбе за урожай произведении Ильи Федорова ПЕРВЫЙ, как ВТОРОЙ, качает головой в облаках. Назовите ПЕРВЫЙ и ВТОРОЙ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Колос, Колосс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1559,51 +1559,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://cat-bag.narod.ru/nd10.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном мультсериале новорождённому подарили ЕГО. В романе ЭрвЕ БазЕна ОН был на тридцатилетии героини. Назовите ЕГО тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Торт без свечей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1634,101 +1634,101 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. "My Little Pony: Friendship Is Magic", S02E13.
 2. http://www.litmir.net/br/?b=2789&amp;p=33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Николай Коврижных</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В пьесе Николая Шувалова шут слышит заунывный монотонный звон с колокольни и предполагает, что звонарь СДЕЛАЛ ЭТО. Напишите анекдот, герой которого СДЕЛАЛ ЭТО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Колобок повесился".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://borovkov.narod.ru/karlik.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Николай Коврижных</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Согласно сайту mixednews.ru [микстньюз точка ру], благодаря своей профессии ОНИ имели привилегию беспрепятственно передвигаться по всей Европе. Назовите ИХ двумя русскими словами или одним французским.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Вольные каменщики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1758,51 +1758,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.mixednews.ru/archives/16087</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">— А где этот ваш Бог и как его зовут?
 — А никак не зовут, надо будет — Сам придет, &lt;...&gt; узреете,
 неразумные.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Согласно несерьезной исторической теории, племена семитов обращали соседей в свою веру. Восстановите три слова, пропущенные нами в тексте из раздаточного материала.</w:t>
@@ -1837,51 +1837,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.lebed.com/gbarch/gb20100603.htm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Николай Коврижных</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой песни Михаила Круга ответил расстрельному конвою залпом из НИХ. Барабанщик какой группы до 1973 года играл в коллективе "ОНИ"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"KISS".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1913,51 +1913,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. М. Круг, "Честный вор".
 2. http://www.findanime.ru/bartender
 3. http://en.wikipedia.org/wiki/Kiss_(band)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Николай Коврижных</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В "Монологе тряпичной игрушки" героиня не верит в свою старость и называет свою седину ТАКОЙ. Ответьте тремя словами: какой?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Шитой белыми нитками.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1975,51 +1975,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.stihi.ru/2012/05/16/4087</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В комедийном фильме ОН клянется, что впредь будет послушным. На сайте ya.ru отмечают, что в те времена его отец не получил бы миллиона долларов. Напишите имена отца и сына.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Авраам, Исаак.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2038,51 +2038,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. К/ф "Year One".
 2. http://clubs.ya.ru/4611686018427389777/posts.xml?tag=2190202</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Николай Коврижных</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой песни Яши Боярского не может заснуть в сыктывкарской тюрьме и жалеет о том, что ничего уже не вернуть. Возможно, герою мешает заснуть ЭТО, которое в рефрене песни сравнивается с "Сыктывкаром". Назовите ЭТО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Крик ворона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2100,51 +2100,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Яша Боярский, "Сыктывкар".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Николай Коврижных</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Нобелевский лауреат приводит диалог между Богом и Моисеем. Любовь, которую Бог подарил людям, напомнила [Пропуск] [пропуск]. Напишите пропущенные слова.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Манну манну.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2162,51 +2162,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Т. Манн. Закон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Николай Коврижных</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одной инсталляции пять записок-стикеров голубого цвета символизировали ИХ. Назовите их двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Лепестки незабудки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2224,51 +2224,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://web.ict.kth.se/~chyrkov/nezabudka.jpg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В произведении Евгения Ракицкого описываются ЕЕ четвертование и предсмертные слова, вселившие надежду в душу "палачу". Назовите ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ромашка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2312,51 +2312,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мишель Матвеев</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за тестирование Максима Коцюрубу, Юрия Выменца, Бориса Моносова, Татьяну Моносову, Григория Алхазова, Марию Беланкову, Галину Воловник, Павла Ланду.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном рассказе Конан Дойла Шерлоку Холмсу сообщают, что для расследования дела в его распоряжение предоставляется вся полиция Англии. Однако Холмс скептически упоминает ПЕРВУЮ и ВТОРУЮ. Назовите ПЕРВУЮ или ВТОРУЮ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[[Вся] королевская] конница.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2374,51 +2374,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://lib.ru/AKONANDOJL/sh_bruce.txt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мишель Матвеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Тяжелые потери, понесенные флотом 14 ноября 1854 года, побудили Наполеона III принять решение о создании новой службы. Что должна была регулярно предоставлять эта служба?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Прогноз погоды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2436,51 +2436,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://ru.wikipedia.org/wiki/Крымская_война</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мишель Матвеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">После событий 1860-х годов темп жизни в городах страны значительно возрос. Неудивительно, что вскоре появилось некое новшество, и в 1872 году в стране было уже около 40 тысяч... Кого?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Рикш.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2510,51 +2510,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://ru.wikipedia.org/wiki/Рикша</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мишель Матвеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В ролике, выпущенном компанией Google первого апреля, рекламировалась новая виртуальная клавиатура для смартфонов, состоящая всего из двух кнопок. Один программист в этом ролике сообщает, что его родственником был человек, родившийся в 1791 году. Назовите этого человека.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Морзе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2572,51 +2572,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://mail.google.com/mail/help/promos/tap/index.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мишель Матвеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Гней Помпей однажды дерзко сказал Сулле, что у ТАКОГО ЕГО приверженцев больше, чем у ЭТАКОГО ЕГО. Фотограф Вячеслав Слободчук утверждает, что отличить ТАКОЕ ЕГО от ЭТАКОГО ЕГО по фотографии практически невозможно. Назовите ТАКОЕ ЕГО и ЭТАКОЕ ЕГО в правильном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Восходящее солнце, заходящее солнце.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2647,51 +2647,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Плутарх. Сравнительные жизнеописания. Помпей. — М.: Эксмо, 2007.
 2. http://www.fotoscope.ru/snap/57-kak-snimat-zakaty.-chast-1..html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мишель Матвеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Лев Выготский пишет о классической пьесе, что на всём ходе действия находится ОНА ЕЕ. А Александр Щербина в песне об одном театре замечает, что ОНА не имеет ЕЕ. Назовите ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тень.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2711,51 +2711,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.sherbina.ru/songs/song67.html
 2. Л. Выготский. Психология искусства
 (http://www.syntone.ru/library/books/content/2008.html?current_book_page=24).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мишель Матвеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Элиза Ожешко писала: "У каждого есть свой ИКС, и это старость". Небольшая часть ИКСА принадлежит Франции. Назовите ИКС тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Остров Святой Елены.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2763,51 +2763,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. К. Душенко. Мысли, афоризмы и шутки выдающихся женщин. — М.:
 Эксмо, 2008.
 2. http://ru.wikipedia.org/wiki/Остров_Святой_Елены</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мишель Матвеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: отчетливо произнести слово "диссинергия".]
 Русскоязычный сайт пишет, что самый частый случай взаимодействия специалистов — это диссинергия, вариант ЕГО, ЕГО и ЕЕ. Назовите ЕГО, ЕГО и ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Лебедь, рак и щука.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2826,51 +2826,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://ru.vlab.wikia.com/wiki/Синергия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мишель Матвеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Один мошенник убедил знакомого положить кое-что, принадлежащее этому знакомому, на ночь в специальный раствор вместе с несколькими чистыми бумажками. Назовите произведение, иллюстрация которого сопровождала статью об этом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Золотой ключик, или Приключения Буратино".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2900,51 +2900,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.lenta.ru/news/2008/05/10/cash/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мишель Матвеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Википедия рассказывает, что, по некоторым предположениям, поначалу ОН служил инструктором в английском флоте. Назовите ЕГО прозвище.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тич.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2974,51 +2974,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://ru.wikipedia.org/wiki/Чёрная_Борода</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мишель Матвеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: 2.5 читать как "два точка пять", 3.1 читать как "три точка один".]
 Всем участницам, приехавшим на состоявшуюся в США конференцию девственниц, раздавались трусики с изображением того, что в России имеет номер 2.5. Хотя подошло бы и то, что имеет номер 3.1. Назовите то, что имеет номер 2.5, или то, что имеет номер 3.1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Знак STOP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -3050,51 +3050,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://articles.latimes.com/2003/jun/29/nation/na-virginity29
 2. http://ru.wikipedia.org/wiki/Дорожные_знаки_Российской_Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мишель Матвеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Персонаж Вудхауза, пожилая домохозяйка — большой знаток в определенной области. Например, она знает, сколько раз кто с кем развелся, а также сколько братьев в НЕЙ. Напишите ЕЕ название.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Warner Brothers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3124,51 +3124,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">П. Вудхауз. Брачный сезон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мишель Матвеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Борис Акунин с сожалением рассказывает об одном решении, принятом после смерти Байрона. Как замечает Акунин, известный писатель приукрасил действительность. Назовите этого писателя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Булгаков.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3186,51 +3186,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://borisakunin.livejournal.com/57705.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мишель Матвеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Плутарх, рассказывая о нашествии тевтонов и кимвров, высказывает версию о происхождении этих племен. Следуя этой версии, литератор XX века мог бы сделать своего героя участником этого нашествия. Назовите этого героя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Конан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3248,51 +3248,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Плутарх. Сравнительные жизнеописания. Гай Марий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мишель Матвеев</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Крупнейшие турниры по теннису — это четыре турнира Большого Шлема, девять турниров серии Мастерс и финал чемпионата мира ATP. Победу на одном из таких турниров журналист сравнил с другим высоким достижением, в описании которого фигурирует гораздо большее, круглое число. Какое?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">8000.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3687,51 +3687,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f88aa701cfe791f9c6c630f9866303baaebdfd2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/295770c161cf83925194dcb023dfa0cbc56f69a6.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49655d2ffca29f04e386e5d126619b98f6320d52.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/295770c161cf83925194dcb023dfa0cbc56f69a6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f88aa701cfe791f9c6c630f9866303baaebdfd2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49655d2ffca29f04e386e5d126619b98f6320d52.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 