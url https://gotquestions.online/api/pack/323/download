--- v0 (2026-09-07)
+++ v1 (2026-11-04)
@@ -45,51 +45,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мозуль, Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы благодарят за тестирование вопросов и помощь в работе над пакетом: Александра Коробейникова, Юлию Воротнико́ву, Яну Азриэ́ль, Феликса Инденбаума, Анну Циле́вич, Виктора Сива́ка, Марию Трефилову, Аллу Подшива́лину, Варда́на Багиря́на, Эльви́ру Гарифу́ллину, Филиппа Горе́лика, Юлию Дидбари́дзе, Сергея Донецко́ва, Ирину Зайко́вскую, Сергея Кру́пника, Юлию Мещеряко́ву, Егора Пале́ху, Виталия Па́утова, Даниила и Дениса Пахо́мовых, Жанну Подоля́к, Алексея Про́хина, Тимура Сайфу́ллина, Сергея Тере́нтьева, Алексея Трефи́лова, Тимура Хаса́нова, Сергея Че́лышева, Наталью Айхингер, Елену Маче́вскую и команду Штандарт (Витебск).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Джозеф Стромберг отмечает, что ПЕРВЫЕ действительно характерны для некоторых ВТОРЫХ, поскольку плотная сеть кровеносных сосудов снабжает мозг кровью и препятствует обморожению. Назовите двумя словами ПЕРВЫЕ и одним словом ВТОРЫХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">красные носы; олени.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -119,51 +119,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.smithsonianmag.com/science-nature/the-scientific-reason-why-reindeer-have-red-noses-166263479/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Коробейников</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Кто потребовал переименовать свою картину в «Любовь в мусорном баке»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Бэнкси</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -193,51 +193,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Девочка_с_воздушным_шаром_(2006)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мозуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В начале марта 1952 года два канадских подразделения на реке Имджинган провели… Ответьте двумя словами, что.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Хоккейный матч</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -267,51 +267,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.theglobeandmail.com/sports/hockey/in-midst-of-korean-war-canadian-soldiers-found-relief-on-a-makeshift-hockeyrink/article37890257/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мозуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В начале XIX века эксцентричный Ти́моти Де́кстер СДЕЛАЛ ЭТО, после чего избил свою жену, так как она не плакала. Какие три слова, начинающиеся на одну и ту же букву, мы заменили на СДЕЛАЛ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Симулировал собственную смерть</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -341,51 +341,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.newenglandhistoricalsociety.com/timothy-dexter-ridiculous-millionaire-sold-coals-newcastle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мозуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Гостям, приходившим к нему домой, Тимоти Декстер говорил, что его жена умерла. Когда же гости показывали ему на ходившую по дому жену, Тимоти отвечал, что это ОН. В название какого произведения, изначально изданного газетой «Ле-Голуа», входит слово «ОН»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Призрак Оперы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -416,51 +416,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Timothy_Dexter
 2. https://ru.wikipedia.org/wiki/Призрак_Оперы_(роман)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мозуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Описывая северную природу, героиня одного романа уподобила ИХ орга́нным трубам. Назовите ИХ словом с суффиксом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сосулищи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -490,51 +490,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В. Набоков. Подвиг; https://tinyurl.com/tczzdq2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Вспоминая мюнхенский Хофбройхаус, Надежда Константиновна Крупская отмечала, что пивом там смываются все ОНИ. В поездах немецких железных дорог ОНИ проявляются, например, в расстоянии между сиденьями. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Различия между классами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -565,51 +565,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.sueddeutsche.de/muenchen/das-muenchner-hofbraeuhaus-die-welt-im-masskrug-1.384278
 2. https://www.bahn.de/p/view/service/zug/erste-klasse.shtml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мозуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Миниатюрный трактор, сконструированный Яковом Ма́миным, был очень прост в обращении. Трактор сняли с производства в год, когда началась ОНА. Назовите ЕЁ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">коллективизация.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -641,51 +641,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Карлик_(трактор)
 2. https://ru.wikipedia.org/wiki/Коллективизация_в_СССР
 3. https://tinyurl.com/w9hlbm6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Когда одна студентка попросила голосового ассистента Але́ксу рассказать ей о сердечных циклах, Алекса неожиданно сказала, что та должна взять нож и ударить себя в сердце. Причиной случившегося было злонамеренное изменение… где?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в статье Википедии «Сердечный цикл»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -716,51 +716,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.dailymail.co.uk/news/article-7809269/Amazon-Alexa-told-terrified-mother-29-stab-heart-greater-good.html
 2. https://en.wikipedia.org/w/index.php?title=Cardiac_cycle&amp;diff=prev&amp;oldid=902420184</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мозуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой Набо́кова считал реальность корявой копией мира сновидений. Однако в интервью писатель говорил, что не большой поклонник известного человека и не имеет отношения к ТАКИМ делам. В ТАКОМ грузинском городе Уплисци́хе есть зал царицы Тамары. В каком ТАКОМ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в пещерном.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -792,51 +792,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. В. Набоков. Приглашение на казнь; https://tinyurl.com/tmw75ym
 2. В. Набоков. Строгие суждения; https://tinyurl.com/w2p5zr9
 3. https://ru.wikipedia.org/wiki/Уплисцихе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном письме Владимир Набоков пересказывает услышанную историю о неком человеке, который запоем читает Набокова, а после, чтобы СДЕЛАТЬ ЭТО, — Лескова. Ответьте словом, происходящим от названия растения, что такое СДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">опохмелиться</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -867,51 +867,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Владимир Набоков «Письма к Вере», Москва, издательство «КоЛибри», 2017 г., стр. 324.
 2. https://ru.wiktionary.org/wiki/похмелье</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юлия Воротникова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Американские ученые пришли к выводу, что алкоголь действительно помогает от НЕЁ. Острая фаза другой ЕЁ закончилась, когда вновь разрешили пить. Назовите ЕЁ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Депрессия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -952,51 +952,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мозуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По легенде, Елизавета I вкушала гуся, когда ей сообщили новость об ЭТОМ, после чего Елизавета сочла гуся благим знамением и объявила рождественским блюдом. Назовите ЭТО, использовав оксюморон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Победа над Непобедимой Армадой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1026,51 +1026,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Рождественский_гусь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мозуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Хлорированная вода практически не имеет запаха. Характерный запах возникает, когда в воде ДЕЛАЮТ ЭТО. В 1511 году прошел фестиваль снеговиков, на котором был и снеговик, который ДЕЛАЛ ЭТО. В каком городе прошел этот фестиваль?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Брюссель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1101,51 +1101,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.augsburger-allgemeine.de/wissenschaft/Chlor-im-Badewasser-Deutet-Chlorgeruch-auf-Urin-hin-id41562546.html
 2. https://ru.wikipedia.org/wiki/Снежный_фестиваль_1511_года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мозуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">У французского слова «désert» [дезэ́р] — «пустыня» — есть и значение «ОНО». Персонаж какого романа во время дождя почувствовал, что погибает от НЕГО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Сто лет одиночества».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1177,51 +1177,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://tinyurl.com/yx89y5ux
 2. https://tinyurl.com/v65ss4g
 3. Г. Гарсиа Маркес. Сто лет одиночества; https://tinyurl.com/tpyaarg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Рассказывая о пиве «Guinness» [ги́нес], Ге́нри Мо́ртон упомянул пену ПРОПУСК. Герой произведения времён афганской войны стал ПРОПУСК после приказа об атаке. Заполните ПРОПУСК двумя словами, одно из которых несклоняемое.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">цве́та ха́ки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1254,51 +1254,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Г. Мортон. Ирландия. Прогулки по священному острову; https://tinyurl.com/u4xlkdu
 2. В. Бутусов. Шар цвета хаки; https://tinyurl.com/vatecpt
 3. https://ru.wikipedia.org/wiki/Шар_цвета_хаки
 4. https://ru.wikipedia.org/wiki/Афганская_война_(1979—1989)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: во втором предложении сделать логическую паузу после слова «переводе»!]
 Озвучивая эксцентричного краба Тамато́а из мультфильма «Моа́на», Джеме́йн Кле́мент вдохновлялся Дэ́видом Бо́уи. В русском переводе Таматоа озвучивал почётный гражданин российского административного центра. Напишите его фамилию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Лагуте́нко.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1330,51 +1330,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Моана_(мультфильм)
 2. https://ru.wikipedia.org/wiki/Лагутенко,_Илья_Игоревич</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: не обращать внимания команд на кавычки в тексте вопроса!]
 Жители Аляски не слишком ценили рыбу кету́ и называли её ТАКИМ лососем. «ТАКОЕ ОНО» начинается с нескольких букв «у». Какие два слова, начинающиеся на одну и ту же букву, мы заменили словами «ТАКОЕ ОНО»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">собачье сердце.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1406,51 +1406,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Chum_salmon
 2. М. Булгаков. Собачье сердце; https://tinyurl.com/rxb8uqg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В январе 2019 года полицейские Иллино́йса отреагировали на изменение погоды и сообщили об аресте известной аристократки. Напишите её имя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Эльза.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1481,51 +1481,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://tinyurl.com/rec4nas
 2. https://ru.wikipedia.org/wiki/Эльза_(Дисней)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Вадим Воловой</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В рамках проекта по интеграции в один из шведских НИХ поселили молодых беженцев, прибывших в страну без семьи. В результате беженцы получают общение на шведском языке и делают жизнь остальных жителей ЕГО более насыщенной. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дом престарелых</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1555,51 +1555,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.dw.com/ru/для-чего-шведских-пенсионеров-поселят-вместе-с-молодыми-мигрантами/a-51725298</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мозуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На картине Ганса Го́льбейна Младшего, придворного живописца одного из английских королей, среди прочего можно увидеть книгу, приоткрытую на слове dividirt [дивидирт]. По мнению Влада Маслова, это слово указывает на неизбежность образования... ЧЕГО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">англиканской церкви</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1629,51 +1629,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://artchive.ru/hansholbeintheyounger/works/194273~Posly_Portret_Zhana_de_Dentevilja_i_Zhorzha_de_Sel’va</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юлия Воротникова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Во время протестов работников общественного транспорта в Париже, активисты назвали ИМИ электрические самокаты, которые можно брать напрокат. В конце XIX века в США ИМ нередко нанимали частных охранников. Назовите ИХ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Штрейкбрехеры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1704,51 +1704,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.fr.de/politik/protest-frankreich-bahn-streik-droht-auch-weihnachten-zr-13272846.amp.html
 2. https://en.wikipedia.org/wiki/Strikebreaker</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мозуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Английский перевод романа «Машенька» увидел свет спустя очень многие годы после того, как роман был написан. Владимир Набоков отметил, что процесс перевода был подобен разворачиванию хорошо сохранившейся ЕЁ. Назовите ЕЁ словом, в котором все согласные одинаковы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">мумия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1778,51 +1778,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В.Набоков «Строгие суждения», Москва, издательство «КоЛибри», 2018 г., стр. 215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юлия Воротникова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дочерняя компания концерна Airbus [Эирбас] разрабатывает технологию удешевления и повышения экологичности морских перевозок. Эта технология подразумевает использование ИХ. Что делает один из НИХ в первой строке произведения девятнадцатого века?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Белеет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1862,51 +1862,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мозуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Недавно вышла статья об обладателе необычной профессии Николае Кла́ссене, который в последний раз ДЕЛАЛ ЭТО в феврале. Ответьте одним словом: что делал?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">брился.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1936,51 +1936,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.mdz-moskau.eu/борода-не-из-ваты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Коробейников</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Один из банкоматов в Вене стилизован под НЕЁ. Назовите ЕЁ словом с дефисом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Свинья-копилка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2010,51 +2010,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.meinbezirk.at/leopoldstadt/c-lokales/sparschwein-oder-schwein-gehabt_a435078</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мозуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В день святого Андрея белорусские девушки сеяли семена конопли, чтоб потом определить, каким будет качество. Какое односложное слово в этом вопросе мы заменили другим словом?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Брак</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2084,51 +2084,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Андреев_день</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мозуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: не обращать внимание команд на кавычки в тексте вопроса!]
 Результат первого российского чемпионата лыжников был опротестован, поскольку победитель работал дворником, а значит, был ИКСОМ. В статье об «ИКСЕ» говорится о дружбе французского правительства с Бока́ссой. Какое слово мы заменили ИКСОМ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">профессионал.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2160,51 +2160,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Бычков,_Павел_Афанасьевич
 2. https://ru.wikipedia.org/wiki/Профессионал_(фильм,_1981)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юлия Милова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Немецкая фирма разработала технологию переработки пластикового мусора в НЕГО. ЕГО название происходит от фамилии немца. Назовите этого немца.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Рудольф Дизель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2234,51 +2234,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.spiegel.de/wissenschaft/technik/plastikmuell-saechsische-firma-will-daraus-diesel-machen-a-1274278.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мозуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Актриса Джин Ха́рлоу была в Голливу́де примером для подражания. В фильме 1932 года её героиня спрашивает: «Стало быть, ПРОПУСК?», и сама себе отвечает: «Да!». Словосочетание «ПРОПУСК» стало более известным два десятка лет спустя. Заполните ПРОПУСК тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">джентльмены предпочитают блондинок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2309,51 +2309,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Д. Спото. Мэрилин Монро; https://tinyurl.com/uurswgj
 2. https://ru.wikipedia.org/wiki/Джентльмены_предпочитают_блондинок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">После трагедии в Хи́ллсборо табло́ид «The Sun» [Зе Сан] нелестно отозвался о болельщиках «Ливерпу́ля». Клубная газета до сих пор заменяет букву «u» [ю] в названии таблоида ЭТИМ. Воспроизведите ЭТО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">*</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2383,51 +2383,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://tinyurl.com/voubhen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Данилов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Героиня романа Алексея Ивано́ва показывает приятелю двухэтажный дом, в котором живёт с супругом, и, указывая на верхний этаж, говорит, что это ОНА мужа. Приятель замечает, что это звучит как расчленёнка. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">половина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2457,51 +2457,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алексей Иванов, «Блуда и МУДО». Москва, АСТ, 2013 г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юлия Воротникова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">У электромобиля Tesla [те́сла] есть модель S [эс], модель X [экс] и ожидается модель Y [уай]. Ещё одна модель получила название 3 [три], поскольку первоначальный замысел не удался из-за прав «Форда»… На какое название?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Model E [модель И].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2531,51 +2531,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Tesla,_Inc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Вадим Воловой</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В Первой мировой войне Великобритания потеряла около пятисот тысяч ПЕРВЫХ и около миллиона ВТОРЫХ. Что случилось с ПЕРВЫМИ и ВТОРЫМИ в произведении 1837 года?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">смешались в кучу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2606,51 +2606,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Horses_in_World_War_I
 2. https://ru.wikisource.org/wiki/Бородино_(Лермонтов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мозуль</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На картине Анри́ Жерве́ «Возвращение с бала», написанной в XIX [девятнадцатом] веке, запечатлена семейная ссора. По-видимому, героиня вскоре может остаться вдовой, так как на муже только... Ответьте двумя словами: что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">одна перчатка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2680,51 +2680,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://zen.yandex.ru/media/kartinisistoriei/pochemu-plachet-eta-jenscina-i-chem-nedovolen-ee-muj-5dce4566c3cd3c2757f677aa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Юлия Воротникова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 2010 году на борту затонувшего корабля XVIII века был обнаружен груз, общая стоимость которого была оценена экспертами более чем в полтора миллиона евро. Бумага, разумеется, не сохранилась, но марку удалось определить по изображениям на НИХ. ИХ скорость в некоторых случаях достигает 40 километров в час. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пробки от шампанского</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>