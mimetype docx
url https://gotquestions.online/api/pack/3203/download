--- v0 (2026-09-28)
+++ v1 (2026-10-19)
@@ -57,51 +57,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Разминка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Денис Лагутин, Александр Шапиро, Леонид Гельфанд, Дмитрий Карякин, Константин Смолий</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В Минске в Софийской церкви есть табличка, надпись на которой заканчивается словами "... будут погружаться в святую воду". Какими словами она начинается?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Звенящие мобильные телефоны...".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -152,51 +152,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Денис Лагутин, Александр Шапиро, Леонид Гельфанд, Дмитрий Карякин, Константин Смолий</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Чтецу: ударения ставятся так: морИс, шевальЕ.]
 Однажды Морис Шевалье потерял пятисотфранковую купюру. Посыльный нашел ее, но прежде чем вернуть деньги хозяину... Что он сделал с купюрой?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Разменял.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -215,51 +215,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.kirgorelov.ru/page/fun/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Леонид Гельфанд</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4114800" cy="1724025"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -338,51 +338,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://blog.i.ua/community/1764/510828/
 2. http://en.wikipedia.org/wiki/Horatio_Nelson,_1st_Viscount_Nelson#Early_naval_career
 3. http://www.historama.com/online-resources/online-gallery/eretz_israel_palestine_noter_jewish_settlement_police_uniform.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Шапиро</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Один знакомый дипломат привез Глинке мелодию народной песни. Исследователи считают, что в 1828 году эту песню — уже в обработке Глинки — исполнила красавица Анна Оленина. Какого народа была исходная мелодия?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Грузинского.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -400,51 +400,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.feb-web.ru/feb/pushkin/critics/zsp/zsp-378-.htm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Шапиро</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Марцелл: Эй! Бернардо!
 Бернардо: Что, Горацио с тобой?
 Горацио: Кусок его.
 Бернардо: Привет, Горацио; Марцелл, привет.
 Марцелл: Ну что, опять сегодня появлялось?
 Бернардо: Я ничего не видел.
 Марцелл: Горацио считает это нашей фантазией...
 Marcellus: Holla! Bernardo!
 Bernardo: Say, What, is Horatio there?
 Horatio: A piece of him.
 Bernardo: Welcome, Horatio: welcome, good Marcellus.
 Marcellus: What, has this thing appear'd again to-night?
 Bernardo: I have seen nothing.
@@ -490,51 +490,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Разговор автора вопроса со сторонниками теории заговора о Шекспире.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Шапиро</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По словам одного экскурсовода, номер — это последние три цифры телефона писателя. А поскольку писатель был родом с Украины, [ПРОПУСК] — это украинское слово, означающее сами знаете кого. Мы не просим вас назвать номер и заполнить пропуск. О каком произведении рассказывал экскурсовод?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Мастер и Маргарита".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -552,51 +552,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://anmur.livejournal.com/310525.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Шапиро</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">И отяготе рука Господня на Азоте, и наведе на них, и воскипе им на
 судилищах их.
 Первая книга Царств 5:6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Чтецу: ударение ставится так: филистИмляне.]
@@ -632,51 +632,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Первая книга Царств 5:6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Шапиро</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1927 году был написан один мюзикл. Его главную героиню зовут Рита Фергюсон, а место действия — мексиканский городок. Этот провинциальный городок расположен на реке. Скажите, как называется мюзикл.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Рио Рита".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -706,51 +706,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://en.wikipedia.org/wiki/Rio_Rita_(musical)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Шапиро</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цитата из статьи.
 "Блиновка": Сталин отдыхал здесь один [ПРОПУСК] ему не понравилась, и
 он отдал ее...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Восстановите пропуск.</w:t>
@@ -785,51 +785,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.kp.ru/daily/23179/25426/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Леонид Гельфанд</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Чтецу: ударения ставятся так: ракОвски, карАт.]
 Опираясь на разговор с доктором Риной Раковски, автор вопроса утверждает, что крайне редко употребляемый ивритский глагол "карат" пришел в иврит из русского. Переведите его на русский.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Картавить.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -862,51 +862,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. ЛОАВ.
 2. Русско-ивритский словарь, составитель И. Керен, под редакцией А.
 Эвен-Шошана, Тель-Авив, Ам Овед, 1975.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Леонид Гельфанд</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Чтецу: Нужно обеспечить четкое прочтение английских букв: ар, ю, пи, уай. Если игроки переспрашивают — надо повторить. Главное — быть уверенным, что все расслышали верно. Очень важно, чтобы играющие не услышали вместо последней буквы "ай".]
 Запишите четыре английские прописные буквы: R, U, P, Y. Легендарный украинский разбойник Устим Кармелюк пользовался огромной поддержкой практически всего местного населения. В английской статье Википедии о нем есть предложение, в котором перечислены четыре слова, начинающиеся на эти буквы. Напишите эти слова.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Russian, Ukrainian, Polish, Yiddish.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -925,51 +925,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://en.wikipedia.org/wiki/Ustym_Karmaliuk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Шапиро</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По словам Сергея Дрёмова, Российская империя утвердилась на крови одного и завершилась кровью другого. Назовите отчества обоих.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Петрович, Николаевич.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -999,51 +999,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://lib.rus.ec/b/293432/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Леонид Гельфанд</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">the hands of Peter the Great</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Этими словами заканчивается одна строчка в английском переводе произведения 1933 года. По мнению некоторых литературоведов, это вполне обоснованный перевод. Каким словом эта строчка начинается в оригинале?</w:t>
       </w:r>
     </w:p>
@@ -1078,51 +1078,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://magazines.russ.ru/voplit/2005/5/so23.html
 2. http://freakcollection.blogspot.com/2012/04/blog-post_11.html
 3. http://wikilivres.info/wiki/Ариост_(В_Европе_холодно._В_Италии_темно_-_Мандельштам)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Шапиро</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Чтецу: ударение ставится так: кренговАть.]
 Морской термин "кренговать", происходящий из голландского языка, означает "наклонять корабль на один борт". По одной из версий, изложенных у Фасмера, от этого слова происходит русское наречие. Назовите его.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Набекрень.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1142,51 +1142,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://dic.academic.ru/dic.nsf/vasmer/36748/
 2. http://www.pochemyneinache.com/alfavit/2/str48.html#1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Леонид Гельфанд</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Социализм, коммунизм, анархизм, армия спасения, рост преступности,
 свобода от труда, все более абсурдная роскошь богатых и повышение
 страданий бедных, страшный рост числа самоубийств — вот все признаки
 того внутреннего противоречия, которое должно быть и будет решено. И,
 конечно же, решено таким образом, что закон любви будет признан, а любая
 зависимость от силы — заброшена.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
@@ -1236,51 +1236,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://en.wikisource.org/wiki/Correspondence_between_Tolstoy_and_Gandhi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Шапиро</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Единственное уцелевшее здание в Хиросиме в районе взрыва атомной бомбы расположено в 600 метрах от места взрыва. В предыдущем предложении мы пропустили одно слово. Оно объясняет причину, по которой здание не было разрушено. Запишите пропущенное слово.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Книзу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1331,51 +1331,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Денис Лагутин, Александр Шапиро, Леонид Гельфанд, Дмитрий Карякин, Константин Смолий</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Американский институт кинематографии составил список самых положительных героев. В названии одного персонажа есть номер 8. Какое число есть в названии фильма, в котором действует этот персонаж?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">12.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1393,51 +1393,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://en.wikipedia.org/wiki/AFI's_100_Years...100_Heroes_and_Villains</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Шапиро</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2609850" cy="3095625"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1515,51 +1515,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://ru.wikipedia.org/wiki/Шоколадница_(картина)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Леонид Гельфанд</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Один византийский ученый, комментируя старинную книгу, оставил пометку: "Чтоб твоя душа, [ИМЯ ПРОПУЩЕНО], была у Сатаны за такие сложные задачи, а особенно — за эту". В статье об этой книге упоминается человек, умерший в 1665 году. Напишите его фамилию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ферма.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1579,51 +1579,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.crystalinks.com/diophantus.html
 2. "Social Networks and Social Influences in Adolescence", John
 Cotterell.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Шапиро</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В первой главе этой книги старые религии названы лепестками. Как называется эта книга?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Роза Мира".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1641,51 +1641,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://rose.urania-books.ru/b1c1.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Перлин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Чтецу: ударения ставятся так: гУннара, нОрдаля.]
 Владимир Бабенко сравнил с НИМ героя, пытающегося освободиться от неудачно наклеенного на грудь перцового пластыря. Игорь Астраханский сравнил с НИМ Гуннара Нордаля, в одном из матчей забившего гол, несмотря на одновременное противодействие троих защитников. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Геракл.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1718,51 +1718,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. М.И. Молюков, В.Г. Бабенко. Люди, звери и зоологи. — М.: Изд-во
 МГУ, 1991. — С. 119.
 2. http://goalmania.narod.ru/legengs/pages/players/nordahl.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Снятковский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Активно эксплуатировавшая свою экзотическую внешность мулатка Жозефина Бейкер в одном из шоу выступала в юбке из НИХ. А пожилая героиня фильма "Отель "Мэриголд"" заметила, что не строит далеко идущих планов и даже не покупает ТАКИХ ИХ. Какие два слова мы заменили словами "ТАКИЕ ОНИ"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Зеленые бананы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1782,51 +1782,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://ru.wikipedia.org/wiki/Бейкер,_Жозефина
 2. Х/ф "Отель "Мэриголд"".
 http://www.kinopoisk.ru/level/1/film/568000/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Денис Лагутин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одной из статей Википедии упоминаются радикальная американская поэзия и место окончательной регистрации граждан, а также бельгийский город. Какой?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Спа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1844,51 +1844,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://ru.wikipedia.org/wiki/Бэкроним</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Денис Лагутин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дуплет.
 1. Правительство Южной Кореи собирается издать свод правил, регламентирующих работу некоторых уборщиков, сиделок, а в будущем, вероятно, также хирургов и представителей других профессий. В сообщении на сайте Би-Би-Си о работе над этим сводом правил упоминается литератор, родившийся в 1920 году. Назовите этого литератора.
 2. В эпиграмме на этого литератора говорится, что он родился под звон кавалерийских сабель. Назовите этого литератора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. [Айзек] Азимов.
 2. [Исаак] Бабель.</w:t>
       </w:r>
     </w:p>
@@ -1910,51 +1910,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://news.bbc.co.uk/2/hi/technology/6425927.stm
 2. http://lit.1september.ru/articlef.php?ID=200003401</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Перлин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2619375" cy="733425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2021,51 +2021,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.lookatme.ru/flow/posts/street-art/134231-kristian-truth
 2. http://kulturapolshi.livejournal.com/59135.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Крюков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">бетлейка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Чтецу: ударение ставится так: бетлЕйку.]
 В каком месяце поляки обычно играют в бетлейку?</w:t>
       </w:r>
@@ -2100,51 +2100,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">М. Фасмер. Этимологический словарь русского языка в 4 т. — Т. 1. — М.,
 2004. — С. 162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Снятковский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По словам Михаила Елизарова, ОНА намекает на то, что имел место акт не сотворения, а всего лишь изменения. Пол ЕЕ — женский. Назовите ЕЕ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фамилия Преображенский.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2162,51 +2162,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://lib.rus.ec/b/334663/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Перлин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Некоторые профессионалы советуют ИХ брить, а также подсушивать при помощи фена. В новелле Стефана Цвейга ОНИ томились без дела, словно заросшие тиной пруды. Назовите ИХ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Бильярдные столы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2214,51 +2214,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. С. Цвейг. Собрание сочинений в 9 т. — Т. 1. — М., 1996. — С. 560.
 2. http://www.dinbil.ru/enciklop_1.php
 3. http://www.1billiard.ru/shop_content.php?coID=38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Снятковский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в вопросе есть замена.
 Автор вопроса переиначил самооправдание военного министра Шугаева, о котором в 1916 году распустили слух, будто он — немецкий шпион. Мы не спрашиваем вас, что получилось в итоге. Назовите того, кого мы заменили двумя словами в этом вопросе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Павел] Милюков.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2277,51 +2277,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.bibliotekar.ru/encSlov/23/78.htm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Денис Лагутин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Чтецу: Слово "гУся" необходимо прочитать с ударением на первый слог, никак это не комментируя, возможные выкрики с мест по этому поводу игнорировать; если из-за них окажется, что кто-то не расслышал вопрос, повторить его один раз заново с начала.]
 Тэффи вспоминает, как простой рабочий, неудачно закамуфлировавшийся под буржуя, вдобавок еще и рассказал ей про доставшегося ему на празднике гуся, сделав ЭТО. Назовите ЭТО тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ударение на "я".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2352,51 +2352,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.ixbook.net/read_rasskazy_id123926.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Снятковский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В биографическом романе Дэвида Вейса члены Общества литераторов подвергли критике памятник Бальзаку, выполненный Огюстом Роденом. На защиту всеми осуждаемого скульптора встал только председатель Общества литераторов. Напишите его фамилию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Золя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2435,51 +2435,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Денис Лагутин, Александр Шапиро, Леонид Гельфанд, Дмитрий Карякин, Константин Смолий</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1963 году на Невском проспекте открылось кафе "Чудесница", посетителям которого предлагалось отведать ТАКИХ конфет и даже ТАКОГО вина. Просуществовало это заведение около года. Какое слово мы заменили словом "ТАКОЙ"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кукурузный.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2497,51 +2497,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">И.А. Богданов. Ленинградский лексикон. — М., 2009. — С. 202-203.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Снятковский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Всего таких государств на карте мира на данный момент четыре, хотя раньше было гораздо больше. Среди них Египет, Франция и Испания. Назовите четвертое государство.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Панама.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2560,51 +2560,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Политическая карта мира.
 2. http://en.wikipedia.org/wiki/List_of_transcontinental_countries</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Снятковский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Болельщики сборной Филиппин долгие годы грезили о возвращении утраченного доминирования в регионе, но Азиатские игры 1990 года принесли ей лишь серебряные медали. Тем не менее сборную, выступавшую на этом турнире, Википедия называет филиппинской ЕЮ. Назовите ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dream team.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2634,51 +2634,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://en.wikipedia.org/wiki/1990_Philippines_men's_Asian_Games_basketball_team</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Денис Лагутин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Напишите слово, которое Пушкин иногда заменял для благопристойности другим, однокоренным со словом "Корабль".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Барков.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2697,51 +2697,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.feb-web.ru/feb/classics/critics/tomashevsky_b/tp/tp1-001-.htm
 2. http://www.rvb.ru/philologica/03/03ciavlovskij.htm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Снятковский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На бейсбольном поле бывает пыльно, поэтому бейсболисты, наплевав на рекомендации медиков, часто используют ЕГО во время игры. Шахтеры также часто употребляют ЕГО на рабочем месте, но по другой причине. Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Жевательный табак.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2760,51 +2760,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://en.wikipedia.org/wiki/Chewing_tobacco
 2. http://www.quitnet.com/library/guides/Beat_The_Habit/BTH_History.jtml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Карякин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Чтецу: ударение ставится так: вИндельбанд.]
 Известный человек так обосновывал свою гипотезу: неразумно считать, будто в воздухе летают только птицы, которых мы, глядя в свое маленькое окошко, видим пролетающими мимо. Вильгельм Виндельбанд, описывая жизнь и смерть этого человека, упоминает ровно две тысячи лет и другого человека. Назовите обоих.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Джордано, Сократ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2838,51 +2838,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. В. Виндельбанд. История новой философии. — Т. 1. — М.: Терра —
 Книжный Клуб, 2000. — С. 82-84.
 2. http://ru.wikipedia.org/wiki/Джордано_Бруно
 3. http://ru.wikipedia.org/wiki/Сократ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Смолий</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Чтецу: ударения ставятся так: вольфдИтриха, шнУрре.]
 Внимание, в этом вопросе слова "ТАКОЙ" и "СЯКОЙ" заменяют два семнадцатибуквенных слова, различающихся лишь несколькими буквами.
 Автор предисловия к советскому изданию книги Вольфдитриха Шнурре называет его первым хронистом своей малой родины и отмечает, что он является не просто ТАКИМ, а в первую очередь СЯКИМ писателем. Напишите слово, замененное нами словом "СЯКОЙ".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Западноберлинский.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2902,51 +2902,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://readr.ru/volfditrih-shnurre-kogda-otcovi-usi-esche-bili-righimi.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Снятковский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в вопросе есть замена.
 Одна из энциклопедий рассказывает, что когда поголовье овец на Гаити стало уменьшаться, в этом обвинили дьявола, хотя следовало бы обвинять волка. Какое слово мы заменили в этом вопросе?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тасмания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2965,51 +2965,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Жизнь животных. — М.: Просвещение, 1971. — Т. 6. — С. 46.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Снятковский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Чтецу: ударение ставится так: устИвица.]
 Внимание, в вопросе есть замена.
 Василий Трофимович Нарежный родился в 1780 году в селе Устивица. Его повесть "Два капитана, или Страсть к тяжбам" была опубликована за девять лет до выхода в свет другого произведения. Какое слово мы заменили в названии повести?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ивана.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3042,51 +3042,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://ru.wikipedia.org/wiki/Нарежный,_Василий_Трофимович
 2. http://ru.wikipedia.org/wiki/Повесть_о_том,_как_поссорился_Иван_Иванович_с_Иваном_Никифоровичем</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дмитрий Карякин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в вопросе слово "ИКС" заменяет два слова.
 Мило Радулович утверждал, что перед его увольнением из американской армии, произошедшим в 50-е годы прошлого века, командование навесило на него ИКС. Напишите имя и фамилию, которые можно встретить рядом с ИКСОМ с 1909 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Johnnie Walker.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -3120,51 +3120,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Х/ф "Доброй ночи и удачи".
 http://www.kinopoisk.ru/level/1/film/86991/
 2. http://www.johnniewalker.com/ru-ru/timeline/
 3. http://www.imdb.com/name/nm3307937/bio</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Денис Лагутин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в вопросе есть замены.
 В книге "До нашей эры" можно найти утверждение, что СТРОЙКУ ДОМА пришлось прекратить из-за начавшегося ДОМОСТРОЯ. На самом деле ДОМОСТРОЙ и есть СТРОЙКА ДОМА. Какое слово мы заменили словом "ДОМОСТРОЙ"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Столпотворение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -3183,51 +3183,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">М.Ф. Альбедиль. До нашей эры. — СПб., 1993. — С. 132.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Снятковский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Чтецу: ударение ставится так: фИландер.]
 Филандер, один из видов опоссума, получил название ТАКОЙ из-за наличия на мордочке двух пятен. Энциклопедия "Жизнь животных", вряд ли желая обидеть этого зверька, отмечает, что филандер похож на водяного опоссума, являющегося отличным ныряльщиком. Какое двукоренное слово мы заменили словом "ТАКОЙ"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Четырехглазый.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -3247,51 +3247,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Жизнь животных. — М.: Просвещение, 1971. — Т. 6. — С. 40-41.
 2. http://www.iucnredlist.org/apps/redlist/details/4671/0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Снятковский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Чтецу: Ударение ставится так: новикОв. Особенно четко нужно выделить окончание слова "восклицания"; недопустимо, чтобы игроки имели основания предположить, что оно употреблено в единственном числе.]
 Внимание, в вопросе одно слово заменено другим.
 В журнале "Всякая всячина" под псевдонимом, совпадавшим с названием журнала, публиковалась Екатерина II. Критик Николай Новиков замечал, что госпожа "Всякая всячина" слишком уж часто ставит восклицания в конце фразы. Напишите замененное нами слово.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Глаголы.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3311,51 +3311,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Н. Эйдельман. Мгновенье славы настает. — Л.: Лениздат, 1989. — С. 144.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Снятковский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ЕГО прадедом был немецкий оперный певец Вайс, сменивший фамилию по совету импресарио, а сам ОН в 1951 году написал статью "Об антропоморфизме". Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Виталий] Бианки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3374,51 +3374,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://shkolazhizni.ru/archive/0/n-17094
 2. http://www.krugosvet.ru/enc/kultura_i_obrazovanie/literatura/BIANKI_VITALI_VALENTINOVICH.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Антон Снятковский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Итак, близится развязка нашего турнира.
 ОН появляется в конце заметки Максима Семеляка о фильме про моряков. Назовите ЕГО не тремя, а четырьмя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Бог из машинного отделения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -3814,51 +3814,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8c1d39212fda14d418e4c29e04ad7de8cd2762b.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52b7c11dee6c629c7b15395ece115c489a1e0f17.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e21685c4a0dbf2d382b33ed8c05bec253c00c4ba.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8c1d39212fda14d418e4c29e04ad7de8cd2762b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52b7c11dee6c629c7b15395ece115c489a1e0f17.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e21685c4a0dbf2d382b33ed8c05bec253c00c4ba.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 