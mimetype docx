--- v0 (2026-09-07)
+++ v1 (2026-11-04)
@@ -57,51 +57,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Блок 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимофей Боков, Артём Колесов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы второго блока из 18 вопросов — Тимофей Бо́ков (Санкт-Петербург — Дамаск) и Артём Колесов (Москва) благодарят за тестирование Антона Саксонова, Екатерину Дубровскую, Марию Трефи́лову, Дмитрия Васильева, Сергея Януковича, Сергея Донецко́ва, Сергея Григорьева, Сергея Лобачёва, Александру Балаба́н, Андрея Петухова, Алексея Шифрина, Алексея Бороненко, Романа Акасова, Эдуарда Шагала и Татьяну Чечекину.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Предписание из журнала конца XIX века гласило, что на НЁМ жена должна быть спереди, чтобы загораживать мужа от ветра и пыли. В слове «ОН» допускается ударение на любой из двух слогов. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">та́нде́м.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -131,51 +131,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://fb.ru/post/marriage/2019/3/29/78067</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов, Денис Маслаков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Живущие в Ираке манде́и верят, что в конце всё возвращается к своему началу. Поэтому у мандеев в конце тоже АЛЬФА. Какое слово мы заменили АЛЬФОЙ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">алеф.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -205,51 +205,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Sh. Hanish. The Mandaeans in Iraq. — Routledge Handbook of Minorities in the Middle East. — Routledge: London — New York, 2019. — P. 161.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимофей Боков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: в этом и следующем вопросах ВВС читать как «вэ-вэ-эс».]
 Если верить заявлениям ВВС Пакистана, во время одной из индо-пакистанских войн они регулярно сбивали самолёты поддерживавшего Индию Советского Союза. Правда, со всеми сбитыми самолётами непременно происходило то же, что произошло с героем известной картины. Что именно?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[они] упали в море.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -281,51 +281,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. К.Мильчин. Застряли между модерном и традицией. Десять фактов из книги «Пакистан: за рамками стереотиопов» / https://gorky.media/reviews/zastryali-mezhdu-modernom-i-traditsiej/
 2. https://ru.wikipedia.org/wiki/Падение_Икара</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимофей Боков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Символом одной из эскадрилий шведских ВВС было ОНО, поэтому самолёты этой эскадрильи можно назвать так же, как назвал себя известный швед. Как именно?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">привидение с мотором.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -355,51 +355,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Scania_Air_Force_Wing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По словам Рамона Гомеса де ла Серны, небо не допускает конкуренции, потому и не существует АЛЬФ. ИКСА можно увидеть в небе Маврикия. В словосочетаниях АЛЬФА и ИКС используются одни и те же два корня. Что мы заменили АЛЬФОЙ и кого – ИКСОМ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">голубые розы, розовые голуби.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -430,51 +430,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Рамон Гомес де ла Серна. Избранное. — М. Художественная литература, 1983 г. — с. 341
 2. https://ru.wikipedia.org/wiki/Розовый_голубь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Испанское выражение consultar con la almohada [консульта́р кон ла альмоа́да], означающее «подумать позже», перекликается с русской пословицей. Слово almohada в переводе с испанского означает предмет, название которого ошибочно связывают с о́рганом. Что это за предмет?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">подушка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -508,51 +508,51 @@
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://context.reverso.net/перевод/испанский-русский/consultar+con+la+almohada
 2. https://translate.google.com/#view=home&amp;op=translate&amp;sl=auto&amp;tl=ru&amp;text=almohada
 3. https://ru.wiktionary.org/wiki/подушка
 4. https://rus.stackexchange.com/questions/449549/Этимология-слова-подушка
 5. https://ru.wikipedia.org/wiki/Альмохады</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов, Татьяна Чечекина</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Культовый фильм о некоем профессионале изначально задумывался как фи́ллер – режиссёр ждал решения инвесторов по другому проекту. Назовите первую букву имени, а также вторую, пятую и шестую букву фамилии этого режиссёра.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Л, е, о, н.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -582,51 +582,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.filmz.ru/pub/2/29003_1.htm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Только представьте: в одной антиутопии утверждается, что механизмы совершеннее людей, поскольку лишены ЕЁ, а ОНА считается болезнью. Какая ОНА, ставшая в итоге первой в серии, появилась в 1987 году?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Последняя [фантазия].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -657,51 +657,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Е. Замятин, «Мы» (http://az.lib.ru/z/zamjatin_e_i/text_0050.shtml)
 2. https://ru.wikipedia.org/wiki/Final_Fantasy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1685925" cy="2181225"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -778,51 +778,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://info.wikireading.ru/248705</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: отчётливо (при необходимости по буквам) произнести слова «яне» и «ине». Между словами «и ине» сделать небольшую паузу, чтобы они не слились в одно слово.]
 Внимание, в двух словах вопроса мы сделали пропуски. В статье 1923 года Михаил Кольцов писал о я́не и и́не: первый был заботлив как отец и ласков как брат, а второй принёс неслыханные беспокойства земному шару. Восстановите оба изменённых нами слова.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ульянове, Ленине.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -853,51 +853,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.alternativy.ru/ru/content/chelovek-iz-budushchego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимофей Боков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Переехав в Москву, Гали́на убедилась, что ОН действительно ТАКОЙ, и была вынуждена изменить многое в своей работе. Какие слова мы заменили на ОН и ТАКОЙ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Большой, большой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -928,51 +928,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Д/ф «Через тернии к звёздам. Школа русского балета» / https://www.youtube.com/watch?v=a7FoY5UE8P4 (8:30 — 9:10)
 2. https://ru.wikipedia.org/wiki/Уланова,_Галина_Сергеевна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимофей Боков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">И к ПЕРВЫМ, и к ВТОРЫМ применимо выщипывание. Поэт Виктор Сосно́ра пишет, что ПЕРВЫЕ могут стенать как ВТОРЫЕ. Назовите ПЕРВЫЕ и ВТОРЫХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">гусли, гуси.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1003,51 +1003,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Гусли
 2. В.А.Соснора. Гусли Бояна / http://feb-web.ru/feb/slovo/trans/s67/s67-4513.htm?cmd=p</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тимофей Боков, Артём Колесов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Raugroughcum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Так один английский моряк записал индейское слово, которое означает ЕГО. Создатели серии фильмов держали на съёмочной площадке ЕГО, получившего кличку в честь печенья О́рео. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
@@ -1094,51 +1094,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.etymonline.com/word/raccoon
 2. https://www.reddit.com/r/etymology/comments/6l1hb6/useless_etymology_racoons_and_coons/
 3. https://en.wikipedia.org/wiki/Rocket_Raccoon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В фильме «Запределье» узница, потеряв надежду покинуть пределы дворца, наложила на себя руки, бросившись с башни. С чьего произведения режиссёр фильма «срисовал» место её заточения?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Маурица Корнелиса] Э́шера.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1157,51 +1157,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Тарсем, «The Fall» (19-20 минуты)
 2. https://ru.wikipedia.org/wiki/Спускаясь_и_поднимаясь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Деградация буквально означает «постепенное понижение». В связи с банкротством Королевского банка Шотландии в 2012 году деградация произошла с исполнительным директором банка Фредом Гудвином. А кем он стал за восемь лет до этого?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сэром.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1232,51 +1232,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://biography.wikireading.ru/121640
 2. https://en.wikipedia.org/wiki/Degradation_(knighthood)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Крис Маниме́йкер, отвечая на часто задаваемый ему вопрос, упоминает предков, занимавшихся ЕЮ. Другую ЕЁ по-английски называют термином, образованным от слов «удерживать» и «вверху». Какое слово мы заменили словом ОНА?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">чеканка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1307,51 +1307,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Манимейкер,_Крис
 2. https://en.wikipedia.org/wiki/Keepie_uppie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В сороковых годах XIX века одна английская контора разре́зала пополам несколько вторых, чтобы использовать их вместо первой. Назовите первую точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[первая почтовая марка] «Чёрный пенни».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1381,51 +1381,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Синий_двухпенсовик</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На логотипе сообщества, популяризирующего некий досуг, цепь образует силуэт сердца. Название сообщества состоит из двух частей, являющихся анаграммами друг друга. Напишите их.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">velo, love.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1481,51 +1481,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Блок 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко, Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы первого блока из 18 вопросов — Станислав Мереми́нский (Москва) и Андрей Скире́нко (Ростов-на-Дону) благодарят за тестирование вопросов Екатерину Беле́нко, Виталия Бре́ева, Александра Кудря́вцева, Игоря Ла́птева, Григория Малы́хина, Максима Мерзляко́ва, Юлию Мещеряко́ву, Андрея Рудя́, Игоря Рылько́ва, Антона Саксо́нова и Эрдни́ Урюбджи́рова.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Сергей Попо́в замечает, что когда через сотни миллиардов лет звёзды отдалятся друг от друга и израсходуют топливо, тогда для описания мира действительно подойдут эти два прилагательных. Напишите любое из них.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">безвидный.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1556,51 +1556,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. С. Попов. Суперобъекты. Звезды размером с город;http://bit.ly/2m5PhJ3
 2. https://ru.wikisource.org/wiki/Бытие</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Алан Уэйк, герой одноимённой компьютерной игры, ради спасения своей жены проходит через кошмарные испытания, вызванные нечистой силой. По совпадению, человек по имени Алан Уэйк является одним из теноров хора, носящего ЕГО ИМЯ. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Орфей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1631,51 +1631,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Alan_Wake
 2. Tredegar Orpheus;http://bit.ly/2qHzUsF</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Споря с известным представлением, Иэн Хэ́нкок отмечает, что в ИХ языке слова, означающие «дом», «дверь» или «свинью» — коренные, а означающие «палатку», «повозку» или «дорогу» — заимствованные. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">рома́.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1705,51 +1705,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Heng G. The Invention of Race in the European Middle Ages. Cambridge, 2019. P. 420-422.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">После привычного жеста второстепенный персонаж романа русского писателя резко отдёргивает руку, потому что колко и противно. Назовите заглавного героя этого романа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пётр Первый.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1779,51 +1779,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">А. Толстой. Пётр Первый;http://bit.ly/2NFPKgr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Александр Воробьёв замечает, что благодаря петровским реформам мошенники стали ИМИ. Кто ОНИ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">карманники.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1853,51 +1853,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">А. Воробьёв. От татей к главарям: история организованной преступности в России;http://bit.ly/2X56vF0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Кто изображён в середине обложки книги Вирджинии Грин о логических фикциях в средневековой Европе?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">осёл.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1927,51 +1927,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">V. Greene. Logical Fictions in Medieval Literature and Philosophy;http://bit.ly/2X99lsp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Американский автор упоминает ИХ при описании очень удивлённого персонажа. Изначально ОНИ были частью конкретного здания, построенного по проекту Стэнли Местона. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">золотые арки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2004,51 +2004,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. М. Шейбон. Союз еврейских полисменов;http://bit.ly/33xqSMS
 2. History Of The McDonald’s Logo Design;http://bit.ly/2B9eA1g
 3. https://en.wikipedia.org/wiki/Golden_Arches
 4. https://en.wikipedia.org/wiki/Stanley_Clark_Meston</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Екатерина Беленко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дуплет. Два вопроса по тридцать секунд обсуждения каждый. Ответы сдаются на одном бланке.
 1. В одном эксперименте представителей разных народов просили повторить услышанные звуки. Проанализировав их ошибки, учёные предположили, что ОНА является культурной особенностью западной цивилизации. Назовите ЕЁ шестибуквенным словом.
 2. Назовите восьмибуквенное мирское имя Папы, который короновал основателя Священной Римской империи Оттона Великого.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. октава
 2. Октавиан.</w:t>
       </w:r>
     </w:p>
@@ -2084,51 +2084,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. М. Абдулаев. Октава оказалась культурным феноменом;http://bit.ly/36RRxqe
 2. https://ru.wikipedia.org/wiki/Оттон_I_Великий
 3. https://ru.wikipedia.org/wiki/Иоанн_XII_(папа_римский)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">general knowledge</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одной статье отмечается, что удачным переводом розданного словосочетания является не «общее знание», а «ТАКОЙ факт». Какой ТАКОЙ?</w:t>
       </w:r>
     </w:p>
@@ -2174,51 +2174,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Дейенерис Шторморождённая и вулканяне: ошибки локализации с примерами;https://tjournal.ru/111923
 2. т/с «Как я встретил вашу маму» s03e09;http://bit.ly/2CFkkjT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Искусственно выведенные цитрусы клементи́ны не имеют семян. Однако при нарушении технологии могут вырасти плоды с косточками. Поэтому в 2006 году несколько калифорнийских сельскохозяйственных компаний угрожали судебными исками местным ИМ. Назовите ИХ словом с двумя корнями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пчеловоды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2249,51 +2249,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Clementine
 2. Calif. beekeepers fear no-fly zones;http://bit.ly/2O6FzQY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном из эпизодов известного мультфильма ручка, которой героиня собирается подписать чек, неожиданно брызгает чернилами на белую рубашку её собеседника. Назовите этот мультфильм.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«101 далматинец».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2323,51 +2323,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">м/ф «101 далматинец» (реж. В. Райтерман, Г. Ласке, К. Джероними; 1961);http://bit.ly/36YVh9o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 2015 году журналистка «Financial Times» [файнэ́ншл таймс] написала в Твиттере о трагическом инциденте на ультрасовременном заводе. Вскоре она получила десятки ответов, во многих из которых её называли последней надеждой. Напишите имя и фамилию журналистки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сара О’Коннор.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2397,51 +2397,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Журналистка Сара ОʼКоннор объявила о начале восстания машин; http://bit.ly/34W9ylq</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Напишите ответ на вопрос, который создатели доски Уи́джа якобы задали при первом её использовании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ouija.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2471,51 +2471,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">L. Rodriguez McRobbie. The Strange and Mysterious History of the Ouija Board;http://bit.ly/2QdjYt2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ортодоксальные католики называли учение нидерландского богослова семнадцатого века Корне́лия Янсе́ния ересью, отравляющей Церковь. Епископом какого города был Янсений?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ипр.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2546,51 +2546,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. J. M. Murdoch. The New Jansenism. A pessimism that would canonize all;http://bit.ly/2NHYIdd
 2. https://en.wikipedia.org/wiki/Cornelius_Jansen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В начале 1950-х годов американская компания «Гилберт» выпускала необычные детские игровые наборы. Их покупателям предлагали, в частности, поиграть в прятки, используя ЕГО. В честь кого ОН назван?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в честь Ханса Гейгера.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2620,51 +2620,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Gilbert_U-238_Atomic_Energy_Laboratory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Один греческий автор считал, что на самом деле ОНО — это пергаментная книга об алхимии. Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Золотое руно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2695,51 +2695,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. J. Stern. On Unbelievable Tales;http://bit.ly/2KcxbhA
 2. Δέρας // Suda On Line;http://bit.ly/36VnON3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Станислав Мереминский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На этот вопрос можно ответить с помощью перебора.
 Как назывался фильм Дэвида Гриффита о жестокой борьбе первобытных людей с доисторическими животными и враждебными племенами?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Грубая сила».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2773,51 +2773,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Brute_Force_(1914_film)
 2. Грубая сила // Кинопоиск;http://bit.ly/370TqBa
 3. х/ф «Грубая сила» (реж. Д. Гриффит; 1914);https://youtu.be/76h5N131nTI
 4. https://en.wikipedia.org/wiki/Brute-force_attack</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Скиренко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 2016 году тренер Сти́ан Юнсен возглавил футбольный клуб из норвежского города Нарвик. Вскоре он доказал свои способности и ПРОПУСК из четвёртого дивизиона в третий. Какие два слова мы пропустили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">поднял «Мьольнер».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>