--- v0 (2026-09-07)
+++ v1 (2026-10-19)
@@ -57,51 +57,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Сахаров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит Николая Коврижных, Вадима Сидорова, команду "Другая версия" и клуб интеллектуальных игр Вятки (все - Киров), Александра Ведехина (Таллин), Максима Мерзлякова (Воронеж), Людмилу Артамонову (Казань), Алексея Орлика (Йошкар-Ола), Алексея Безрукова (Екатеринбург), Дмитрия Пискуна (Днепропетровск), Руслана Хаиткулова (Москва).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Персонаж сериала "Кто в доме хозяин?", жалуясь утром на раскалывающуюся голову, просит принести ЕГО, но собеседник понимает не сразу. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Скотч.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -119,51 +119,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В тексте.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Сахаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По наблюдению Евгения Гришковца, именно нашему поколению выпало расстаться с АЛЬФОЙ после двух тысяч лет пользования ей. "Наши дети будут людьми без ИКСА", — говорит он. ИКС некоторых из вас мне уже известен. Ответьте, использовав АЛЬФУ: что мы заменили на ИКС?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Почерк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -181,51 +181,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.uralweb.ru/pages/persona/5527.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Сахаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одной из серий "Хроник молодого Индианы Джонса" герой решает проблему пропавшего телефона в квартире в Праге. Из Министерства связи его посылают в Отдел установки, из Отдела переподключения — в Отдел изъятия, где предлагают заявить в полицию о краже телефона и поставить печать в Министерстве страхования. При этом Джонса сопровождает один чиновник. Назовите его фамилию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Франц] Кафка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -243,51 +243,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Хроники молодого Индианы Джонса", серия "Шпионские игры".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Игорь Пушкарёв</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">О чем ВильЯм Похлёбкин пишет, что подавали на Руси их в праздники и на застолья — отсюда и название?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пироги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -317,51 +317,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://supercook.ru/pohlebkin-nknn/pohlebkin-nknn-13.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Сахаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В целом лестница впечатляла — плавным изгибом она спускалась со
 второго этажа и постепенно расширялась книзу. Нечто вроде изящной
 перевернутой ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цитата: "В целом лестница впечатляла — плавным изгибом она спускалась со второго этажа, постепенно расширяясь книзу. Нечто вроде изящной перевернутой ЕЕ". В цитате из романа Дианы Сеттерфилд ОНА есть. Назовите ЕЕ.</w:t>
@@ -396,51 +396,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Диана Сеттерфилд. Тринадцатая сказка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Сахаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3333750" cy="2143125"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -505,51 +505,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://instagram.com/p/WWXAzsEKho/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Сахаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, черный ящик!
 Некоторые психологи советуют дарить детям эти игрушки, так как они развивают любознательность, и такие дети будут стремиться к всё более и более глубокому постижению мира. Сразу скажем, что в черном ящике находится не эта игрушка. А что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Черный ящик.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -568,51 +568,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Интервью с детским психологом в передаче "Подъем", "Новый канал".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В романе Михаила Идова салон гадалки закрывается из-за расширения другого салона. Ваш ведущий тоже был клиентом такого салона. О каком салоне идет речь?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Оптика.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -642,51 +642,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Идов. Кофемолка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Сахаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">При бомбардировке Гамбурга британская авиация для создания помех радарам сбрасывала с самолетов полоски ЕЕ. Какое женское имя можно обнаружить в НЕЙ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ольга.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -705,51 +705,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://ru.wikipedia.org/wiki/Бомбардировка_Гамбурга
 2. http://ru.wikipedia.org/wiki/Фольга</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Ярков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в вопросе есть замены.
 ТАКИМИ называются стихи без рифмы. ТАКОЙ ИКС запрещен правилами, так как может повредить плечи. Назовите ИКС тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Выстрел из лука.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -781,51 +781,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://ru.wikipedia.org/wiki/Холостой_стих
 2. http://ru.wikipedia.org/wiki/Олимпийский_лук</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Сахаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Английское слово, означающее ИКС, действительно включает в себя три
 буквы слова, означающего ИГРЕК. "ИКС — ИГРЕК" индийца стал основой для
 оскароносного фильма. Назовите ИГРЕК.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Вопрос перед вами. Напишите ответ.</w:t>
@@ -873,51 +873,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://kartaheno.livejournal.com/202692.html
 2. http://ru.wikipedia.org/wiki/Вопрос_—_Ответ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Артём Колесов, Константин Сахаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, черный ящик!
 Дворяне эпохи Возрождения, желая произвести впечатление, использовали сено, конский волос, но чаще — другой материал. Отсюда, по некоторым версиям, и произошло выражение "ПРОПУСК". В черном ящике сейчас ПРОПУСК. Какие два слова мы пропустили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Песок сып[л]ется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -936,51 +936,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.aforizmus.ru/pesok-sypetsya.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ольга Фриауф</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В начале двухтысячных компания "Хьюлетт-Паккард" утратила единство стратегии развития, что приводило к неоднозначным слияниям, убыткам и внутренней вражде. Работники иронизировали, что освещение зала совета директоров происходит исключительно за счет энергии Хьюлетта и Паккарда, ДЕЛАЮЩИХ ЭТО. Что такое "ДЕЛАТЬ ЭТО"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Переворачиваться в могилах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1010,51 +1010,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://magazine.rbc.ru/2012/12/11/business/562949985311312.shtml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Сахаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой одной книги "от бесконечного речитатива громко выкрикиваемых и &lt;...&gt; повторяемых названий" чувствовал себя как на экспрессивной итальянской опере. Назовите достаточно точно заведение, в которое он попал.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кофейня.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1085,51 +1085,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Майкл Гейтс Гилл. Как "Старбакс" спас мне жизнь. — М.: АСТ, 2008. — С.
 59.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Сахаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5143500" cy="3657600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1220,51 +1220,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков, Сергей Крупник</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы выражают благодарность за помощь в работе над пакетом и ценные советы Тимуру Сайфуллину (Уфа), Галине Воловник (Рыбница), Дмитрию Когану (Фридрихсхафен), Дмитрию Пискуну (Днепропетровск), Александру Ведехину (Таллин), Евгению Миротину (Минск), Екатерине Сосенко (Сургут), Сергею Ефимову (Волгоград), Андрею Солдатову (Москва), Наилю Фарукшину (Навои - Москва), Людмиле Артамоновой и Максиму Богатову (оба - Казань), Антону Тахтарову и Александру Рождествину (оба - Самара), Александру Либеру, Надежде Чеботковой, Сергею Терентьеву (все - Санкт-Петербург), команде "Прст" (Тель-Авив) и лично Тимуру Барскому, команде "Сирвента" (Саратов) и лично Екатерине Свешниковой, а также командам "Шесть в большом городе", "Спонсора.net" и "Сфинкс" (все - Воронеж), Константину Сахарову (Ивантеевка).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: обязательно прочитать комментарий.]
 Когда в 80-х годах прошлого века понадобилось увеличить вместимость одного из французских стадионов, строители не стали придумывать ничего нового и просто убрали ИХ. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Велосипедные дорожки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1295,51 +1295,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://ru.wikipedia.org/wiki/Велодром_(Марсель)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Пиноккио использовал вместо ЭТОГО вишневый сок. Что использовалось вместо ЭТОГО в рассказе Зощенко?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Молоко.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1360,51 +1360,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. К. Коллоди. Приключения Пиноккио.
 http://www.flibusta.net/b/114202/read
 2. М. Зощенко. Иногда можно кушать чернильницы.
 http://www.flibusta.net/b/235180/read#t130</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном анекдоте генсек читает сводку западной прессы, посвященной ЕЙ, и лишь вздыхает: "Быдло, какое быдло... Это же был перфОрманс". Назовите ЕЕ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Бульдозерная выставка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1424,51 +1424,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://lurkmore.to/Тоталитарное_искусство
 2. http://ru.wikipedia.org/wiki/Бульдозерная_выставка
 3. http://ru.wikipedia.org/wiki/Перформанс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">СнОрри СтУрлусон называл зиму "убийцей ИХ", а ИХ самих — "рыбами долин". По легенде, последнюю и самую опасную из НИХ обманом заманил в ящик некий человек. Назовите этого человека.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Святой] Патрик.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1487,51 +1487,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. С. Стурлусон. Младшая Эдда. http://www.flibusta.net/b/144998/read
 2. http://www.peoples.ru/state/sacred/patrik/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Персонаж Пола МакОули сравнивает множество кораблей, стоящих у причала, с ИКСОМ, который зашел в реку отдохнуть перед походом. Назовите ИКС двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Бирнамский лес.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1550,51 +1550,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">П. Макоули. Доктор Преториус и потерянный храм.
 http://www.flibusta.net/b/35145/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4572000" cy="3200400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1662,51 +1662,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.abunda.ru/7510-sozdatel-obraza-chuzhogo-h.r.-giger.html
 2. http://ru.wikipedia.org/wiki/Гигер,_Ганс_Рудольф
 3. Фильм о Гигере на канале ТНТ, 17.11.2012 г.
 4. http://ru.wikipedia.org/wiki/Свой_среди_чужих,_чужой_среди_своих</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ГюстАв ГанЕ трагически погиб, разбившись на соревнованиях в 1926 году. Через некоторое время именем ГанЕ была названа одна из АЛЬФ. Назовите АЛЬФУ как можно точнее.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Трибуна стадиона "Велодром".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1738,51 +1738,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://fr.wikipedia.org/wiki/Gustave_Ganay
 2. http://fr.wikipedia.org/wiki/Stade_Vélodrome</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Чтобы рискнуть налаженным бытом и пересечь океан в поисках научного признания, требуется немалая смелость. В биографической книге сказано, что в 1895 году ИМ стал порог лаборатории КАвендиша в Кембридже. Назовите ЕГО двумя именами собственными, начинающимися на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Рубикон Резерфорда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1800,51 +1800,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Д. Данин. Резерфорд. http://www.flibusta.net/b/310213/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Рассказывают, что однажды за обедом встретились два выпускника ТрИнити-кОлледжа — Эрнест Резерфорд и Артур Эддингтон. Эддингтон усомнился в существовании электронов, на что Резерфорд заявил, что видит электроны так же ясно, как и ЕЕ. Назовите ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ложка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1864,51 +1864,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Д. Данин. Резерфорд. http://www.flibusta.net/b/310213/read
 2. http://dic.academic.ru/dic.nsf/enc_colier/3542/
 3. http://ru.wikiquote.org/wiki/Матрица_(фильм)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Прослушайте отрывок из стихотворения, которое персонаж одного романа посвятил возлюбленной:
 Ты поклялась всю жизнь меня любить,
 Пока Луне с Весною парой быть.
 В приведенном отрывке мы заменили одно слово. Восстановите его.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Рифмой.</w:t>
       </w:r>
     </w:p>
@@ -1931,51 +1931,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. С. Таунсенд. Адриан Моул: Дикие годы.
 http://www.flibusta.net/b/78726/read
 2. http://lib.rus.ec/b/260490/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дуплет.
 1. Дмитрий Емец в описании своей любопытной героини упоминает постоянный след от НЕЕ на лице. Назовите ЕЕ одним словом.
 2. Язвительный Фредерик БегбедЕр отмечает, что к концу романа "По ком звонит колокол" стиль Хемингуэя становится более сентиментальным — там даже встречается несколько ИХ. Назовите ИХ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Дверь.
 2. Прилагательные.</w:t>
       </w:r>
     </w:p>
@@ -1999,51 +1999,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Д. Емец. Таня Гроттер и птица титанов.
 http://www.flibusta.net/b/275675/read
 2. http://readfree.ru/site/book_full/8._ernest_heminguej_po_kom_zvonit_kolokol_1940/
 3. Д. Фонвизин. Недоросль. http://www.flibusta.net/b/169510/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в вопросе есть замена.
 Первая речь, с которой новичок выступает в английском парламенте, носит название "sabbath speech" [сАббат спич]. Какое слово мы заменили словом "sabbath"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Maiden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2076,51 +2076,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://en.wikipedia.org/wiki/Maiden_speech
 2. http://ru.wikipedia.org/wiki/Iron_Maiden
 3. http://ru.wikipedia.org/wiki/Black_Sabbath</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2695575" cy="2505075"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2187,51 +2187,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.childrenscustomart.com/art/how-to-paint-a-palm-tree/
 2. А. Розов. Драйв Астарты. http://www.flibusta.net/b/244381/read
 3. http://ru.wikipedia.org/wiki/Южный_Крест</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В фантастическом рассказе Кена Лю сельские жители изготавливали ИКСОВ для защиты от мышей. Голос ИКСА напомнил герою этого рассказа нечто среднее между кошачьим мурлыканьем и шуршанием газет. Какие два слова мы заменили ИКСОМ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Бумажный тигр.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2249,51 +2249,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.darkermagazine.ru/page/ken-lju-bumazhnyj-zverinec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Мерзляков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В этом городе базируется единственная русская балетная труппа в Великобритании. Владимир Земцов, побывав в этом городе, видел и воробьев, и грачей, и, конечно, чаек, но не ИХ. Мы не просим назвать ИХ. Назовите этот город.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Суонси.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2334,51 +2334,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Ярков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Это словосочетание является названием реалити-шоу, в котором соревнуются гримеры. Оно же является названием фильма 1997 года, тэглайн которого: "Взгляни на мир глазами своего врага". Назовите это словосочетание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Face off.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2409,51 +2409,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://vk.com/faceoffshow
 2. http://ru.wikipedia.org/wiki/Без_лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Ярков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Персонаж произведения Жюля Верна говорит, что наглядный пример лучше цифр и выкладок ученых. Далее он упоминает горчичное зернышко, горошинку, горошину, булавочную головку, апельсин, яблоко, черешню и крупную вишню. А с чем этот персонаж сравнивает тыкву диаметром в два фута?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">С Солнцем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2471,51 +2471,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://az.lib.ru/w/wern_z/text_1870_autour_de_la_lune.shtml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Ярков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном произведении ИМ жаль было одинокого товарища в небе, и они делали всё, что могли, скрашивая его одиночество своими бессмысленно пристальными взглядами. ОН был выбран гербом республики ШКИД — так как олицетворял школьника, следующего за знаниями. Каким фразеологизмом из двух слов был прокомментирован этот выбор?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ученье — свет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2534,51 +2534,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://az.lib.ru/k/kushner_b_a/text_1928_iz_knigi_sukhovey.shtml
 2. http://www.classic-book.ru/lib/sb/book/953/page/17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Ярков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Рассказывая о встрече в одном городке, историк Анатолий Горчаков упоминает прусский якорь, долгое время не позволявший пристать ни к одному, ни к другому берегу. Назовите этот городок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тильзит.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2597,51 +2597,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://lib.ru/HIST/GONCHAROW/napoleon.txt
 2. http://ru.wikipedia.org/wiki/Тильзитский_мир</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Ярков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: читать с правильным ударением, желательно не сильно выделять ритм.]
 Опытный мАстер кузнЕчного дЕла мОлотом бьЁт три удАра при кОвке. РАз по детАли и двА вхолостУю, чтОбы сберЕчь себе сИлы побОльше. В Этой связИ этимОлог Карл БЮхер дЕлает вЫвод, что ИКС можно слЫшать в кАждой ковАльне. ЧтО же за слОво на ИКС заменИли мы в Этом вопрОсе?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дактиль.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2660,51 +2660,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.clubochek.ru/lib.php?rat=1&amp;dog=28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Ярков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В работе под названием "Восьмибитная ностальгия" Чипа и Дейла атакуют Ниндзя-черепашки, однако на помощь бурундукам приходит ОН. ОН — это прозвище человека, которого Сильвио Берлускони не так давно расчетливо называл в прессе нелестными словами. Назовите этого человека.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Марио] Балотелли.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2723,102 +2723,102 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.youtube.com/watch?v=gbNQZrLv58o
 2. http://sport.rbc.ru/football/newsline/24/02/2013/381668.shtml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Ярков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Логотип компании "Мой индийский шкаф" представляет собой стилизованное изображение двух маленьких вешалок, расположенных по обе стороны от большой, которые вместе напоминают ИХ. Марк Твен назвал главный из НИХ летящим вверх пузырьком мрамора. Назовите ИХ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Купола Тадж-Махала.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://logofaves.com/2012/09/my-indian-closet/
 2. http://www.libsoub.ru/stati/interesnoe-chtenie/84-tadzh-mahal-zhemchuzhina-vostoka.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Ярков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Универсальный многофункциональный десантный корабль типа "Мистраль" имеет множество встроенных приспособлений, позволяющих выполнять самые разные задачи. За это корабль получил прозвище "плавучий ОН". На одном коллаже русская ЕГО разновидность включает целых семь... Чего?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Штопоров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2837,51 +2837,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://inosmi.ru/army/20111207/179619509.html
 2. http://bamboo-smoker.livejournal.com/74743.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Ярков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Французский режиссер Жан Эпштейн, говоря о том, что кино включает в себя киноискусство и кинопромышленность, которые объединены низшими жизненными потребностями и разъединены в их высших эмоциональных потребностях, сравнивает кино с НИМИ. В статье о НИХ упоминаются, например, тетрабрахиусы. Назовите ИХ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Сиамские близнецы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2900,51 +2900,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://ru.wikiquote.org/wiki/Жан_Эпштейн
 2. http://ru.wikipedia.org/wiki/Сиамские_близнецы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Ярков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в вопросе АЛЬФА — это замена.
 Персонаж игры "Принц Персии", выпущенной в 2008 году, саркастически замечает, что когда всё закончится, то у него будут АЛЬФЫ на АЛЬФАХ. Персонаж Дмитрия Певцова при знакомстве по АЛЬФЕ распознал опытного снайпера. Какое слово мы заменили на АЛЬФУ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мозоль.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2964,51 +2964,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://ru.wikiquote.org/wiki/Prince_of_Persia_(игра)
 2. http://forum.amahrov.ru/viewtopic.php?id=2738</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Ярков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В послевоенные годы в Ленинграде неподалеку от Филармонии и Дома радио существовало весьма аристократичное по тем временам заведение, называемое США. Как утверждает Леонид Штакельберг, ничего общего с простолюдием рюмочных; ни тебе пьяных рож, ни ругани и никакой связи с одноименным государством. Назовите двумя словами всесоюзный трест, владевший этим заведением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Советское шампанское.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3026,51 +3026,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://magazines.russ.ru/zvezda/2012/6/sh8.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Ярков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Рисунок шлейфа платья императрицы Марии Александровны в наше время можно обнаружить на одном из НИХ. С НИМ критик сравнивает пейзажные изображения, которыми кинорежиссер Ясудзиро Одзу разделяет свои сюжеты. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Занавес.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3115,51 +3115,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ведехин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за тестирование Максима Мерзлякова, Романа Фокина, Артемия Беляева, Надежду Чеботкову, Сергея Терентьева, Константина Сахарова, Алексея Безрукова, Людмилу Артамонову, Екатерину Сосенко, Алексея Орлика.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: не озвучивать капитализацию слова "Норма".]
 В 1962 году ЭТО было СДЕЛАНО Нормой. В фильме "Цельнометаллическая оболочка" солдаты на построении ДЕЛАЮТ ЭТО в Рождество, что в принципе логично. Ответьте как можно точнее, что мы заменили на "ДЕЛАТЬ ЭТО".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Петь "Happy Birthday".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -3191,51 +3191,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://en.wikipedia.org/wiki/Happy_Birthday,_Mr._President
 2. Х/ф "Цельнометаллическая оболочка" (1988).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ведехин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Коллеги известного человека считали АЛЬФУ цирковым трюком. В одном из писем Марина Цветаева пророчески писала, что живая душа находится в АЛЬФЕ. Назовите АЛЬФУ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мертвая петля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3254,51 +3254,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.krskplus.ru/society/articles/403635
 2. http://www.tsvetayeva.com/letters/let_gulu2.php</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ведехин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Название книги Ким КаспАри, посвященной проблеме XX и XXI веков — анорексии, состоит из трех символов, два из которых мы ранее использовали. Как называется эта книга?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">XXS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3316,51 +3316,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.livelib.ru/selection/8575</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ведехин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одной миниатюре у Дона Кихота на щите изображена ОНА. На самом деле специалистам до сих пор не удалось вывести настоящую ЕЕ. Назовите ЕЕ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Черная роза.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3379,51 +3379,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Миниатюра автора вопроса.
 2. http://www.luxbeauty.ru/content/chernye-rozy.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ведехин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ИКС был открыт в XI веке. ИКС был открыт в 1497 году. Какой топоним мы заменили на ИКС?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ньюфаундленд.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3441,51 +3441,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://en.wikipedia.org/wiki/Newfoundland_(island)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ведехин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1920-х годах компания "Бёрберри" обратилась в организацию STS [эс-ти-эс]. Догадавшись, что сделала компания, расшифруйте букву T [ти] в аббревиатуре.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Tartans.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3517,51 +3517,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://scottishmiscellany.blogspot.com/2010/07/burberry-tartan.html
 2. http://www.tartanregister.gov.uk/tartanDetails.aspx?ref=440
 3. http://ru.wikipedia.org/wiki/Burberry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ведехин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одном вестерне перед перестрелкой хозяин салона ДЕЛАЕТ ЭТО. Можно сказать, что известный человек ДЕЛАЛ ЭТО в 1973-1974 годах. Что мы заменили на "ДЕЛАТЬ ЭТО"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Снимать зеркало.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3592,51 +3592,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Х/ф "Дилижанс" (1939).
 2. http://ru.wikipedia.org/wiki/Тарковский,_Андрей_Арсеньевич</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ведехин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На одной карикатуре ОН догадывается, что жена ему изменяет, так как она отказалась от ужина. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Богомол.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3654,51 +3654,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://ibigdan.livejournal.com/13027263.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Надежда Чеботкова</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одной стране эмблемой ЕЕ являются скрещенные средний и указательный пальцы руки. Согласно Википедии, предтеча ЕЕ упоминается в Книге Чисел, в главе номер 26. Назовите ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Лотерея.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3717,51 +3717,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://en.wikipedia.org/wiki/National_Lottery_(United_Kingdom)
 2. http://ru.wikipedia.org/wiki/Лотерея</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ведехин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой одного фильма — военный, который мечтает попасть во Вьетнам, но вынужден служить в спокойном месте. Через какое-то время герой всё же попадает во Вьетнам, а после возвращается, и его встречают бывшие сослуживцы. Место, где он служил до Вьетнама, было основано в 1865 году. Назовите это место.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Арлингтонское [национальное] кладбище.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3792,51 +3792,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Х/ф "Сады камней" (1987).
 2. http://ru.wikipedia.org/wiki/Арлингтонское_национальное_кладбище</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ведехин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Чашечка кофе и хрустящий тост быстро приводят в чувство утром. Дизайнер Шэй Кармон сделал тостер для сэндвичей в виде НЕГО. Большую партию ИХ закупил директор одной авиакомпании Петер Хартман. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дефибрилляторы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3855,51 +3855,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.novate.ru/blogs/080412/20475/
 2. http://www.newscenter.philips.com/ru_ru/standard/about/news/pressreleases2012/article-2012-11-15.wpd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ведехин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Одна компания выпустила презервативы, на упаковке которых изображена карта города. Какими тремя словами озаглавлена реклама этих презервативов?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Москва не резиновая.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3938,51 +3938,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перестрелка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александр Ведехин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Согласно интернет-шутке, Сергея Шойгу сразу хотели назначить на нынешнюю должность, просто стенографист неправильно СДЕЛАЛ ЭТО. СДЕЛАЙТЕ ЭТО в ответе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Московская область.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4012,51 +4012,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://twitter.com/krasovkin/status/265765034934812672/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Сахаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Из этого клуба за океан уехали такие игроки, как Равиль Гусманов, Вячеслав Войнов, Евгений Дадонов. В 2013 году Юхаматти Аалтонен перебрался в Швецию, а вот Петри Контиола даже по окончании локаута в НХЛ клуб не сменил. Назовите этот клуб.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Трактор" [Челябинск].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4078,51 +4078,51 @@
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://ru.wikipedia.org/wiki/Гусманов,_Равиль_Мидехатович
 2. http://ru.wikipedia.org/wiki/Войнов,_Вячеслав_Леонидович
 3. http://ru.wikipedia.org/wiki/Дадонов,_Евгений_Анатольевич
 4. http://ru.wikipedia.org/wiki/Аалтонен,_Юхаматти
 5. http://ru.wikipedia.org/wiki/Контиола,_Петри</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Сахаров</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На гербе одной из европейских столиц ОНИ символизируют защиту от потопа, чумы и пожара. ОНИ в стихотворении Хильги Етиайнен рифмуются со словами "жизнь гонцов непроста". Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Три креста.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4141,51 +4141,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.garkushevo.ru/09_061_Amsterdam.htm
 2. http://www.stihi.ru/2010/09/27/1798/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Евгений Ярков</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Интернет-сайт опубликовал статью об особенностях воспроизведения звука с определенного типа носителей. Автор этой статьи упоминал такие причины шума как пыль, пинч-эффект, но прежде всего РАЗДЕЛ РАЗДЕЛ. Что мы заменили словом "РАЗДЕЛ"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Винил.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4204,51 +4204,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.grwp.ru/node/639
 2. http://ru.wikipedia.org/wiki/Грампластинка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Виктор Мялов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Заглавный герой сериала "Валландер" нашел труп в своем саду, и его коллега-полицейский шутит, что вряд ли Валландер собирался ДЕЛАТЬ ЭТО. "Российская газета" утверждала, что в новогодние праздники собирались ДЕЛАТЬ ЭТО 3% россиян. Что мы заменили на "ДЕЛАТЬ ЭТО"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Брать работу на дом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4267,51 +4267,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. "Валландер", 3-й сезон, 1-я серия.
 2. http://www.rg.ru/2013/01/04/prazdniki-site-anons.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ирина Чудиновских</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Питерский поэт Валерий Панасюк в начале 2013 года образно написал о своих земляках, что они отделили ПЕЧЕНЬ от ПАТРОНОВ. Какие слова мы заменили на "ПЕЧЕНЬ" и "ПАТРОНЫ"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ливер, пули.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -4718,51 +4718,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48dd39a6c4406bde032f078a3555b09f0a39b663.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/276e23cccc9c804ccfb00ef19703c3fdad5f0666.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a6de0d87c94bae0ded99e40b8d1aaff3d50277f.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44a33fd8f148fe37ae99c5e96dffa2d07f70ea94.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48dd39a6c4406bde032f078a3555b09f0a39b663.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/276e23cccc9c804ccfb00ef19703c3fdad5f0666.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a6de0d87c94bae0ded99e40b8d1aaff3d50277f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44a33fd8f148fe37ae99c5e96dffa2d07f70ea94.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 