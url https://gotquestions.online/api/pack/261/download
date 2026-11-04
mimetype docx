--- v0 (2026-09-07)
+++ v1 (2026-11-04)
@@ -57,51 +57,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Журналист Би-Би-Си с удивлением отмечает, что в фильме «Бегущий по лезвию» в летающих машинах герои не пользуются ИМИ. Возможно, причина этого в том, что в Калифорнии соответствующий закон был принят лишь через несколько лет после съемок фильма. Назовите ИХ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ремни безопасности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -132,51 +132,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.bbc.com/news/technology-50247479
 2. https://en.wikipedia.org/wiki/Seat_belt_laws_in_the_United_States</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Современные модели неких устройств не всегда хорошо защищены от хакеров. Поэтому для людей, которым приходится их использовать, может представлять опасность и атака компьютерного вируса. Назовите эти устройства составным словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">кардиостимуляторы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -207,51 +207,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.fda.gov/medical-devices/safety-communications/cybersecurity-vulnerabilities-affecting-medtronic-implantable-cardiac-devices-programmers-and-home
 2. https://www.sciencedirect.com/science/article/pii/S1547527118304685</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1909 году Памела Смит нарисовала ЕЕ с актрисы Э́ллен Те́рри. Едва ли тогда кто-то мог предсказать, что гораздо позднее Эллен будет удостоена Большого Креста ордена Британской империи. Назовите ЕЕ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Крестовая дама.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -283,51 +283,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Ellen_Terry
 2. https://en.wikipedia.org/wiki/Pamela_Colman_Smith
 3. https://ru.wikipedia.org/wiki/Карты_таро#Таро_и_игральные_карты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ве́нди Пи́рсон пишет, что Роберт Ха́йнлайн во многом опережал современное ему общество, и приводит в пример написанный в 1947 году рассказ «Джерри – человек». Она отмечает, что вплоть до 60-х годов в фантастических произведениях даже герои с ПЕРВОЙ встречались чаще, чем со ВТОРОЙ. Назовите ПЕРВУЮ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Зеленая кожа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -358,51 +358,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://ru.wikipedia.org/wiki/Хайнлайн,_Роберт#Раннее_творчество:_1939—1959
 2. http://lib.ru/HYNLINE/jerry.txt_with-big-pictures.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Огромные стебли поднялись на высоту вчетверо больше человеческого роста, а на их вершинах распустились цветы. Когда же монарх насладился зрелищем, они опали, напоследок будто бы поклонившись трону. Так в одном романе описывается ОН. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фонтан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -432,51 +432,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">А. Кларк. Фонтаны рая. Глава 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По мнению Ти́моти Уа́йнгарда, одной из причин поражения англичан в Войне за Независимость стало то, что воевать в южных штатах отправили части, набранные в Шотландии. Проблему усугубило то, что Испанская империя отказались поставлять англичанам… что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">хинин.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -507,51 +507,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Timothy C. Winegard. Mosquito: A Human History of our Deadliest Predator. Ch.12.
 2. https://tinyurl.com/rgxyd9k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Если Рональду Ре́йгану надо было выступить с речью, то незадолго до начала он избавлялся от одной из НИХ. Дело в том, что ему важно было оценивать реакцию аудитории. Назовите ИХ словами, начинающимися на соседние буквы алфавита.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">контактные линзы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -581,51 +581,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://news.yahoo.com/ronald-reagan-visionary-god-awful-080000310.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ник Стэтт объясняет выбор новой задачи так: в шахматах всего 16 фигур, в го – меньше вариантов действий, а в покере – больше информации о сопернике. Англоязычное название проекта, решившего эту задачу, может обозначать и любой из почти девяти десятков однотипных объектов. Напишите это название.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">AlphaStar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -655,51 +655,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.theverge.com/2019/10/30/20939147/deepmind-google-alphastar-starcraft-2-research-grandmaster-level</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В крупном городе живущая героиня Йена Макдо́нальда несколько изменила древний вид гадания, чтобы он соответствовал современным реалиям, и гадает по НИМ. Назовите ИХ точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">инверсионные следы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -729,51 +729,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Й. Макдональд. Камень ножницы бумага. 20% текста.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 90-е годы справиться с работой в Нью-Йорке могли только лучшие авиадиспетчеры страны, и это плохо сказывалось на их карьерных перспективах. Один нью-йоркский диспетчер в шутку сравнил свою работу с объектом, которому посвящено произведение середины 1970-х. Назовите этот объект двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Отель «Калифорния».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -804,51 +804,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.topic.com/going-down-the-pipes
 2. https://en.wikipedia.org/wiki/Hotel_California</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">При разработке одного сверхзвукового самолета оказалось, что его поверхность очень сильно нагревается из-за трения о воздух. Снизить температуру удалось, использовав ЕЕ, благодаря чему самолет впоследствии получил свое название. Назовите ЕЕ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">черная краска.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -880,51 +880,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Б. Рич. Skunk Works: Личные мемуары моей работы в Lockheed. 58% текста
 2. https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/20090007797.pdf стр. 16.
 3. https://ru.wikipedia.org/wiki/Закон_излучения_Кирхгофа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Последняя ви́са, приписываемая ска́льду Гуннла́угу, стала известна благодаря тому, что Гуннлауг [ПРОПУСК] своему отцу. В этой висе рассказывается о поединке, в котором Гуннлауг был убит. Какой глагол мы пропустили в первом предложении?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">приснился.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -975,51 +975,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">чистый листок бумаги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Элис Ма́клин не рекомендует начинать так, как сделал сейчас я – ведь мало кто выберет кажущийся самым банальным вариант, при котором ничего не меняется. Что же советует выбирать Элис?</w:t>
       </w:r>
     </w:p>
@@ -1064,51 +1064,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://edition.cnn.com/style/article/artsy-christies-sothebys-rock-paper-scissors/index.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ответить на этот вопрос вам может помочь раздаточный материал к предыдущему вопросу.
 Герой романа в жанре фэнтези ничего не знает о стране, в которую попал, и потому делает касающееся этой страны утверждение, которое оказывается совершенно верным. Воспроизведите это утверждение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">здесь живут драконы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1140,51 +1140,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Д. Дункан. Прошедшее повелительное. 84.7% текста
 2. https://en.wikipedia.org/wiki/Here_be_dragons</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В середине XVIII века в этом городе были введены запреты строить дома выше трех этажей, иметь балконы более чем на одном этаже дома и вывешивать за окна кадки с цветами. Назовите этот город.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Лиссабон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1214,51 +1214,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.colta.ru/articles/specials/11577-istorii-iz-zhizni-urbanistiki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На самом деле правильнее было бы использовать в переводе слово «бенгальский», но в такие подробности не вдавались ни в СССР, ни в США, ни в Англии. Какое прилагательное стало традиционно использоваться вместо него?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">королевский.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1289,51 +1289,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://warspot.ru/15158-bolshaya-koshka-s-peregruzom
 2. https://de.wikipedia.org/wiki/Königstiger</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: не выделять кавычки голосом]
 В средневековых бестиариях крокодила иногда изображали желтым – из-за предположения о родстве «крокодила» и ЕГО. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">крокус.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1365,51 +1365,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Crocodilia#In_literature
 2. https://en.wikipedia.org/wiki/Crocodilia#/media/File:Crocodile_-_British_Library_Royal_12_F_xiii_f24r_(detail).jpg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Вероятно, самые крупные зубы среди позвоночных — за исключением бивней хоботных животных – это 36-сантиметровые зубы ископаемого хищника, достигавшего примерно пятнадцати метров в длину. В честь какого американского писателя было названо это животное?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Герман] Мелвилл.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1439,51 +1439,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://ru.wikipedia.org/wiki/Livyatan_melvillei</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Во время Второй мировой оказалось, что прицелы Но́рдена – своего рода механические компьютеры, на которые американцы возлагали большие надежды – слишком сложны, и в боевых условиях почти бесполезны. Существует предположение, что знание этого факта через тридцать с лишним лет пригодилась для атаки на НЕЕ. Назовите ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Звезда смерти.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1514,51 +1514,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.ted.com/talks/malcolm_gladwell/transcript?language=ru
 2. http://mi3ch.livejournal.com/3636614.html?thread=394061446&amp;style=mine#t394061446</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: слова «до смерти» в названии картины нужно читать с ударением на предлог.]
 Максим Ка́нтор полагает, что источником вдохновения для «НЕГО» была в том числе картина Го́йи «Бой на палках до смерти», на которой яростно сражаются два крестьянина. Из-за НЕГО магистр джедаев Са́йфо-Ди́ас, уроженец одного из Кассандри́йских миров, заказал армию клонов. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Предчувствие гражданской войны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1591,51 +1591,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://story.ru/istorii-znamenitostej/istoriya-iskusstv/istoriya-zhivopisi-khimera-grazhdanskoy-voyny/
 2. https://starwars.fandom.com/wiki/Sifo-Dyas
 3. https://starwars.fandom.com/wiki/Cassandran_Worlds/Legends</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Сью́зан Кэр вспоминает, что во время собеседования, которое она проходила в начале 80-х, ей пригодилось знакомство с техниками мозаики и вышивки. Благодаря этому Сьюзан стала одним из первых дизайнеров ИХ. Назовите ИХ уменьшительным словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">иконки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1665,51 +1665,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.newyorker.com/culture/cultural-comment/the-woman-who-gave-the-macintosh-a-smile</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Программист Скотт Григ рассказывал, что работа над одним крупным проектом оказалась куда сложнее, чем предполагалось. В результате Григ отказывался ДЕЛАТЬ ЭТО даже год спустя. В США многие стали ДЕЛАТЬ ЭТО после того, как в начале 1944 года «Нью-Йорк Таймс» рассказала читателям, что ЭТО ДЕЛАЮТ американские солдаты в Европе. Какие слова мы заменили словами ДЕЛАТЬ ЭТО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">есть пиццу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1741,51 +1741,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.theringer.com/2018/12/21/18150363/baldurs-gate-bioware-1998-video-games
 2. https://www.nytimes.com/times-insider/2015/04/13/1944-the-times-discovers-pizza/?_r=0
 3. https://www.atlasobscura.com/articles/the-inventor-of-hawaiian-pizza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На логотипе одной организации три буквы в ее названии заменены на двоеточие и две косые черты. Назовите эту организацию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Mozilla Foundation [мози́лла фаундэ́йшн]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1815,51 +1815,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.wired.com/2017/01/introducing-mozillas-new-logo-moza-get/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Внимание, в вопросе есть замена.
 В одном комиксе про черепашек-ниндзя выясняется, что Э́йприл появилась на свет благодаря применению особого кристалла. Если бы ее отец поступил привычным образом, то она бы уже давно исчезла – но, к счастью, тот сделал ручкой. Догадайтесь, какое слово мы пропустили в предыдущем предложении, и ответьте на тот вопрос, который обычно задают в этом случае.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">нарисовал ее.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1911,51 +1911,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Один калифорнийский зоопарк ежегодно обращается с просьбой пожертвовать ИХ. ОНИ не только пойдут на корм обитателям зоопарка, но и пригодятся, например, для изготовления необычных кормушек. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">тыквы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1985,51 +1985,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://finance.yahoo.com/news/oh-gourd-leftover-halloween-pumpkins-143000517.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3467100"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2108,51 +2108,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.hq.nasa.gov/alsj/a12/a12.cdrcuf08.jpg
 2. https://www.theatlantic.com/science/archive/2019/11/apollo-12-moon-landing-nasa/601939/
 3. https://www.hq.nasa.gov/alsj/a12/cuff12.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Заказавший ЕГО герцог Кози́мо Ме́дичи взошел на престол благодаря влиянию своей матери, а жена Козимо происходила из более знатного рода. Существует предположение, что ОН не случайно был поставлен напротив символа гражданских свобод Флоренции – мраморного «Давида» Микеланджело. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Персей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2185,51 +2185,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.academia.edu/9985703/Cellinis_Perseus_and_Medusa_the_Public_Face_of_Justice_in_Medicean_Florence
 2. https://treasuresofflorence.wordpress.com/2015/09/25/focus-on-perseus-by-benvenuto-cellini/
 3. https://treasuresofflorence.files.wordpress.com/2015/09/dscf1396-2.jpg
 4. https://www.futilitycloset.com/2019/11/18/riposte-2/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Не так давно владелец решил продать грузовик, много лет возивший передвижной цирк, и рассчитывал выручить не меньше миллиона фунтов стерлингов. Цена объяснялась тем, что фактически продавалась самая большая ОНА. Назовите ЕЕ точно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">работа Бэнкси.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2259,51 +2259,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://edition.cnn.com/style/article/banksy-van-graffiti-intl-scli/index.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Один из «ЕЕ» создателей рассказывает, что для турне 2010-х часть графики пришлось перерисовать, так как ОНА стала еще больше. Название фильма, показывающего «ЕЁ» закулисье, состоит из трех слов. Переверните бланк и напишите это название.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Обратная сторона «Стены».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2335,51 +2335,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.floydianslip.com/pink-floyd/interviews/gerald-scarfe.php
 2. Фильм The Other Side of «The Wall». https://www.youtube.com/watch?v=fAfnnIo-pC8
 3. https://en.wikipedia.org/wiki/Pink_Floyd_–_The_Wall</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Весной 2013 года руководство Би-Би-Си отказалось транслировать композицию, неожиданно поднявшуюся в топ хит-парада. Это была песня, которую персонажи мюзикла «Волшебник из Страны Оз» исполняют после победы. Причиной всего этого было событие, произошедшее 8 апреля 2013 года. Назовите это событие.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">смерть [Маргарет] Тэтчер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2410,51 +2410,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.bbc.com/culture/story/20190620-banned-the-songs-deemed-too-dangerous-for-the-bbc
 2. https://en.wikipedia.org/wiki/Margaret_Thatcher</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Английский поэт восемнадцатого века Уильям Купер писал:
 «Где ты вознесся, там ни древа не срубили,
 И шахта ни одна своих камней не отдавала
 Для стен твоих».
 Как называется посвященное тому же объекту произведение первой половины девятнадцатого века?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Ледяной дом».</w:t>
       </w:r>
@@ -2490,51 +2490,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://eng-poetry.ru/PoemE.php?PoemId=4343 W. Cowper. Ice palace.
 2. G. Smith. Cowper. P. 64 https://tinyurl.com/vx9twe3
 3. https://ru.wikipedia.org/wiki/Ледяной_дом_(роман)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1982 году Джордж По́йнар сделал сенсационное открытие – при помощи электронного микроскопа ему удалось рассмотреть отдельные органеллы в клетках брюшка мухи. Несколько лет спустя его статью прочитал автор… чего?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Парк Юрского периода».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2566,51 +2566,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. George O. Poinar Jr., Roberta Hess. Ultrastructure of 40-Million-Year-Old Insect Tissue.
 2. https://science.sciencemag.org/content/215/4537/1241
 3. https://www.sciencefriday.com/articles/the-paleobiologist-who-inspired-the-science-in-jurassic-park/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1990-е годы шинами «Гудьи́р» пользовались команды «Формулы-1». А вот веком ранее эта фирма производила в том числе и резиновые накладки, которые прикрепляли к НИМ. Назовите ИХ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">подковы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2640,51 +2640,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.f1news.ru/goodyear/article/history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Хотя певица И́на Мацуо́ка полагала, что по фотографиям, которыми она делилась в соцсетях, нельзя определить, где стои́т ее дом, ее фанатичному поклоннику это удалось. Этот поклонник воспользовался тем, что известная фраза будет истинной, если убрать из нее последнее слово. Напишите фразу, которая при этом получится.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">глаза – зеркало.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2714,51 +2714,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.asiaone.com/asia/obsessed-fan-finds-japanese-idols-home-zooming-her-eyes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Са́йго Такамо́ри, министр императора Мэйдзи́, желал возродить в японцах самурайский дух, для чего попросил у императора разрешения на визит в Корею. Можно сказать, что роль, которую он отводил себе в своем плане, позднее невольно сыграл… кто?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[эрцгерцог] Франц Фердинанд Карл Людвиг Йозеф Мария фон Габсбург.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2790,51 +2790,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.nationalgeographic.com/archaeology-and-history/magazine/2017/09-10/saigo-takamori-the-last-samurai
 2. https://en.wikipedia.org/wiki/Saigō_Takamori
 3. https://en.wikipedia.org/wiki/Archduke_Franz_Ferdinand_of_Austria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Михаил Иванов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В дельфинарии маленький дельфинёнок, понаблюдав за курившим посетителем, ненадолго пропал из виду, а, вернувшись, стал подражать человеку. Ответьте одним словом — что он для этого использовал?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">молоко.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>