--- v0 (2026-09-28)
+++ v1 (2026-10-19)
@@ -57,51 +57,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо, Иван Семушин, Александра Брутер</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Рассказывали, что Галлирóфий тайно принёс на Акро́поль топор. Но его замысел не удался. Сыном какого бога был Галлирофий?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Посейдо́на.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -120,51 +120,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Дутли В. Дивная олива. Краткое культурологическое исследования. СПб.: Издательство Ивана Лимбаха. 2019. С. 20.
 2. Ботвинник М. Н. Галлирофий Мифологический словарь. М., 1991. С. 139-140.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В начале XVII [семнадцатого] века юные студенты Оксфорда ставили пьесу, среди персонажей которой были волшебник, отшельники, сатиры и бог Нептун. Для постановки были взяты напрокат двадцать две ИХ. Казнивший Карла I [первого] палач, личность которого до сих пор не установлена, тоже использовал ЕЁ. Назовите ЕЁ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">накладная борода.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -194,51 +194,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Винсент С. Волосы. Иллюстрированная история. М.: Новое литературное обозрение. 2020. С. 142-143.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В вопросе слово «зал» заменяет другое слово. Рассказывая о пустующем музее, персонаж До́на Дели́лло упоминает одного сонного охранника на семь залов. В каком зале автор вопроса прочитал об этом?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в XXI [двадцать первом] [веке].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -257,51 +257,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. D.DeLillo. Underworld.
 2. Личный опыт автора вопроса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Иван Семушин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1905000" cy="1581150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -366,51 +366,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">А.Марков, Е.Наймарк. Перспективы отбора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александра Брутер</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В некоторых больницах в палатах, в которых лежат пациенты с иммунодефицитом, ОНО ТАКОЕ, а в палатах, где пациенты, например, с туберкулёзом, — ОНО СЯКОЕ. Какие слова мы заменили словами ТАКОЕ ОНО?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">повышенное давление.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -441,51 +441,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Positive_pressure
 2. https://en.wikipedia.org/wiki/Negative_room_pressure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александра Брутер</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1660 году к суду был привлечен Уильям Хью́лет. В качестве доказательств вины приводилось, что более десяти лет назад, 30 января, его никто не видел и что вскоре после он неожиданно был повышен в звании. Но Хьюлет сумел убедить судей в своей непричастности. К чему?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">к казни Карла I.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -515,51 +515,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Execution_of_Charles_I#Executioner_of_Charles_I</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">С 1936 по 1976 год день конституции в СССР отмечался 5 декабря. Согласно воспоминаниям, ученики одной московской спецшколы разучивали к этому дню стихотворение. Какими двумя словами оно начиналось?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Remember, remember [римэмбэр, римэмбэр].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -578,51 +578,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.facebook.com/yulia.shtutina/posts/2591098587621965
 2. https://ru.wikipedia.org/wiki/Праздники_СССР</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">кирпичналъи матушка
 кирпичналъи салдат
 pupna ni
 pupna lö̭γ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -671,51 +671,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Алексеев М., Азаев Х. Ботлихско-русский словарь. М.: Academia, 2019. С. 253
 2. Steinitz W. Dialektologisches und etymologisches wörterbuch der ostjakischen sprache. Berlin, 1966-1993. 733, 977, 1195.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо, Александра Брутер</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В XIX веке существовала норма, согласно которой на каждые сто пудов груза требовался один ОН. Так что, возможно, в известном произведении более 17 тонн груза. Назовите это произведение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Бурлаки на Волге».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -733,51 +733,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Беловинский Л. В. По следам русского туриста // Сидоров В. По России. Волга. Путевые заметки от Валдая до Каспия. М.: Государственная публичная историческая библиотека России. 2019. С. 7.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Рассказывая о карьере своей героини, живущий в Америке индиец Са́лман Ру́шди пишет, что героиня перешла по, так сказать, деревянному мосту. Откуда и куда?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">из Болливуда в Голливуд.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -795,51 +795,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">S.Rushdie. Quichotte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Иван Семушин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3038475" cy="1181100"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -916,51 +916,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">П.Талантов. 0,05. Доказательная медицина от магии до поисков бессмертия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Иван Семушин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Учёные сначала считали, что нашли неандертальскую ЕЁ, но более внимательное исследование показало, что это просто гиена прокусила кость. В названии какого произведения первой четверти XX века ОНА фигурирует?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Флейта-позвоночник».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -999,51 +999,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо, Иван Семушин, Александра Брутер</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Бе́нджамин Фра́нклин упоминал неприятные грязные пальцы и писал, что в итоге научился ДЕЛАТЬ ЭТО самостоятельно. Что именно делать?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">бриться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1061,51 +1061,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Винсент С. Волосы. Иллюстрированная история. М.: Новое литературное обозрение. 2020. С. 83.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В нереализованном сценарии мультфильма по известному произведению одно из случившихся с главным героем событий объясняется тем, что, пока он спал, к его жене пришел любовник и повесил свои штаны на спинку стула. Назовите этого героя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">человек рассеянный.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1135,51 +1135,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Штейнер Е. Что такое хорошо. Идеология и искусство в раннесоветской детской книге. М.: Новое литературное обозрение, 2019. С. 304-305</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В XIX [девятнадцатом] веке в Нижнем Новгороде произошла такая история: местные чиновники втихаря распродавали с государственных складов запасы соли. Они надеялись, что их хищения не обнаружат, но ОН оказался слишком маленьким, и преступников разоблачили. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">паводок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1197,51 +1197,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Резанова Н., Григорьева Н. Нижний Новгород. Тайны, легенды, истории. Нижний Новгород: Деком, 2019. С. 153-154.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Борис Аку́нин рассказывает историю о том, как коррумпированные провинциальные чиновники очень долго разбирались в деле некоего откупщика́. По требованию из Петербурга сотни тысяч страниц дела отправили в столицу на подводах, но до цели обоз очень кстати не доехал. Упомянутое в следующем абзаце ОНО подчёркивает гротескность всей этой истории. ОНИ бывают чёрными, белыми и чёрно-белыми. Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">перо Гоголя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1272,51 +1272,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Б.Акунин. История Российского государства, том 7.
 2. https://www.featherbase.info/da/species/bucephala/clangula</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александра Брутер</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В английском языке один из ИКСов получил название благодаря паломникам, без особой спешки путешествующим в Ке́нтербери. Назовите ИКС словом, пришедшим из французского.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">аллюр.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1335,51 +1335,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.etymonline.com/word/canter
 2. https://ru.wiktionary.org/wiki/аллюр</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Иван Семушин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">milt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В романе о биологах оставленный пролетающим самолётом след сравнивается с НИМИ. По-английски ОНИ называются milt [милт]. Назовите ИХ по-русски.</w:t>
       </w:r>
     </w:p>
@@ -1412,51 +1412,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">R.Powers. The Gold Bug Variations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Иван Семушин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1770 году в Базеле была издана книга с предсказаниями будущих событий в жизни европейских держав. Автором ее был назван 106-летний старик по фамилии Цáдек. Издание не имело особого успеха, но в другой стране неожиданно стал популярен его перевод. Назовите имя Цáдека.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ма́ртин.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1486,51 +1486,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Вигзелл Ф. Читая Фортуну: Гадательные книги в России. М. ОГИ. С. 191-200.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На юге Франции была пословица: «Тебе принесёт прибыль дедовская олива, отцовский каштан и посаженная тобой ОНА». Способ получения прибыли, который имеется в виду в последнем случае, Маха́тма Га́нди предложил изменить, чтобы не нарушать принцип непричинения вреда живым существам. Назовите ЕЁ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">шелкови́ца.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1550,51 +1550,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Дутли В. Дивная олива. Краткое культурологическое исследования. СПб.: Издательство Ивана Лимбаха. 2019. С. 72–73.
 2. https://en.wikipedia.org/wiki/Silk#Animal_rights
 3. https://en.wikipedia.org/wiki/Ahimsa_silk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">grssk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Мы раздали вам название раздела на Ре́ддите, в котором люди, недовольные неправильным использованием АЛЬФ, публикуют увиденные ими примеры. Какие два слова мы заменили АЛЬФОЙ?</w:t>
       </w:r>
     </w:p>
@@ -1627,51 +1627,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.reddit.com/r/grssk/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Иван Семушин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Макбет
 ...А я заклят. Не повредит мне тот,
 Кто женщиной рожден.
 Макдуф
 Забудь заклятья.
 Пусть дьявол, чьим слугой ты был доныне,
 Тебе шепнет, что вырезан до срока
 Ножом из чрева матери Макдуф.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
@@ -1711,51 +1711,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">S.Fry. The Ode Less Travelled: Unlocking the Poet Within.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Иван Семушин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Одно из первых успешных кесаревых сечений, при котором выжили и мать, и ребёнок, было сделано в XIX [девятнадцатом] веке военным хирургом Преображенского полка, о чём стало известно только спустя несколько десятков лет. Напишите в исходном виде те слова, в которые мы добавили буквы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">женского пола.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1773,51 +1773,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://en.wikipedia.org/wiki/James_Barry_(surgeon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александра Брутер</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В произведении Набокова говорится, что сны — это лось-рантье́. Какие два слова мы заменили словами «лось-рантье»?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">анаграммы реальности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1868,51 +1868,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо, Иван Семушин, Александра Брутер</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В университете МИФИ́ есть ПРОПУСК, в котором находится профилакторий. Какие семь букв должны быть на месте пропуска?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">корпус П.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1930,51 +1930,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://wiki.mephist.ru/wiki/Профилакторий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Иван Семушин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Лауреат нобелевской премии 1993 года Кэ́ри Му́ллис говорил, что, как и многие ровесники, своим хорошим образованием в области точных наук обязан ИКСу. Назовите ИКС словом славянского происхождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">спутник.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1993,51 +1993,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Kary_Mullis
 2. https://books.google.ru/books?id=X1o81hN4lCwC&amp;pg=PA27&amp;dq=kary+mullis+dancing+naked+sputnik&amp;hl=en&amp;sa=X&amp;ved=0ahUKEwjisqSlz_nnAhUL7KYKHWBYBAAQ6AEIMjAB#v=onepage&amp;q=kary mullis dancing naked sputnik&amp;f=false</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александра Брутер</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Руководитель проекта «Новые горизонты» однажды, после того, как космический аппарат чуть было не потерпел катастрофу, осознал, что не имеет возможности СДЕЛАТЬ ЭТО. После этого он купил разделочные доски и раздал сотрудникам центра управления полётом на случай, если им надо будет СДЕЛАТЬ ЭТО. Что именно сделать?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">постучать по дереву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2055,51 +2055,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Стерн А., Гринспун Д. За новыми горизонтами. Первый полет к Плутону. М.: Альпина-нонфикшн. 2020. С. 227</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Чтецу: нужно сделать во втором предложении небольшую паузу между словами АЛЬФЕ и ИХ].
 Создавая язык эльфов, А́нджей Сапко́вский использовал в качестве основы не только ирландский и валлийский языки, но и латынь, французский, английский, немецкий. Сапковский считает, что ОНИ мешают читать. В первой АЛЬФЕ ИХ 29. Какие 4 слова мы заменили АЛЬФОЙ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">глава «Войны и мира».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2121,51 +2121,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.sapkowski.su/modules.php?name=Articles&amp;pa=showarticle&amp;artid=1191
 2. https://pikabu.ru/story/kak_sapkovskiy_starshuyu_rech_sozdaval_5248014
 3. https://andrzejn.livejournal.com/576910.html
 4. https://rvb.ru/tolstoy/01text/vol_4/0030_1-01.htm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александра Брутер</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Возле Ватиканского дворца сейчас стоит четырёхметровая скульптура сосновой шишки. В средние века римляне считали, что когда-то эта скульптура венчала ЕГО. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пантеон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2183,51 +2183,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Воссозданный Рим. Перевод, комментарии, вступительная статья и подбор иллюстраций И. В. Кувшинской. М. Издательство францисканцев. 2020. С. 90</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2438400" cy="1552575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2304,51 +2304,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">личный опыт автора при просмотре статьи https://polka.academy/articles/667</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Иван Семушин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Писатель Аркадий Бу́хов рассказывал, как в 1914 году возле магазина, где продавался ОН, бойко торговали пирожками и колбасой. По одной из версий, ЕГО первыми распробовали солдаты наполеоновской армии, попавшие в зарубежный город. Как они ЕГО назвали?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">одеколон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2367,51 +2367,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Багриновский Г. Ю. Энциклопедический словарь спиртных напитков. М.: Астрель, АСТ. 2008. С. 320, 1101. 2) Шустов А. Н. Вода из Кёльна // Русская речь, 1995, №
 2. С. 102 – 108.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В вопросе несколько слов мы заменили АЛЬФОЙ. В эксперименте по обнаружению пренатальной памяти недавно родившимся младенцам давали послушать определённую АЛЬФУ, и те младенцы, которые её неоднократно слышали, реагировали на неё. Одна из АЛЬФ была использована в песне 2001 года, герой которой был похищен. Какая именно АЛЬФА?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">из заставки сериала «Секретные материалы».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2442,51 +2442,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://en.wikipedia.org/wiki/Prenatal_memory
 2. https://www.youtube.com/watch?v=-o__woij3vU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александра Брутер</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">о4о321ы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В романах Но́ры Дже́мисин волшебники, которые управляют силами, рождающимися в недрах гор — презираемая каста, членов которой толпа может линчевать. Какие буквы мы заменили цифрами в розданном вам названии этих волшебников?</w:t>
       </w:r>
     </w:p>
@@ -2531,51 +2531,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Н.К.Джемисин. Пятое время года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Иван Семушин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2143125" cy="1885950"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2640,51 +2640,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Венцлова Т. Вильнюс. Город в Европе. СПб. Издательство Ивана Лимбаха. 2018. С. 136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Максим Руссо</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой исторического романа вспоминает, как он был спасён, когда умирал в тюрьме от голода. Увидев свою спасительницу, он сказал ей: «ПРОПУСК ОДИН». Доход ПРОПУСК ДВА за всё время существования составляет сейчас более 80 миллиардов долларов. Заполните любой из синонимичных пропусков.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Hello Kitty [хеллоу китти].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2715,51 +2715,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Х.Мантел. Волчий зал.
 2. https://en.wikipedia.org/wiki/Hello_Kitty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Александра Брутер</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1996 году выдающийся кардиолог Ханс О́лин в течение нескольких дней изучил 2240 архивных кардиограмм пациентов, диагноз которых ему известен не был. Ответьте точно, упоминание какого «цвета» можно встретить в описании этого мероприятия в научно-популярной книге?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Deep Blue [дип блю].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>