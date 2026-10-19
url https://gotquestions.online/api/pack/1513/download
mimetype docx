--- v0 (2026-09-07)
+++ v1 (2026-10-19)
@@ -52,51 +52,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский, Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Героиня одного фильма работает в библиотеке, поэтому в качестве НЕГО герой использует книги "Дэйзи Миллер" Генри Джеймса, "Вино из одуванчиков" Рэя Брэдбери и "Белый олеандр" Джанет Фитч. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Букет [цветов].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -114,51 +114,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фильм "Век Адалин" (2015), реж. Ли Толанд Кригер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В начале XX века была популярна одна социальная игра, во время которой люди приносили на вечеринки карикатуры на своих знакомых, часто сопровождающиеся остроумными комментариями. Какими двумя английскими словами называлась эта игра?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Face book.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -188,51 +188,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.novate.ru/blogs/041115/33610/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Несколько лет назад суд Милана приговорил бродягу ДомЕнико КодеспОти... Ответьте двумя словами: к чему?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Домашнему аресту.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -250,51 +250,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://rai77.ru/italyanskogo-bomja-prigovorili-k-domashnemu-arestu-na-trotuare-milana-t5985.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В минуты опасности дикобраз рефлекторно ощетинивается иголками. Поясняя реакцию дикобраза, энциклопедия упоминает устойчивое словосочетание. От названия какого животного оно образовано?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Гусь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -312,51 +312,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://ru.wikipedia.org/wiki/Гусиная_кожа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По одной из версий, английское слово, обозначающее ЕЕ, происходит от скандинавского имени Гуннильда. Одна из НИХ называлась в честь женщины, ставшей в итоге владелицей фирмы. Назовите имя этой женщины.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Берта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -376,51 +376,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Дж. Келли. Порох. От алхимии до артиллерии: история вещества,
 которое изменило мир. http://www.flibusta.is/b/257317/read
 2. http://ru.wikipedia.org/wiki/Большая_Берта_(орудие)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Сингапурские ученые пришли к выводу, что вымышленный бренд шампуня "Зинк 24" вызовет у потребителя намного больше симпатий, чем "Зинк 31". Это вызвано тем, что мозг быстрее анализирует знакомые и привычные с детства вещи, а против второго бренда играет отсутствие в НЕЙ. Назовите ЕЕ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Таблица умножения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -452,51 +452,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">А. Беллос. Красота в квадрате: Как цифры отражают жизнь и жизнь отражает
 цифры.
 https://books.google.ru/books?id=CTcfCgAAQBAJ&amp;pg=PA22#v=onepage&amp;q&amp;f=false</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На каждого члена семьи Купера Линкмана приходится почти по гектолитру пространства. Дело в том, что Купер решил последовать примеру... Кого?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Диогена [Синопского].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -515,51 +515,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Вокруг света", 1965, N 3. — С. 72
 (http://www.vokrugsveta.ru/view/1965/3/#/74).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В мультфильме "Волчьи дети Амэ и Юки" дети ПРОПУСК лампочку. Какие два коротких слова мы пропустили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"... воют на...".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -577,51 +577,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">М/ф "Волчьи дети Амэ и Юки" (2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Борис Бурда говорит, что Ришелье во время Французской революции пришлось бежать из Франции, так как у него было десять дворянских титулов. Далее Бурда задается вопросом, где бы Ришелье взял еще девять ИХ. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Головы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -639,51 +639,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.youtube.com/watch?v=aYILVRIEmFY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Одна из глав книги Артемия Лебедева называется "Тире, минус и дефис, или ОСОБЕННОСТИ русской типографики". Какое слово мы заменили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Черты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -701,51 +701,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.artlebedev.ru/kovodstvo/sections/97/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В детстве друзья Тома СавИни часто приходили домой с надрезами на шее, руках и обожженными головами. Сейчас Том СавИни является одним из самых успешных ИКСОВ. Назовите ИКСА.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Гример.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -764,51 +764,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Документальный фильм о гриме в Голливуде, 17-я минута.
 2. http://ru.wikipedia.org/wiki/Савини,_Том</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В стихотворении Василия КамЕнского "Акробатка" главная героиня просит бездушных людей сжалиться и не произносить это беспощадное и жадное слово. О каком односложном слове идет речь?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Бис.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -848,51 +848,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский, Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Одним из 64 советов в НЕЙ является совет овладеть искусством шифрования. Назовите ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Камасутра".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -911,51 +911,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">С. Сингх. Книга шифров. Тайная история шифров и их расшифровки.
 http://www.flibusta.is/b/419363/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1990 году в Советском Союзе была издана брошюра с несколькими десятками поз "Камасутры". Называлась брошюра "Сексуальный ОН". Назовите ЕГО словом, в котором вторая буква "и", а последняя — "з".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ликбез.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -973,51 +973,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://vk.com/history_porn?w=wall-68995594_21424</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В одной притче человека судили за то, что он в драке откусил сопернику палец. Защитник спросил свидетеля: "Вы видели, как мой клиент откусил палец?". Свидетель сказал: "Нет". "Как же вы можете заявлять, что он его откусил?" — довольно произнес адвокат. "Ну, я видел, как он...". Закончите реплику свидетеля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"... выплюнул палец".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1049,51 +1049,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">К. Райан, К. Жета. Секс на заре цивилизации: эволюция человеческой
 сексуальности: с доисторических времен до наших дней.
 http://www.flibusta.is/b/411352/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ИссумбОси — японский мальчик-с-пальчик. Однажды на него напали демоны, но ИссумбОси поочередно заколол их ТАК. Ответьте словом, начинающимся и заканчивающимся на одну и ту же букву, как именно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Изнутри.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1111,51 +1111,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://ru.wikipedia.org/wiki/Иссумбоси</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В начале музыкальной карьеры Дэвид Боуи прославился образом пришельца Зигги СтАрдаста. Говоря о выступлениях Боуи, музыковеды отмечают, что в 1974 году один из концертов посетил юный ОН. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Майкл] Джексон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1173,51 +1173,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.smarteducator.ru/specans-235-1.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Потерпевшие кораблекрушение герои комедии Дэвида Батлера оказались на одном плоту. Герой отговаривает другого героя: "Я тебе не понравлюсь. Однажды я заткнулся — на вкус это было ужасно". Какие два слова мы заменили словом "заткнулся"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Прикусил язык.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1235,51 +1235,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фильм "Дорога в Марокко" (1942), реж. Дэвид Батлер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Гиперреалист Камальки ЛауреАно говорит, что подражает не ПЕРВОЙ, а ВТОРОЙ. На русском языке выходит журнал "ПЕРВАЯ и ВТОРАЯ". Назовите ПЕРВУЮ и ВТОРУЮ в правильном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фотография, жизнь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1298,51 +1298,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.adme.ru/tvorchestvo-hudozhniki/15-hudozhnikov-chi-raboty-zastavyat-usomnitsya-v-tom-chto-vidyat-vashi-glaza-897160/
 2. http://virtualrm.spb.ru/ru/node/9465</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой одного фильма очень сблизился с девушкой по имени Делла, но та исчезает, и герой всю жизнь ждет ее возвращения. Поэтому, став ученым, он ПРОПУСК Делла. Какие два слова мы пропустили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"... назвал комету...".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1360,51 +1360,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фильм "Век Адалин" (2015), реж. Ли Толанд Кригер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">По одной из версий, ЕГО история объясняется тем, что в старину чуму и другие болезни, развивающиеся в телах мертвых, отождествляли с гадами. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Вещий Олег.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1435,51 +1435,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В. Ляшенко. Мистическая история и топография Киева.
 https://vk.com/doc-3599187_323119105</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Одним из самых распространенных преступлений в нефтяном бизнесе Техаса были ТАКИЕ скважины. Строительство известного ТАКОГО объекта началось в 1173 году. В каком городе?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пиза.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1498,51 +1498,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Вокруг света", 1965, N 4. — С. 54
 (http://www.vokrugsveta.ru/view/1965/4/#/56).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На наркобарона Пабло Эскобара работали химики, занимавшиеся разжижением наркотиков для контрабанды в США. Эскобар, отличавшийся остроумием, велел добавить жидкие наркотики в НЕЕ. Назовите ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кока-Кола.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1572,51 +1572,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Телесериал "Нарко".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Самые красивые виды в Диснейлендах помечаются для посетителей специальными табличками. Центральное место на них занимает имя собственное, которое и в русском, и в английском языках начинается и заканчивается одной и той же буквой. Напишите это слово.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кодак.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1668,51 +1668,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский, Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Однажды в 1916 году ирландские повстанцы сделали подкоп ТУДА и взяли в плен короля Георга V, королеву Марию и генерала КИтченера. Куда?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В музей восковых фигур.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1742,51 +1742,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ужасные истории. Ирландия. https://vk.com/doc5918504_81863388</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Жителей итальянского городка ОрсАрия некоторое время смущала металлическая скульптура белого медведя, плохо сочетающаяся с местным ландшафтом. Но одним летним днем ОНА исправила это несоответствие. Назовите ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Молния.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1817,51 +1817,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Вокруг света", 1965, N 4. — С. 55
 (http://www.vokrugsveta.ru/view/1965/4/#/56).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Несколько лет назад в китайских тюрьмах стал массово использоваться труд заключенных для добычи золота. Назовите тремя словами или тремя буквами "место добычи" золота.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">World of Warcraft.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1891,51 +1891,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.forbes.com/sites/insertcoin/2011/06/02/chinese-prisoners-forced-to-farm-world-of-warcraft-gold/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ЕЕ ранним прототипом, как считается, была богиня очага Веста, которая однажды, подобно ведьме, оделась в кошачьи шкурки и оказалась на шабаше. Назовите ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Золушка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1954,51 +1954,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">М. Олдфилд Гоувей. Девять жизней кошки. Мифы и легенды.
 http://www.flibusta.is/b/258420/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Камни, с помощью которых разводят костры, Амос ТутуОла называет ТОНКИМИ. Какое двухкоренное слово мы заменили словом "ТОНКИЕ"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Искрометные.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2017,51 +2017,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">А. Тутуола. Перистая Женщина, или Колдунная Владычица джунглей.
 http://www.flibusta.is/b/160789/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Этот человек состоял в переписке с шефом ЦРУ Алленом Даллесом. Даллес, например, интересовался у него принципом работы карманного отслеживающего устройства с магнитом и "убивающих" ботинок. Назовите фамилию этого человека.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Флеминг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2079,51 +2079,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.cn.ru/news/24861904/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Часть действия фильма "Шпион, который меня любил" происходит в Альпах. По ироничному замечанию Елены Паньковой, один из гаджетов Бонда является иллюстрацией русской народной мудрости. Этот гаджет представляет собой винтовку, вмонтированную... Ответьте точно: во что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В лыжную палку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2153,51 +2153,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.cn.ru/news/24861904/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Первые расисты верили, что потомки негров и белых бесплодны, как... Кто?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мулы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2215,51 +2215,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.buzina.org/publications/1008-eta-varvarskaya-evropa2.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В сцене романа "Алая линия" герой Педро СальсЕдо в присутствии испанского посла сначала делает доклад папе Александру VI, а потом узнаёт о злокозненных тайных планах, которые строят папа и испанский посол. В ответе на какой вопрос, заданный папой незадолго до этого, СальсЕдо солгал?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Знает ли он латынь?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2289,51 +2289,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Я.М. Свет. Алая линия. http://www.flibusta.is/b/89070/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Когда во время путешествия по Лондону Владимир Познер позвонил в колокольчик, испуганный Иван Ургант пошутил, что сейчас придет ОН. Назовите ЕГО тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Призрак миссис Хадсон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2363,51 +2363,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Документальный сериал "Англия в общем и в частности", 1-я серия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Один одесский изобретатель предложил оснастить ИКСЫ записями не очень длинных анекдотов. Чтобы не пришлось краснеть перед детьми, анекдоты были отобраны приличные. Назовите ИКС.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Светофор.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2425,51 +2425,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.segodnya.ua/regions/odessa/svetofor-s-anekdotami-zapatentoval-izobretatel-iz-odessy-680957.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Создатели сериала "По законам чести. История дуэлей" анонсируют очередную серию, посвященную загадочному шевалье д'Эону, так: "Мы попытаемся разобраться, шевалье д'Эон в своих дуэлях побеждал или...". Закончите фразу одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"... побеждала".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>