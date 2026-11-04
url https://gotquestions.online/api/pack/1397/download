--- v0 (2026-09-07)
+++ v1 (2026-11-04)
@@ -57,51 +57,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Игорь Тюнькин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за помощь в подготовке и тестировании пакета Владимира Островского (Киев), Серафима Шибанова (Москва), Александра Кудрявцева (Николаев), Алексея и Марию Трефиловых (Калуга), Сергея Лобачёва, Николая Слюняева, Илью Редькина (все - Нижний Новгород), Николая Константинова (Горки), Екатерину Лагуту (Черноголовка), Никиту Лопуху (Даугавпилс), команду "Ничоси" и лично Анвара Мухаметкалиева (Алматы).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1928 году на базе лаборатории по изучению мозга имени Ленина был создан институт, который ставил целью проникновение в тайну человеческого гения. Какое слово мы добавили в текст вопроса?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Имени.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -119,51 +119,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://calendarik.com/event/v-1928-godu-v-moskve-na-baze-laboratorii-po-izucheniyu-mozga-lenina-byl-sozdan-institut-mozga</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Игорь Тюнькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Мозг содержит примерно сто миллиардов нейронов с неимоверным количеством связей. Какое число упоминает Сэм Кин, говоря о правиле, которому подчиняются нейроны?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Шесть.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -183,51 +183,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">С. Кин. Дуэль нейрохирургов. Как открывали тайны мозга и почему смерть
 одного короля смогла перевернуть науку.
 http://www.flibusta.is/b/428513/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Игорь Тюнькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Упоминая мелкие клочки туч, Честертон сравнивает месяц с НИМ. Назовите ЕГО словом турецкого происхождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ятаган.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -247,51 +247,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Г.К. Честертон. Сокровенный сад.
 http://www.flibusta.is/b/347108/read
 2. http://ru.wikipedia.org/wiki/Ятаган</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Игорь Тюнькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1820 году Ламарк ушел на пенсию в должности профессора червей и микроскопических животных. А в 1829 году он смог лишь на пять лет арендовать... Что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Могилу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -323,51 +323,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">С. Кин. Синдром Паганини и другие правдивые истории о гениальности,
 записанные в нашем генетическом коде.
 http://www.flibusta.is/b/426306/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Игорь Тюнькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Согласно некоторым источникам, Наполеон был доволен тем, что смог вывести из себя оппонента, трижды пытаясь совершить недопустимый ход. Назовите этого оппонента.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Шахматный автомат] Турок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -397,51 +397,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://chesspro.ru/_events/2007/henkel.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Игорь Тюнькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Кроме знаменитой надписи "In God We Trust" [ин гад уи траст], на некоторых долларах можно было увидеть надпись, которая переводится как "Смерть за НЕЕ". Назовите ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Подделка [денег].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -471,51 +471,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://lenta.ru/photo/2016/04/22/dollar/#0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Игорь Тюнькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Модниц, чьи платья были снабжены крупным турнюром, иронично сравнивали с НИМИ. Согласно Википедии, слово "ОН" можно перевести как "ковбой". Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кентавр.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -535,51 +535,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. К. Коути, К. Гринберг. Женщины викторианской Англии. От идеала до
 порока. http://www.flibusta.is/b/354706/read
 2. http://ru.wikipedia.org/wiki/Кентавр</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Игорь Тюнькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1967 году состоялся первый в истории шахматный матч между сотрудниками Стэнфордского университета и Института теоретической и экспериментальной физики. Какое слово мы заменили в вопросе?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Программами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -609,51 +609,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://geektimes.ru/company/mailru/blog/277064/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Игорь Тюнькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">После неудачного выступления в эстафете биатлонисту ФлОриану ГрАфу нужно было в обязательном порядке побеждать, чтобы выступать за сборную. На победном финише в следующей гонке на лице спортсмена можно было увидеть ЕЕ. Назовите ЕЕ тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кровь из носа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -683,51 +683,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Трансляция канала "Матч ТВ", 28.02.2016 г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Игорь Тюнькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На одной из ЕГО заставок был изображен МАтиас Руст, приземлявшийся на Красной площади. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Тетрис".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -745,51 +745,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://ru.wikipedia.org/wiki/Тетрис</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Игорь Тюнькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Чтобы во время семидневной шивЫ иудеи не фокусировались на себе, принято прикрывать ИХ. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Зеркала.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -808,51 +808,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Д. Роуз. Будущее вещей. Как сказка и фантастика становятся реальностью.
 http://www.flibusta.is/b/430149/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Игорь Тюнькин</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Томограф можно использовать в качестве ЕГО за счет выявления дополнительного расхода энергии в мозге. ЕГО создатель считал пытки и избиения неоправданными. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Детектор лжи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -909,51 +909,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский, Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы благодарят за тестирование вопросов Михаила Иванова, Николая Коврижных, Сергея Терентьева и Игоря Тюнькина.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Во время работы в Сирии Дарья Донцова зашла к арабской гадалке. Гадалка предсказала Донцовой, что в будущем та станет знаменитой. Далее гадалка показала непонятное движение рукой, и Донцова подумала, что ее судьба — работать сеятелем зерна в колхозе. Дело в том, что гадалка не знала, что где-то в мире... Что делают?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пишут слева направо.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -984,51 +984,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Дарья Донцова. "В гостях у Дмитрия Гордона".
 http://www.youtube.com/watch?v=c4kj_as0Yv4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4229100" cy="2609850"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -1106,51 +1106,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Х/ф "Дуэль братьев. История Adidas и Puma" (2016), реж. Оливер
 Домменгет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">На стенах древнеегипетских гробниц изображали женщин с лицами, будто покрытыми рядами веснушек. Назовите профессию этих женщин.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Плакальщицы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1170,51 +1170,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Документальный сериал "BBC: Всемирная история живописи от сестры Венди",
 1-я серия. "Сквозь завесу времени".
 http://www.youtube.com/watch?v=_5YkOFDjTqc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">"Космический латте" — название усредненного оттенка, который, как считается, имеет Вселенная. Забавно, что идея названия этого оттенка пришла к Питеру Драму, когда тот находился... Ответьте максимально точно: где?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В [кофейне] "Starbucks".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1232,51 +1232,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://en.wikipedia.org/wiki/Cosmic_latte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой фильма "Эдди "Орел"" с детства мечтает добиться больших успехов в прыжках с трамплина, однако выделяется неуклюжестью и неаккуратностью. В одной из сцен герой пьет кофе и оставляет ИХ на столе. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пять колец.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1306,51 +1306,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Х/ф "Эдди "Орел"" (2016), реж. Декстер Флетчер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Говоря о том, что советские газеты иногда заставляют творческого человека усомниться в своем таланте, Андрей Вознесенский предлагает превратить самокритику в НЕЕ. Назовите ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Самокрутка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1368,51 +1368,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://rupoem.ru/voznesenskij/on-tosch-slovno.aspx</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">После того как крестоносцами был взят Константинополь, из города стали вывозить всё то, что тогда считали ценным. Именно благодаря взятию Константинополя немецкие пекари изобрели ИХ. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пряники.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1431,51 +1431,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">У. Бернстайн. Великолепный обмен: История мировой торговли.
 http://coollib.com/b/272395/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Живущий в наше время герой болливудского фильма не получил образования, но вырос честным человеком. Упрекая другого героя в нечестности, он спрашивает, ПРОПУСК ли тот "Махабхарату". Восстановите пропуск.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Смотрел.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1493,51 +1493,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Х/ф "Брат Баджранги" (2015), реж. Кабир Кхан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В рамках фестиваля света в Амстердаме был представлен проект трехмерной иллюзии — изображения из воды и света. Какими двумя словами этот проект изначально назывался?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Летучий голландец".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1555,51 +1555,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://nolook.ru/daylook/2329-ghost-boat.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Команды получают по четыре квадратика с буквами "А", "О", "Р", "С", на каждом квадратике по букве, буквы перемешаны.]
 Антуан де Сент-Экзюпери вспоминает, как после аварии в пустыне они с товарищем разложили на песке парашют, чтобы вскоре СДЕЛАТЬ ЭТО. Что именно?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Собрать росу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -1618,51 +1618,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">А. де Сент-Экзюпери. Планета людей. http://www.flibusta.is/b/75408/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В Японии гордятся легендой, согласно которой японцев научили петь камышовки. Какие два слова в этом вопросе мы заменили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Камышовок, японцы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1680,51 +1680,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Рюноскэ Акутагава. Слова пигмея. http://www.flibusta.is/b/121863/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Согласно дзэнскому этикету, уходящего учителя следует провожать, пока он не скроется за горизонтом. Какое слово мы пропустили?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Взглядом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1756,51 +1756,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редактор благодарит за тестирование вопросов Михаила Иванова, Николая Коврижных, Сергея Терентьева и Игоря Тюнькина.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">МанкалА — семейство настольных игр, в которых фишками служат маленькие камешки, а полем — ряды небольших лунок. Ход в этих играх называется "ОН". ОН часто предшествует спортивным турнирам. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Посев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1819,51 +1819,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.popmech.ru/history/237942-mankala-igra-kotoraya-pokorila-mir/#full
 2. http://ru.wikipedia.org/wiki/Манкала</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В Китае тип лица со впалыми щеками и угловатыми линиями называется "нация". На самом деле такой типаж не является национальной особенностью, просто он похож... Ответьте точно: на что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Иероглиф "нация".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1882,51 +1882,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Э. Ознос. Век амбиций: Богатство, истина и вера в новом Китае.
 http://www.flibusta.is/b/433659/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">У новаторского фильма 1922 года "Сила любви" было две концовки — счастливая и грустная, и зрители могли выбирать из них. Чтобы посмотреть тот или иной вариант, надо было СДЕЛАТЬ ПЕРВОЕ или СДЕЛАТЬ ВТОРОЕ. Ответьте тремя словами, что такое "СДЕЛАТЬ ПЕРВОЕ" или "СДЕЛАТЬ ВТОРОЕ".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Закрыть левый глаз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1956,51 +1956,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://en.wikipedia.org/wiki/The_Power_of_Love_(film)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">13 июля президент Израиля РеувЕн РивлИн попросил вызвать к себе службу безопасности. Это произошло после того, как он обнаружил в своем кабинете... Кого?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Покемона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2030,51 +2030,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://ru.tsn.ua/tsikavinki/prezident-izrailya-nashel-v-svoem-kabinete-pokemona-670741.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Миниатюрная автобиография инженера Роберта ГОддарда, изданная в середине прошлого века, стала первой книгой, СДЕЛАВШЕЙ ЭТО. Назовите фамилию любого, кто СДЕЛАЛ ЭТО вместе с ней.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Нил] Армстронг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2104,51 +2104,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://ru.wikipedia.org/wiki/Годдард,_Роберт</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Олег Роднов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В некие предметы, изготовленные для предстоящего события, вмонтированы погремушки. Причем в части из них погремушка издает громкий звук, в других — звук потише, а в некоторых — еще тише. Назовите эти предметы как можно точнее.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Медали Паралимпийских игр [2016 года] [в Рио-де-Жанейро].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2180,51 +2180,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://life.ru/t/новости/419902/priedstavlien_dizain_miedaliei_olimpiady_v_rio
 2. https://ok.ru/video/84771342951</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Офицеры даже придумали для НИХ свое название — "энергетические кольца". Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пончики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2255,51 +2255,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://criminologycareers.about.com/od/Work_Environment/a/Police-Officer-Stereotype.htm
 2. http://www.wsj.com/articles/campus-cops-see-a-hole-in-gift-of-donuts-1448567281</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дизайнер Ник Найт был возмущен, увидев один из эпизодов жизни супермодели Кейт Мосс. Так что он разработал и представил вместе с Кейт специальную футболку. При обычном освещении на футболке ничего не видно, зато при попадании на футболку яркого света появляется крупная надпись с нецензурным текстом. Под ярким светом в данном случае подразумевается ОНА. Назовите ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фотовспышка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2329,51 +2329,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://stylecaster.com/kate-moss-anti-paparazzi-t-shirt/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Многие растения активируют защитные механизмы, если предчувствуют угрозу. Резуховидка Таля вызвала интерес ученых, ведь активирует защиту не только при падении на листья капель воды, но и когда внезапно падает ОНА. Назовите ЕЕ коротким словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тень.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2391,51 +2391,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.nkj.ru/news/28870/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В некоторые озера и водохранилища высыпают десятки тысяч пластиковых шариков, равномерно покрывающих поверхность воды. Хотя сейчас эти шарики используют и для защиты от пересыхания, изначально они применялись в целях безопасности при соседстве водоема... С чем?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">С аэропортом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2465,51 +2465,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.shade-balls.com/Airport-Airfield-Bird-Deterrent-Pond-Balls-s/102.htm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздумывая над только что заданным вопросом, человек подсознательно старается защититься. Психологи предлагают использовать этот эффект на практике: если вы зададите неожиданный вопрос, ваш соперник с большой вероятностью "выбросит" ИХ. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ножницы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2527,51 +2527,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.knowable.com/a/top-psychology-tricks-to-help-you-get-what-you-want</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Блиц.
 1. Объясняя одну ЕГО особенность, упоминают Луи ЛебОрна, известного в госпитале под именем Тан. У Тана был поврежден в мозгу центр БрокА. Назовите ЕГО.
 2. Еще в 2008 году предполагали, что ЕМУ приходилось часто обращаться с однообразной просьбой, ведь ОН постоянно кого-то носит. Назовите ЕГО.
 3. Шутят, что известный писатель, не успевая закончить очередную книгу, решил написать главу от ЕГО лица. Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Ходор.
 2. Ходор.
 3. Ходор.</w:t>
@@ -2987,51 +2987,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b59c47c71e88603e01059684902770a57c89cb0.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b59c47c71e88603e01059684902770a57c89cb0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 