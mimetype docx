--- v0 (2026-09-07)
+++ v1 (2026-11-04)
@@ -57,51 +57,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">За помощь в подготовке тура редактор благодарит: Александра Беляева (Самара), Владимира Браймана (Киев), Алексея Гилёва (Пермь), Андрея Кокуленко (Омск), Константина и Дарью Колесник (Харьков), Николая Константинова (Горки), Илью Кривохатько (Киев), Елену Мачевскую (Мюнхен), Юрия Мотькина (Самара), Владимира Островского (Киев), Даниила Пахомова (Ростов-на-Дону), Антона Саввина (Киев), Наталью Тарасову (Екатеринбург), Ульяну Фабричнину (Санкт-Петербург), Евгению Шарипову (Нижний Тагил).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3381375" cy="2562225"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -166,51 +166,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://chiefio.wordpress.com/2011/02/11/gnom-on/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герои пьесы "Опера нищего", намереваясь добыть монет, заряжают пистолеты пулями. Ремесло грабителя, по словам одного из них, эффективней ремесла... Кого?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алхимика.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -228,51 +228,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Английская комедия XVII-XVIII веков. — М.: Высшая школа, 1989. — С. 535.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Во время первого турне Жиль Сент-Круа с товарищами объехал несколько провинций. Мы предположили, что двигались они с востока на запад. Одним из основателей чего является Жиль Сент-Круа?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Cirque du Soleil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -303,51 +303,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.cirquedusoleil.com/ru/press/kits/corporate/cirque-du-soleil/creators/ruest-carmen.aspx
 2. http://www.korrespondent.net/business/companies/1558109-korrespondent-shapito-uspeha-kak-cirque-du-soleil-stal-liderom-shou-biznesa-s-milliardnym-oborotom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В поучительной сказке бедняк трижды в день ставил перед своим деревянным буддой миску с едой, а богач перед своим золотым буддой не ставил. В итоге всё закончилось победой деревянного будды... Ответьте точно: в чем?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В поединке сумо.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -377,51 +377,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Момотаро. Японские народные сказки. — К.: Довiра, 1993. — С. 165.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Религиозный синкретизм — соединение разнородных вероучений и культов. В энциклопедической статье говорится, что 66 миллионов японцев исповедуют буддизм, а 79 миллионов — синтоизм, поясняя этот факт религиозным синкретизмом. Что мы заменили в предыдущем предложении?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Процентов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -440,51 +440,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://ru.wikipedia.org/wiki/Религия_в_Японии
 2. http://ru.wikipedia.org/wiki/Религиозный_синкретизм</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Николай вспоминал: "Близкие не отказывались, но говорили: "Подождем, давайте еще подождем, ну оно же еще работает". Момент был упущен, и больше я к этой идее не возвращался". Назовите фамилию Николая.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Амосов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -502,51 +502,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Документальный фильм "Амосов: Столетие", реж. Сергей Лысенко.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В фильме "Красавица и чудовище" лицемерные сестры приходят к Белль и умоляют ту остаться. Непосредственно перед визитом они беспокоятся, как бы Белль не почувствовала запах... Чего?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Лука.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -564,51 +564,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Х/ф "Красавица и чудовище" (1946), реж. Жан Кокто.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">О каком своем персонаже автор пишет: "... когда необходимость принуждала его говорить, язык его поворачивался неуклюже и тяжело"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">О Квазимодо.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -626,51 +626,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В. Гюго. Собор Парижской Богоматери. http://flibusta.is/b/151369/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Утверждают, что ИХ было несколько: один был убит кинжалом в спину, другой заживо сгорел в карете, воспламенившейся от подложенной зажигательной смеси, третий в конце жизни вернулся в свое поместье в деревне Балейкур, которое ему запретили покидать, приставив охрану. Назовите ИХ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Двойники Наполеона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -701,51 +701,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://oursociety.ru/publ/novaja_i_novejshaja_istorija/chetyre_dvojnika_napoleona/9-1-0-11
 2. http://www.sovsekretno.ru/articles/id/4211/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цитата: "Он поднял свой охотничий хлыст и тяжелой рукоятью стукнул Наполеона по макушке". Какого автора мы процитировали?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Артура] Конан Дойла.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -763,51 +763,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">А. Конан Дойл. Шесть Наполеонов. http://flibusta.is/b/265623/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Действие оперетты Юрия Сахновского происходит во Франции то ли в тысяча четыреста шестидесятых-семидесятых годах, то ли в тысяча пятьсот десятых годах, то ли в тысяча шестисотых, то ли в тысяча семисотых годах. Оперетта называется "Людовик...". Какой?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">...надцатый.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -840,51 +840,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. А.Г. Алексеев. Серьезное и смешное. — М.: Искусство, 1984. — С.
 243.
 2. http://ru.wikipedia.org/wiki/Сахновский,_Юрий_Сергеевич
 3. http://ru.wikipedia.org/wiki/Список_монархов_Франции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Муслим Магомаев вспоминает, что, когда он пел в опере, перед выступлением иногда лепил из пластилина полый шарик, в который наливал... Ответьте двумя словами на одну и ту же букву: что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Красную краску.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -902,51 +902,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">М.М. Магомаев. Любовь моя — мелодия. http://flibusta.is/b/183210/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Отверженный поэт Беранже в своем стихотворении рассказывает, как однажды ангел протянул ему руку. Однако сильнее и настойчивее оказался потянувший с другой стороны... Ответьте точно: кто?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Акушер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -964,51 +964,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">П.-Ж. Беранже. Избранное. — М.: Правда, 1979.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Константин Науменко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Иллюзионист Стив Фрейн как-то подошел к девушке в Майами и показал ей фокус: ее часы исчезли с запястья, а потом обнаружились под рукавом футболки около плеча. Как выяснилось вслед за этим, Фрейн не ограничился таким простым фокусом и передвинул... Что?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Белую полоску от загара.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1064,51 +1064,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Кривохатько, Андрей Темников</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы благодарят за тестирование и ценные замечания Константина Науменко, Владимира Островского, Евгения Гурта (все - Киев), Василия Бойко (Ровно), Дмитрия и Ольгу Мишкиных (Киев), Константина и Дарью Колесник (Харьков), Юрия Мотькина (Самара), Евгению Шарипову (Нижний Тагил), Ирину Зубкову (Нижний Новгород).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герои Питера Гамильтона используют при общении так называемый трехмерный геометрический код. Для расшифровки сообщения получателю нужно... Ответьте тремя словами: что сделать?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Собрать кубик Рубика.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1138,51 +1138,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">П. Гамильтон. Звезда Пандоры. http://flibusta.is/b/450020/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Кривохатько</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Отвечая на популярный вопрос, Михаил Таль говорил, что шахматы для него — самое важное и что в некоем месте известному персонажу пришлось бы играть с Талем матч из тысячи партий. Назовите этого персонажа одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Пятница.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1200,51 +1200,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://chess-news.ru/node/20422</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Кривохатько</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 2016 году АЛЬФЕ был присвоен почетный девятый дан с необычной формулировкой "За искренние усилия в овладении мастерством". Назовите АЛЬФУ как можно точнее.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">AlphaGo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1274,51 +1274,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.straitstimes.com/asia/east-asia/googles-alphago-gets-divine-go-ranking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Темников</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой АлАстера РЕйнольдса на глубине двух километров под землей находит помещение размерами в сотни метров, после чего описывает конфликт ПЕРВОЙ и ВТОРОЙ. Назовите ПЕРВУЮ и ВТОРУЮ в произвольном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Клаустрофобия, агорафобия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1349,51 +1349,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">А. Рейнольдс. Пространство Откровения. http://flibusta.is/b/405633/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Кривохатько</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Герой Данила КорЕцкого видит номер автомобиля спецслужб 4323 и вспоминает, что это самое ТАКОЕ четырехзначное число. Какое — ТАКОЕ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Незапоминающееся.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1424,51 +1424,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Д.А. Корецкий. Пешка в большой игре.
 http://lib.ru/RUSS_DETEKTIW/KORECKIJ/Koret_04.txt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Кривохатько</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">После того как в современном романе "Разрушитель кораблей" под рабочим провалился пол, тот понял, что ОНА на самом деле его не держит. Назовите ЕЕ одним словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Нефть.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1486,51 +1486,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">П. Бачигалупи. Разрушитель кораблей. http://flibusta.is/b/352951/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Кривохатько</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В романе Сапковского за НИМ все-таки выделялась высокая и украшенная искусной резьбой спинка. Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Круглый стол.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1548,51 +1548,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">А. Сапковский. Владычица Озера. http://flibusta.is/b/334638/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Кривохатько</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Согласно биографии, в 1954 году ОН приехал в Мемфис в поисках высокооплачиваемой работы. ОН был старшим в "Квартете на миллион долларов". Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Джонни Кэш.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1622,51 +1622,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.johnnycash.ru/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Кривохатько</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В зарубежном комедийном сериале экстравагантные требования террористов сравниваются с НИМ. Считается, что самый старый ответ на НЕГО появился в Нью-Йорке в 1912 году. Назовите ЕГО двумя или тремя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Письмо Санта-Клаусу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1697,51 +1697,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Телесериал "На грани", s01e02.
 2. http://en.wikipedia.org/wiki/Santa_Claus#Letter_writing_to_Santa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Кривохатько</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Героиня современного писателя чувствует свое родство с Бриджет, взрослой женщиной, возившейся с куклами. В каком городе находится эта героиня?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Салем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1759,51 +1759,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кен Лю. Алгоритмы для любви. http://flibusta.is/b/453977/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Илья Кривохатько</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В романе Леонида Леонова [пауза] только длинные, как у циркулей, ноги позволили ИМ спастись от разъяренных крестьян. Назовите роман, главным героем которого является ОН.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"ЗАмок".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1822,51 +1822,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Л.М. Леонов. Барсуки. http://flibusta.is/b/470850/read
 2. http://ru.wikipedia.org/wiki/Замок_(роман)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Темников</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1971 году некто Ди Би Купер захватил самолет, получил выкуп и исчез навсегда. Юморист Скотт Адамс уверен, что Купер погиб, ведь не следует доверять ДЕЛАТЬ ЭТО людям, которых ты только что ограбил. Какие два слова заменены словами "ДЕЛАТЬ ЭТО"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Укладывать парашют.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -1897,51 +1897,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://dilbert.com/strip/1991-01-17
 2. http://ru.wikipedia.org/wiki/Купер,_Ди_Би</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Темников</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал: [</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">photographeur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Французский фотограф JR [жи-эр] занимается размещением своих фотографий в публичных местах. В слове, которым он себя называет, заменены две буквы. Напишите их.</w:t>
       </w:r>
     </w:p>
@@ -1974,51 +1974,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://ru.wikipedia.org/wiki/JR_(художник)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрей Темников</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Героиня американского фильма сомневается, что ее нищий собеседник мог прибыть издалека. В ответ он показывает свой ИКС. Какие два слова заменены словом "ИКС"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Большой палец.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2062,51 +2062,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тур 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакторы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский, Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Редакторы благодарят за тестирование вопросов Николая Коврижных, Игоря Тюнькина, Сергея Терентьева, Михаила Иванова, Андрея Кокуленко и Василия Бойко.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Было замечено, что под конец года птицы в Нидерландах начинают летать выше обычного. Причиной этого считаются ОНИ. Назовите ИХ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фейерверки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2136,51 +2136,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://academic.oup.com/beheco/article-abstract/22/6/1173/218852/Birds-flee-en-mass-from-New-Year-s-Eve-fireworks?redirectedFrom=fulltext</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Отвечая на популярное замечание скептиков, ученые предполагают, что одна ОНА может быть такой же бесполезной, как и одна станция метро. Назовите ЕЕ двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Машина времени.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2201,51 +2201,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. https://www.newscientist.com/article/mg19726421-700-2008-does-time-travel-start-here/
 2. https://theoryandpractice.ru/posts/5161-puteshestvie-v-istoriyu-professor-ronald-malet-o-mashine-vremeni
 3. http://www.vz.ru/society/2008/2/7/143291.print.html
 4. ЛНА.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Раздаточный материал (изображение):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="2724150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2357,51 +2357,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.e-reading.club/bookreader.php/1044270/De_Kasto_-_Znaki_i_simvoly.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В Нью-Йорке проводились исследования эффективности использования рабочих для очистки улиц от пищевых отходов. Какое слово мы пропустили в предыдущем предложении?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Муравьев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2431,51 +2431,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">https://www.scientificamerican.com/article/ants-are-cleaning-up-the-streets-of-nyc/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В 1909 году правитель одной страны посетил деревню ТакцЕр и заявил, что хотел бы как-нибудь вернуться сюда вновь. В 1937 году в эту деревню прибыла особая группа со старыми игрушками. О правителе какой страны идет речь?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тибета.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2493,51 +2493,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.tamqui.com/buddhaworld/Далай-лама</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ОНО неоднократно становилось победителем премии "Эмми", а в конце девяностых "ОНО" получило три "Золотых глобуса" и премию "Хьюго". Назовите ЕГО двумя словами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Шоу Трумана.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2568,51 +2568,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.amc.com/talk/2012/08/story-notes-trivia-the-truman-show-facts
 2. http://ru.wikipedia.org/wiki/Шоу_Трумана</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Изначально этим английским словом местные жители пренебрежительно называли "понаехавших" с востока членов групп. Напишите это слово.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Movies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2642,51 +2642,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://list25.com/25-intriguing-facts-about-hollywood-history/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: в первом предложении логическое ударение на слово "АЛЬФА".]
 Богатый герой одного сериала говорит, что пятьдесят долларов — это такая АЛЬФА. В XIX веке были выпущены пятидесятицентовые БЕТЫ. Назовите АЛЬФУ и БЕТУ в правильном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Монета, банкнота.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2718,51 +2718,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. Сериал "Как я встретил вашу маму".
 2. http://voprosik.net/dollary-grazhdanskoj-vojny-v-ssha/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Некий рекорд принадлежит школьной учительнице из Ирландии. Назовите и этот рекорд, и слово, которое, по иронии, принесло этот рекорд.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Самый громкий крик; "Тихо!".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2793,51 +2793,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://www.belfasttelegraph.co.uk/news/northern-ireland/worlds-loudest-shout-belongs-to-northern-ireland-teacher-28559417.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">[Ведущему: четко прочитать название вида.]
 Представители ведущего ночной образ жизни вида ай-ай считаются единственными приматами, использующими ЕЕ при охоте. Назовите ЕЕ двухкоренным словом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Эхолокация.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -2869,51 +2869,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1. http://www.nationalgeographic.com/animals/mammals/a/aye-aye/
 2. http://en.wikipedia.org/wiki/Aye-aye</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Рене Декарт считал, что если одновременно ударить в барабаны, сделанные из ПЕРВОЙ и из ВТОРОЙ, то барабан, сделанный из ВТОРОЙ, будет молчать. В каком фразеологизме упоминаются "владелец" ПЕРВОЙ и ВТОРАЯ?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Волк в овечьей шкуре.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -2933,51 +2933,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">John Lloyd, John Mitchinson, James Harkin. 1,342 QI Facts To Leave You
 Flabbergasted.
 https://books.google.ru/books?id=_FU8DQAAQBAJ&amp;pg=PT131#v=onepage&amp;q&amp;f=false</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Владимир Островский</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В старину на Руси верили, что когда падает звезда — рождается гадатель. Также считалось, что лужайку, на которую когда-то упала звезда, легко опознать, поскольку там ПРОПУСК. Восстановите пропуск из двух слов на одну и ту же букву.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Растут ромашки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3007,51 +3007,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">http://znaniya2011.ru/pochemu-gadayut-na-romashke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Филипп Хук рассказывает, как однажды пытался деликатно объяснить англичанке, что у той поддельная картина. Вскоре в разговор вмешался полицейский, который, пытаясь как-то утешить женщину, заявил: "Зато я, мэм, — настоящий ОН". Назовите ЕГО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Констебль.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3070,51 +3070,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Источники: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ф. Хук. Завтрак у Sotheby's. Мир искусства от А до Я.
 http://flibusta.is/b/452909/read</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Автор: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Андрий Бойко</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вопрос 42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">В начале этого года семнадцатилетний финский художник Джуусо не смог посетить открытие выставки своих картин "Сильные и мягкие прикосновения", так как находился в НЕЙ. Назовите ЕЕ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Зимняя] спячка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -3521,51 +3521,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84aad9398497757305aff5fec26b8e60d533a716.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38c973294cda564ca3bf63a6a83668bc51a6d1d7.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97d90c1fdf81f5d35c8b680ae0bc46694a122245.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84aad9398497757305aff5fec26b8e60d533a716.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38c973294cda564ca3bf63a6a83668bc51a6d1d7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97d90c1fdf81f5d35c8b680ae0bc46694a122245.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 